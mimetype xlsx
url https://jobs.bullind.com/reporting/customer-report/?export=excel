--- v4 (2026-08-07)
+++ v5 (2026-10-06)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:GQ101"/>
+  <dimension ref="A1:HJ112"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Customer</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Total Jobs</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Completed Jobs</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -466,1047 +466,1138 @@
           <t>Avg Completion Time (Days)</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Complete Jobs</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>SCRAPPED Jobs</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>Received Jobs</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>Incomplete Jobs</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
+          <t>Stripping Jobs</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Component 1 (113/109)</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Component 2 (106.1686.3)</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Component 3 (113/108)</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>In Approval Jobs</t>
+        </is>
+      </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t>Component 1 (CL9672-18)</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>Component 2 (111.0624P1)</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>Component 3 (CL8652-72)</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t>Pending Complete Jobs</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
           <t>Parts Needed Jobs</t>
         </is>
       </c>
-      <c r="K1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="N1" t="inlineStr">
+      <c r="T1" t="inlineStr">
+        <is>
+          <t>Component 1 (113/108)</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t>Component 2 (113/109)</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t>Component 3 (114/60)</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>Component 1 (106.1380 Diff)</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>Component 2 (CL9602-12)</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>Component 1 (5580005450 Superior Upbox)</t>
+        </is>
+      </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t>Component 2 (113/138)</t>
+        </is>
+      </c>
+      <c r="AA1" t="inlineStr">
+        <is>
+          <t>Component 3 (101.1642.3H)</t>
+        </is>
+      </c>
+      <c r="AB1" t="inlineStr">
+        <is>
+          <t>Ready to Build Jobs</t>
+        </is>
+      </c>
+      <c r="AC1" t="inlineStr">
+        <is>
+          <t>Component 1 (206-4539 Axle)</t>
+        </is>
+      </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>Component 2 (114/60)</t>
+        </is>
+      </c>
+      <c r="AE1" t="inlineStr">
+        <is>
+          <t>Component 3 (207-3690 Front Osc. Axle)</t>
+        </is>
+      </c>
+      <c r="AF1" t="inlineStr">
+        <is>
+          <t>Component 2 (2115912 Posi Brake)</t>
+        </is>
+      </c>
+      <c r="AG1" t="inlineStr">
+        <is>
+          <t>Component 3 (D45 narrow)</t>
+        </is>
+      </c>
+      <c r="AH1" t="inlineStr">
+        <is>
+          <t>Component 2 (8822h-4)</t>
+        </is>
+      </c>
+      <c r="AI1" t="inlineStr">
+        <is>
+          <t>Component 3 (114/61 Axle)</t>
+        </is>
+      </c>
+      <c r="AJ1" t="inlineStr">
+        <is>
+          <t>Component 1 (113/138)</t>
+        </is>
+      </c>
+      <c r="AK1" t="inlineStr">
+        <is>
+          <t>Component 2 (D45I Axle)</t>
+        </is>
+      </c>
+      <c r="AL1" t="inlineStr">
+        <is>
+          <t>Component 3 (113/137)</t>
+        </is>
+      </c>
+      <c r="AM1" t="inlineStr">
+        <is>
+          <t>Component 1 (CL8612-86)</t>
+        </is>
+      </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t>Component 2 (DF2544M400A)</t>
+        </is>
+      </c>
+      <c r="AO1" t="inlineStr">
+        <is>
+          <t>Component 3 (101.1391.3)</t>
+        </is>
+      </c>
+      <c r="AP1" t="inlineStr">
+        <is>
+          <t>Component 2 (19D2748)</t>
+        </is>
+      </c>
+      <c r="AQ1" t="inlineStr">
+        <is>
+          <t>Component 3 (211/155)</t>
+        </is>
+      </c>
+      <c r="AR1" t="inlineStr">
+        <is>
+          <t>Component 2 (114/10053265)</t>
+        </is>
+      </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>Component 3 (106.1487.3)</t>
+        </is>
+      </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>Component 1 (106.1686.AA Diff)</t>
+        </is>
+      </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>Component 2 (106.1603.AA  Kessler diff)</t>
+        </is>
+      </c>
+      <c r="AV1" t="inlineStr">
+        <is>
+          <t>Component 3 (6422-119)</t>
+        </is>
+      </c>
+      <c r="AW1" t="inlineStr">
+        <is>
+          <t>Component 3 (113/109)</t>
+        </is>
+      </c>
+      <c r="AX1" t="inlineStr">
+        <is>
+          <t>Component 1 (R32361-632)</t>
+        </is>
+      </c>
+      <c r="AY1" t="inlineStr">
+        <is>
+          <t>Component 2 (113/137)</t>
+        </is>
+      </c>
+      <c r="AZ1" t="inlineStr">
+        <is>
+          <t>Component 3 (19D Trunnion Axle)</t>
+        </is>
+      </c>
+      <c r="BA1" t="inlineStr">
+        <is>
+          <t>Component 1 (91.7045.3)</t>
+        </is>
+      </c>
+      <c r="BB1" t="inlineStr">
+        <is>
+          <t>Component 2 (R32421-666)</t>
+        </is>
+      </c>
+      <c r="BC1" t="inlineStr">
+        <is>
+          <t>Component 1 (14D Axle)</t>
+        </is>
+      </c>
+      <c r="BD1" t="inlineStr">
+        <is>
+          <t>Component 2 (D65 D/L Axle)</t>
+        </is>
+      </c>
+      <c r="BE1" t="inlineStr">
+        <is>
+          <t>Component 3 (B4147 Brake Assy)</t>
+        </is>
+      </c>
+      <c r="BF1" t="inlineStr">
+        <is>
+          <t>Component 1 (123/158)</t>
+        </is>
+      </c>
+      <c r="BG1" t="inlineStr">
+        <is>
+          <t>Component 2 (8821H-255)</t>
+        </is>
+      </c>
+      <c r="BH1" t="inlineStr">
+        <is>
+          <t>Component 3 (113/72)</t>
+        </is>
+      </c>
+      <c r="BI1" t="inlineStr">
+        <is>
+          <t>Component 1 (17D Axle)</t>
+        </is>
+      </c>
+      <c r="BJ1" t="inlineStr">
+        <is>
+          <t>Component 2 (C272.5-148)</t>
+        </is>
+      </c>
+      <c r="BK1" t="inlineStr">
+        <is>
+          <t>Component 3 (CL30135-PT)</t>
+        </is>
+      </c>
+      <c r="BL1" t="inlineStr">
+        <is>
+          <t>List Submitted to Sales Jobs</t>
+        </is>
+      </c>
+      <c r="BM1" t="inlineStr">
+        <is>
+          <t>Component 1 (101.1772.P1)</t>
+        </is>
+      </c>
+      <c r="BN1" t="inlineStr">
+        <is>
+          <t>Component 2 (CL8672-32)</t>
+        </is>
+      </c>
+      <c r="BO1" t="inlineStr">
+        <is>
+          <t>Component 3 (D45I Axle)</t>
+        </is>
+      </c>
+      <c r="BP1" t="inlineStr">
+        <is>
+          <t>Component 1 (123/168)</t>
+        </is>
+      </c>
+      <c r="BQ1" t="inlineStr">
+        <is>
+          <t>Component 2 (123/169)</t>
+        </is>
+      </c>
+      <c r="BR1" t="inlineStr">
+        <is>
+          <t>Component 3 (357/112/411)</t>
+        </is>
+      </c>
+      <c r="BS1" t="inlineStr">
+        <is>
+          <t>Component 1 (21D axle)</t>
+        </is>
+      </c>
+      <c r="BT1" t="inlineStr">
+        <is>
+          <t>Component 2 (R1300 Axle)</t>
+        </is>
+      </c>
+      <c r="BU1" t="inlineStr">
+        <is>
+          <t>Component 3 (R1300 Wheel End)</t>
+        </is>
+      </c>
+      <c r="BV1" t="inlineStr">
+        <is>
+          <t>Component 1 (D65I D/L Axle)</t>
+        </is>
+      </c>
+      <c r="BW1" t="inlineStr">
         <is>
           <t>Component 2 (113/108)</t>
         </is>
       </c>
-      <c r="O1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="R1" t="inlineStr">
+      <c r="BX1" t="inlineStr">
+        <is>
+          <t>Component 3 (176/271 Axle)</t>
+        </is>
+      </c>
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>Component 1 (603/211/112)</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>Component 2 (16D Axle)</t>
+        </is>
+      </c>
+      <c r="CA1" t="inlineStr">
+        <is>
+          <t>Component 3 (Toyota/Miller manual transmission/ transfer case)</t>
+        </is>
+      </c>
+      <c r="CB1" t="inlineStr">
+        <is>
+          <t>Component 1 (1400 JD axle)</t>
+        </is>
+      </c>
+      <c r="CC1" t="inlineStr">
+        <is>
+          <t>Component 2 (C5542)</t>
+        </is>
+      </c>
+      <c r="CD1" t="inlineStr">
+        <is>
+          <t>Component 3 (R32421 Trans)</t>
+        </is>
+      </c>
+      <c r="CE1" t="inlineStr">
+        <is>
+          <t>Component 1 (106.1686.3)</t>
+        </is>
+      </c>
+      <c r="CF1" t="inlineStr">
+        <is>
+          <t>Component 2 (106.1603.3 Kessler Axle)</t>
+        </is>
+      </c>
+      <c r="CG1" t="inlineStr">
+        <is>
+          <t>Component 3 (6422-240)</t>
+        </is>
+      </c>
+      <c r="CH1" t="inlineStr">
+        <is>
+          <t>Component 1 (223/79)</t>
+        </is>
+      </c>
+      <c r="CI1" t="inlineStr">
+        <is>
+          <t>Component 2 (1217FT13465-13)</t>
+        </is>
+      </c>
+      <c r="CJ1" t="inlineStr">
+        <is>
+          <t>Component 3 (114/10145399)</t>
+        </is>
+      </c>
+      <c r="CK1" t="inlineStr">
+        <is>
+          <t>Component 1 (41.3078.2B Diff)</t>
+        </is>
+      </c>
+      <c r="CL1" t="inlineStr">
+        <is>
+          <t>Component 2 (72.6264.AA)</t>
+        </is>
+      </c>
+      <c r="CM1" t="inlineStr">
+        <is>
+          <t>Component 3 (72.6941.Aa diff)</t>
+        </is>
+      </c>
+      <c r="CN1" t="inlineStr">
+        <is>
+          <t>Component 1 (123/93)</t>
+        </is>
+      </c>
+      <c r="CO1" t="inlineStr">
+        <is>
+          <t>Component 3 (1203FT20326-1XX)</t>
+        </is>
+      </c>
+      <c r="CP1" t="inlineStr">
+        <is>
+          <t>Component 1 (Kessler axle 111.1109.A -5590022763)</t>
+        </is>
+      </c>
+      <c r="CQ1" t="inlineStr">
+        <is>
+          <t>Component 2 (15.7LMTE32427-85)</t>
+        </is>
+      </c>
+      <c r="CR1" t="inlineStr">
+        <is>
+          <t>Component 3 (111.0879.3A Kessler axle)</t>
+        </is>
+      </c>
+      <c r="CS1" t="inlineStr">
+        <is>
+          <t>Component 2 (211/259)</t>
+        </is>
+      </c>
+      <c r="CT1" t="inlineStr">
+        <is>
+          <t>Component 3 (IFI12836)</t>
+        </is>
+      </c>
+      <c r="CU1" t="inlineStr">
+        <is>
+          <t>Component 2 (123/153)</t>
+        </is>
+      </c>
+      <c r="CV1" t="inlineStr">
+        <is>
+          <t>Component 3 (13.1HR32361-632)</t>
+        </is>
+      </c>
+      <c r="CW1" t="inlineStr">
+        <is>
+          <t>Component 1 (123/174)</t>
+        </is>
+      </c>
+      <c r="CX1" t="inlineStr">
+        <is>
+          <t>Component 2 (R32421-660)</t>
+        </is>
+      </c>
+      <c r="CY1" t="inlineStr">
+        <is>
+          <t>Component 3 (123/127)</t>
+        </is>
+      </c>
+      <c r="CZ1" t="inlineStr">
+        <is>
+          <t>Component 1 (D65I Axle)</t>
+        </is>
+      </c>
+      <c r="DA1" t="inlineStr">
+        <is>
+          <t>Component 3 (924H Cat Axle)</t>
+        </is>
+      </c>
+      <c r="DB1" t="inlineStr">
+        <is>
+          <t>Component 1 (12D0636)</t>
+        </is>
+      </c>
+      <c r="DC1" t="inlineStr">
+        <is>
+          <t>Component 2 (R32421-690)</t>
+        </is>
+      </c>
+      <c r="DD1" t="inlineStr">
+        <is>
+          <t>Component 3 (C271-34)</t>
+        </is>
+      </c>
+      <c r="DE1" t="inlineStr">
+        <is>
+          <t>Component 1 (163/58 Brake)</t>
+        </is>
+      </c>
+      <c r="DF1" t="inlineStr">
+        <is>
+          <t>Component 2 (C271-42)</t>
+        </is>
+      </c>
+      <c r="DG1" t="inlineStr">
+        <is>
+          <t>Component 3 (21D axle)</t>
+        </is>
+      </c>
+      <c r="DH1" t="inlineStr">
+        <is>
+          <t>Component 1 (14D189093)</t>
+        </is>
+      </c>
+      <c r="DI1" t="inlineStr">
+        <is>
+          <t>Component 2 (R32421-23)</t>
+        </is>
+      </c>
+      <c r="DJ1" t="inlineStr">
+        <is>
+          <t>Component 3 (C5451-206)</t>
+        </is>
+      </c>
+      <c r="DK1" t="inlineStr">
+        <is>
+          <t>Component 2 (D65 N/S Axle)</t>
+        </is>
+      </c>
+      <c r="DL1" t="inlineStr">
         <is>
           <t>Component 3 (D65 D/L Axle)</t>
         </is>
       </c>
-      <c r="S1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="X1" t="inlineStr">
+      <c r="DM1" t="inlineStr">
+        <is>
+          <t>Component 1 (13.7HR32369-631)</t>
+        </is>
+      </c>
+      <c r="DN1" t="inlineStr">
+        <is>
+          <t>Component 2 (6421-991)</t>
+        </is>
+      </c>
+      <c r="DO1" t="inlineStr">
+        <is>
+          <t>Component 3 (CL8552-27)</t>
+        </is>
+      </c>
+      <c r="DP1" t="inlineStr">
+        <is>
+          <t>Component 1 (IFI11999 Rigid Axle)</t>
+        </is>
+      </c>
+      <c r="DQ1" t="inlineStr">
+        <is>
+          <t>Component 2 (IFI11998 Steer Axle)</t>
+        </is>
+      </c>
+      <c r="DR1" t="inlineStr">
+        <is>
+          <t>Component 3 (D65I N/S Axle)</t>
+        </is>
+      </c>
+      <c r="DS1" t="inlineStr">
+        <is>
+          <t>Component 1 (276/126)</t>
+        </is>
+      </c>
+      <c r="DT1" t="inlineStr">
+        <is>
+          <t>Component 2 (C8552 Torque)</t>
+        </is>
+      </c>
+      <c r="DU1" t="inlineStr">
+        <is>
+          <t>Component 3 (3041FT20314)</t>
+        </is>
+      </c>
+      <c r="DV1" t="inlineStr">
+        <is>
+          <t>Component 2 (91.7045.3)</t>
+        </is>
+      </c>
+      <c r="DW1" t="inlineStr">
+        <is>
+          <t>Component 3 (19D2748)</t>
+        </is>
+      </c>
+      <c r="DX1" t="inlineStr">
+        <is>
+          <t>Component 1 (123/157 Axle)</t>
+        </is>
+      </c>
+      <c r="DY1" t="inlineStr">
+        <is>
+          <t>Component 2 (8821H-102)</t>
+        </is>
+      </c>
+      <c r="DZ1" t="inlineStr">
+        <is>
+          <t>Component 3 (13.7FT14363-50)</t>
+        </is>
+      </c>
+      <c r="EA1" t="inlineStr">
+        <is>
+          <t>Component 1 (1106FT12366-201)</t>
+        </is>
+      </c>
+      <c r="EB1" t="inlineStr">
+        <is>
+          <t>Component 3 (15.7MT40424-11)</t>
+        </is>
+      </c>
+      <c r="EC1" t="inlineStr">
+        <is>
+          <t>Component 1 (6422-240)</t>
+        </is>
+      </c>
+      <c r="ED1" t="inlineStr">
+        <is>
+          <t>Component 2 (19D Diff)</t>
+        </is>
+      </c>
+      <c r="EE1" t="inlineStr">
+        <is>
+          <t>Component 3 (305/304 gearbox)</t>
+        </is>
+      </c>
+      <c r="EF1" t="inlineStr">
+        <is>
+          <t>Component 1 (211/10174644)</t>
+        </is>
+      </c>
+      <c r="EG1" t="inlineStr">
+        <is>
+          <t>Component 2 (603/211/112)</t>
+        </is>
+      </c>
+      <c r="EH1" t="inlineStr">
+        <is>
+          <t>Component 3 (603/211/0174643)</t>
+        </is>
+      </c>
+      <c r="EI1" t="inlineStr">
+        <is>
+          <t>Component 1 (D65 D/L Axle)</t>
+        </is>
+      </c>
+      <c r="EJ1" t="inlineStr">
+        <is>
+          <t>Component 3 (106.1764.3B)</t>
+        </is>
+      </c>
+      <c r="EK1" t="inlineStr">
+        <is>
+          <t>Component 1 (211/10169818)</t>
+        </is>
+      </c>
+      <c r="EL1" t="inlineStr">
+        <is>
+          <t>Component 2 (D65)</t>
+        </is>
+      </c>
+      <c r="EM1" t="inlineStr">
+        <is>
+          <t>Component 3 (R28368-7)</t>
+        </is>
+      </c>
+      <c r="EN1" t="inlineStr">
+        <is>
+          <t>Component 1 (8822H-250)</t>
+        </is>
+      </c>
+      <c r="EO1" t="inlineStr">
+        <is>
+          <t>Component 2 (CL8652-69)</t>
+        </is>
+      </c>
+      <c r="EP1" t="inlineStr">
+        <is>
+          <t>Component 3 (13.1MHR28328-2)</t>
+        </is>
+      </c>
+      <c r="EQ1" t="inlineStr">
+        <is>
+          <t>Component 2 (13.7MHR32369-633)</t>
+        </is>
+      </c>
+      <c r="ER1" t="inlineStr">
+        <is>
+          <t>Component 1 (101.1642.3H)</t>
+        </is>
+      </c>
+      <c r="ES1" t="inlineStr">
+        <is>
+          <t>Component 2 (113 Series Axle)</t>
+        </is>
+      </c>
+      <c r="ET1" t="inlineStr">
+        <is>
+          <t>Component 3 (101.1643.3K Trunion Axle)</t>
+        </is>
+      </c>
+      <c r="EU1" t="inlineStr">
+        <is>
+          <t>Component 1 (37R)</t>
+        </is>
+      </c>
+      <c r="EV1" t="inlineStr">
+        <is>
+          <t>Component 2 (C273.1-312)</t>
+        </is>
+      </c>
+      <c r="EW1" t="inlineStr">
+        <is>
+          <t>Component 3 (8821-999)</t>
+        </is>
+      </c>
+      <c r="EX1" t="inlineStr">
+        <is>
+          <t>Component 1 (Nordco Axle)</t>
+        </is>
+      </c>
+      <c r="EY1" t="inlineStr">
+        <is>
+          <t>Component 2 (13.7LHR32369-631)</t>
+        </is>
+      </c>
+      <c r="EZ1" t="inlineStr">
+        <is>
+          <t>Component 3 (13.7LHR32369-630 TRANSMISSION)</t>
+        </is>
+      </c>
+      <c r="FA1" t="inlineStr">
+        <is>
+          <t>Component 1 (53R Axle)</t>
+        </is>
+      </c>
+      <c r="FB1" t="inlineStr">
+        <is>
+          <t>Component 2 (CL8672-42)</t>
+        </is>
+      </c>
+      <c r="FC1" t="inlineStr">
+        <is>
+          <t>Component 3 (53R Rear)</t>
+        </is>
+      </c>
+      <c r="FD1" t="inlineStr">
+        <is>
+          <t>Component 2 (K6420 F/R NEW Clutch Pack)</t>
+        </is>
+      </c>
+      <c r="FE1" t="inlineStr">
+        <is>
+          <t>Component 3 (09691212 valve)</t>
+        </is>
+      </c>
+      <c r="FF1" t="inlineStr">
+        <is>
+          <t>Component 1 (106.1487.3)</t>
+        </is>
+      </c>
+      <c r="FG1" t="inlineStr">
+        <is>
+          <t>Component 1 (113/102)</t>
+        </is>
+      </c>
+      <c r="FH1" t="inlineStr">
+        <is>
+          <t>Component 2 (113/101)</t>
+        </is>
+      </c>
+      <c r="FI1" t="inlineStr">
+        <is>
+          <t>Component 3 (1102FT12345-200)</t>
+        </is>
+      </c>
+      <c r="FJ1" t="inlineStr">
+        <is>
+          <t>Component 1 (CL9602)</t>
+        </is>
+      </c>
+      <c r="FK1" t="inlineStr">
+        <is>
+          <t>Component 2 (Allison Transmission)</t>
+        </is>
+      </c>
+      <c r="FL1" t="inlineStr">
+        <is>
+          <t>Component 1 (Ausco brake)</t>
+        </is>
+      </c>
+      <c r="FM1" t="inlineStr">
+        <is>
+          <t>Component 2 (R33425-1)</t>
+        </is>
+      </c>
+      <c r="FN1" t="inlineStr">
+        <is>
+          <t>Component 3 (C273.1-307)</t>
+        </is>
+      </c>
+      <c r="FO1" t="inlineStr">
+        <is>
+          <t>Component 1 (113/147)</t>
+        </is>
+      </c>
+      <c r="FP1" t="inlineStr">
+        <is>
+          <t>Component 2 (176/102)</t>
+        </is>
+      </c>
+      <c r="FQ1" t="inlineStr">
+        <is>
+          <t>Component 1 (RCT9083 Planetary Gear Drive)</t>
+        </is>
+      </c>
+      <c r="FR1" t="inlineStr">
+        <is>
+          <t>Component 1 (508 Okubo Diff)</t>
+        </is>
+      </c>
+      <c r="FS1" t="inlineStr">
+        <is>
+          <t>Component 1 (111.0999P1)</t>
+        </is>
+      </c>
+      <c r="FT1" t="inlineStr">
+        <is>
+          <t>Component 1 (JD1200)</t>
+        </is>
+      </c>
+      <c r="FU1" t="inlineStr">
         <is>
           <t>Component 1 (114/60)</t>
         </is>
       </c>
-      <c r="Y1" t="inlineStr">
-[...169 lines deleted...]
-      <c r="BG1" t="inlineStr">
+      <c r="FV1" t="inlineStr">
+        <is>
+          <t>Component 1 (223/159)</t>
+        </is>
+      </c>
+      <c r="FW1" t="inlineStr">
+        <is>
+          <t>Component 2 (111/166)</t>
+        </is>
+      </c>
+      <c r="FX1" t="inlineStr">
+        <is>
+          <t>Component 1 (C5502-226)</t>
+        </is>
+      </c>
+      <c r="FY1" t="inlineStr">
+        <is>
+          <t>Component 2 (C5402-259)</t>
+        </is>
+      </c>
+      <c r="FZ1" t="inlineStr">
+        <is>
+          <t>Component 1 (13.7LHR32323-631)</t>
+        </is>
+      </c>
+      <c r="GA1" t="inlineStr">
+        <is>
+          <t>Component 2 (53R Axle)</t>
+        </is>
+      </c>
+      <c r="GB1" t="inlineStr">
+        <is>
+          <t>Component 2 (14D Axle)</t>
+        </is>
+      </c>
+      <c r="GC1" t="inlineStr">
+        <is>
+          <t>Component 1 (113/10145398)</t>
+        </is>
+      </c>
+      <c r="GD1" t="inlineStr">
         <is>
           <t>Component 2 (113/72)</t>
         </is>
       </c>
-      <c r="BH1" t="inlineStr">
-[...569 lines deleted...]
-      <c r="FR1" t="inlineStr">
+      <c r="GE1" t="inlineStr">
         <is>
           <t>Component 1 (TORQUE HUB - Fairfield)</t>
         </is>
       </c>
-      <c r="FS1" t="inlineStr">
+      <c r="GF1" t="inlineStr">
         <is>
           <t>Component 1 (CL8552-23)</t>
         </is>
       </c>
-      <c r="FT1" t="inlineStr">
+      <c r="GG1" t="inlineStr">
         <is>
           <t>Component 2 (3043FT20326-106B)</t>
         </is>
       </c>
-      <c r="FU1" t="inlineStr">
+      <c r="GH1" t="inlineStr">
         <is>
           <t>Component 1 (Rockwell diff)</t>
         </is>
       </c>
-      <c r="FV1" t="inlineStr">
+      <c r="GI1" t="inlineStr">
         <is>
           <t>Component 1 (D45I Axle)</t>
         </is>
       </c>
-      <c r="FW1" t="inlineStr">
+      <c r="GJ1" t="inlineStr">
         <is>
           <t>Component 1 (17D W/Trunions)</t>
         </is>
       </c>
-      <c r="FX1" t="inlineStr">
+      <c r="GK1" t="inlineStr">
         <is>
           <t>Component 2 (17D Axle)</t>
         </is>
       </c>
-      <c r="FY1" t="inlineStr">
+      <c r="GL1" t="inlineStr">
+        <is>
+          <t>Component 1 (10527590 Axle)</t>
+        </is>
+      </c>
+      <c r="GM1" t="inlineStr">
+        <is>
+          <t>Component 2 (10527596 Axle)</t>
+        </is>
+      </c>
+      <c r="GN1" t="inlineStr">
         <is>
           <t>Component 1 (Final Drive - Auburn Gear)</t>
         </is>
       </c>
-      <c r="FZ1" t="inlineStr">
+      <c r="GO1" t="inlineStr">
         <is>
           <t>Component 1 (13.5HR32661-632)</t>
         </is>
       </c>
-      <c r="GA1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="GC1" t="inlineStr">
+      <c r="GP1" t="inlineStr">
+        <is>
+          <t>Component 1 (862/10098277 VRT transmission)</t>
+        </is>
+      </c>
+      <c r="GQ1" t="inlineStr">
         <is>
           <t>Component 1 (41.2461.2 Kessler UpBox W/ Gear Box)</t>
         </is>
       </c>
-      <c r="GD1" t="inlineStr">
+      <c r="GR1" t="inlineStr">
         <is>
           <t>Component 1 (212/B31)</t>
         </is>
       </c>
-      <c r="GE1" t="inlineStr">
+      <c r="GS1" t="inlineStr">
+        <is>
+          <t>Component 1 (106.1603.3 Kessler Axle)</t>
+        </is>
+      </c>
+      <c r="GT1" t="inlineStr">
+        <is>
+          <t>Component 1 (13.7MHR32369-633)</t>
+        </is>
+      </c>
+      <c r="GU1" t="inlineStr">
         <is>
           <t>Component 1 (02-560-106 Mico Brake)</t>
         </is>
       </c>
-      <c r="GF1" t="inlineStr">
+      <c r="GV1" t="inlineStr">
         <is>
           <t>Component 1 (CAT 545 - skidder -4L5 - Transmission)</t>
         </is>
       </c>
-      <c r="GG1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="GH1" t="inlineStr">
+      <c r="GW1" t="inlineStr">
+        <is>
+          <t>Component 1 (223/148)</t>
+        </is>
+      </c>
+      <c r="GX1" t="inlineStr">
         <is>
           <t>Component 1 (13.7HR32422-634)</t>
         </is>
       </c>
-      <c r="GI1" t="inlineStr">
+      <c r="GY1" t="inlineStr">
         <is>
           <t>Component 1 (15.7LMTE32427-85)</t>
         </is>
       </c>
-      <c r="GJ1" t="inlineStr">
+      <c r="GZ1" t="inlineStr">
         <is>
           <t>Component 1 (319/114/55)</t>
         </is>
       </c>
-      <c r="GK1" t="inlineStr">
+      <c r="HA1" t="inlineStr">
         <is>
           <t>Component 1 (72.4790.AA)</t>
         </is>
       </c>
-      <c r="GL1" t="inlineStr">
+      <c r="HB1" t="inlineStr">
         <is>
           <t>Component 1 (15.7TE32418-81)</t>
         </is>
       </c>
-      <c r="GM1" t="inlineStr">
+      <c r="HC1" t="inlineStr">
         <is>
           <t>Component 1 (113/137)</t>
         </is>
       </c>
-      <c r="GN1" t="inlineStr">
+      <c r="HD1" t="inlineStr">
         <is>
           <t>Component 1 (13.7HR32369-633)</t>
         </is>
       </c>
-      <c r="GO1" t="inlineStr">
+      <c r="HE1" t="inlineStr">
         <is>
           <t>Component 1 (HR28387-1)</t>
         </is>
       </c>
-      <c r="GP1" t="inlineStr">
+      <c r="HF1" t="inlineStr">
         <is>
           <t>Component 1 (2263E13NB Funk Transmission)</t>
         </is>
       </c>
-      <c r="GQ1" t="inlineStr">
+      <c r="HG1" t="inlineStr">
+        <is>
+          <t>Component 1 (B4649 Ausco brake 81831)</t>
+        </is>
+      </c>
+      <c r="HH1" t="inlineStr">
+        <is>
+          <t>Component 1 (T-16 Diff)</t>
+        </is>
+      </c>
+      <c r="HI1" t="inlineStr">
         <is>
           <t>Component 1 (1024m13 Funk Transmission)</t>
+        </is>
+      </c>
+      <c r="HJ1" t="inlineStr">
+        <is>
+          <t>Component 1 (211/829)</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>AGNICO EAGLE DIVISION LARONDE</t>
         </is>
       </c>
       <c r="B2" t="n">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="C2" t="n">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="D2" t="n">
-        <v>58.7</v>
+        <v>67.90000000000001</v>
       </c>
       <c r="E2" t="n">
-        <v>24.1</v>
+        <v>26</v>
       </c>
       <c r="F2" t="n">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G2" t="n">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="H2" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="I2" t="n">
         <v>1</v>
       </c>
       <c r="J2" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K2" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="L2" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="M2" t="n">
-        <v>5</v>
-[...6 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="N2" t="inlineStr"/>
+      <c r="O2" t="inlineStr"/>
       <c r="P2" t="inlineStr"/>
       <c r="Q2" t="inlineStr"/>
       <c r="R2" t="inlineStr"/>
       <c r="S2" t="inlineStr"/>
       <c r="T2" t="inlineStr"/>
       <c r="U2" t="inlineStr"/>
       <c r="V2" t="inlineStr"/>
       <c r="W2" t="inlineStr"/>
       <c r="X2" t="inlineStr"/>
       <c r="Y2" t="inlineStr"/>
       <c r="Z2" t="inlineStr"/>
       <c r="AA2" t="inlineStr"/>
       <c r="AB2" t="inlineStr"/>
       <c r="AC2" t="inlineStr"/>
       <c r="AD2" t="inlineStr"/>
       <c r="AE2" t="inlineStr"/>
       <c r="AF2" t="inlineStr"/>
       <c r="AG2" t="inlineStr"/>
       <c r="AH2" t="inlineStr"/>
       <c r="AI2" t="inlineStr"/>
       <c r="AJ2" t="inlineStr"/>
       <c r="AK2" t="inlineStr"/>
       <c r="AL2" t="inlineStr"/>
       <c r="AM2" t="inlineStr"/>
       <c r="AN2" t="inlineStr"/>
@@ -1647,96 +1738,115 @@
       <c r="FS2" t="inlineStr"/>
       <c r="FT2" t="inlineStr"/>
       <c r="FU2" t="inlineStr"/>
       <c r="FV2" t="inlineStr"/>
       <c r="FW2" t="inlineStr"/>
       <c r="FX2" t="inlineStr"/>
       <c r="FY2" t="inlineStr"/>
       <c r="FZ2" t="inlineStr"/>
       <c r="GA2" t="inlineStr"/>
       <c r="GB2" t="inlineStr"/>
       <c r="GC2" t="inlineStr"/>
       <c r="GD2" t="inlineStr"/>
       <c r="GE2" t="inlineStr"/>
       <c r="GF2" t="inlineStr"/>
       <c r="GG2" t="inlineStr"/>
       <c r="GH2" t="inlineStr"/>
       <c r="GI2" t="inlineStr"/>
       <c r="GJ2" t="inlineStr"/>
       <c r="GK2" t="inlineStr"/>
       <c r="GL2" t="inlineStr"/>
       <c r="GM2" t="inlineStr"/>
       <c r="GN2" t="inlineStr"/>
       <c r="GO2" t="inlineStr"/>
       <c r="GP2" t="inlineStr"/>
       <c r="GQ2" t="inlineStr"/>
+      <c r="GR2" t="inlineStr"/>
+      <c r="GS2" t="inlineStr"/>
+      <c r="GT2" t="inlineStr"/>
+      <c r="GU2" t="inlineStr"/>
+      <c r="GV2" t="inlineStr"/>
+      <c r="GW2" t="inlineStr"/>
+      <c r="GX2" t="inlineStr"/>
+      <c r="GY2" t="inlineStr"/>
+      <c r="GZ2" t="inlineStr"/>
+      <c r="HA2" t="inlineStr"/>
+      <c r="HB2" t="inlineStr"/>
+      <c r="HC2" t="inlineStr"/>
+      <c r="HD2" t="inlineStr"/>
+      <c r="HE2" t="inlineStr"/>
+      <c r="HF2" t="inlineStr"/>
+      <c r="HG2" t="inlineStr"/>
+      <c r="HH2" t="inlineStr"/>
+      <c r="HI2" t="inlineStr"/>
+      <c r="HJ2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>IMPALA CANADA LTD (131081184)</t>
         </is>
       </c>
       <c r="B3" t="n">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="C3" t="n">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="D3" t="n">
         <v>90.2</v>
       </c>
       <c r="E3" t="n">
-        <v>29.6</v>
+        <v>27.7</v>
       </c>
       <c r="F3" t="n">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="G3" t="n">
         <v>2</v>
       </c>
-      <c r="H3" t="inlineStr"/>
+      <c r="H3" t="n">
+        <v>1</v>
+      </c>
       <c r="I3" t="inlineStr"/>
       <c r="J3" t="inlineStr"/>
-      <c r="K3" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="inlineStr"/>
       <c r="M3" t="inlineStr"/>
-      <c r="N3" t="inlineStr"/>
-      <c r="O3" t="inlineStr"/>
+      <c r="N3" t="n">
+        <v>2</v>
+      </c>
+      <c r="O3" t="n">
+        <v>7</v>
+      </c>
       <c r="P3" t="n">
         <v>5</v>
       </c>
       <c r="Q3" t="n">
         <v>4</v>
       </c>
-      <c r="R3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="R3" t="inlineStr"/>
       <c r="S3" t="inlineStr"/>
       <c r="T3" t="inlineStr"/>
       <c r="U3" t="inlineStr"/>
       <c r="V3" t="inlineStr"/>
       <c r="W3" t="inlineStr"/>
       <c r="X3" t="inlineStr"/>
       <c r="Y3" t="inlineStr"/>
       <c r="Z3" t="inlineStr"/>
       <c r="AA3" t="inlineStr"/>
       <c r="AB3" t="inlineStr"/>
       <c r="AC3" t="inlineStr"/>
       <c r="AD3" t="inlineStr"/>
       <c r="AE3" t="inlineStr"/>
       <c r="AF3" t="inlineStr"/>
       <c r="AG3" t="inlineStr"/>
       <c r="AH3" t="inlineStr"/>
       <c r="AI3" t="inlineStr"/>
       <c r="AJ3" t="inlineStr"/>
       <c r="AK3" t="inlineStr"/>
       <c r="AL3" t="inlineStr"/>
       <c r="AM3" t="inlineStr"/>
       <c r="AN3" t="inlineStr"/>
       <c r="AO3" t="inlineStr"/>
       <c r="AP3" t="inlineStr"/>
       <c r="AQ3" t="inlineStr"/>
@@ -1874,95 +1984,112 @@
       <c r="FS3" t="inlineStr"/>
       <c r="FT3" t="inlineStr"/>
       <c r="FU3" t="inlineStr"/>
       <c r="FV3" t="inlineStr"/>
       <c r="FW3" t="inlineStr"/>
       <c r="FX3" t="inlineStr"/>
       <c r="FY3" t="inlineStr"/>
       <c r="FZ3" t="inlineStr"/>
       <c r="GA3" t="inlineStr"/>
       <c r="GB3" t="inlineStr"/>
       <c r="GC3" t="inlineStr"/>
       <c r="GD3" t="inlineStr"/>
       <c r="GE3" t="inlineStr"/>
       <c r="GF3" t="inlineStr"/>
       <c r="GG3" t="inlineStr"/>
       <c r="GH3" t="inlineStr"/>
       <c r="GI3" t="inlineStr"/>
       <c r="GJ3" t="inlineStr"/>
       <c r="GK3" t="inlineStr"/>
       <c r="GL3" t="inlineStr"/>
       <c r="GM3" t="inlineStr"/>
       <c r="GN3" t="inlineStr"/>
       <c r="GO3" t="inlineStr"/>
       <c r="GP3" t="inlineStr"/>
       <c r="GQ3" t="inlineStr"/>
+      <c r="GR3" t="inlineStr"/>
+      <c r="GS3" t="inlineStr"/>
+      <c r="GT3" t="inlineStr"/>
+      <c r="GU3" t="inlineStr"/>
+      <c r="GV3" t="inlineStr"/>
+      <c r="GW3" t="inlineStr"/>
+      <c r="GX3" t="inlineStr"/>
+      <c r="GY3" t="inlineStr"/>
+      <c r="GZ3" t="inlineStr"/>
+      <c r="HA3" t="inlineStr"/>
+      <c r="HB3" t="inlineStr"/>
+      <c r="HC3" t="inlineStr"/>
+      <c r="HD3" t="inlineStr"/>
+      <c r="HE3" t="inlineStr"/>
+      <c r="HF3" t="inlineStr"/>
+      <c r="HG3" t="inlineStr"/>
+      <c r="HH3" t="inlineStr"/>
+      <c r="HI3" t="inlineStr"/>
+      <c r="HJ3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>MACLEAN ENGINEERING</t>
         </is>
       </c>
       <c r="B4" t="n">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C4" t="n">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="D4" t="n">
-        <v>17.9</v>
+        <v>37.9</v>
       </c>
       <c r="E4" t="n">
-        <v>38.4</v>
+        <v>55.4</v>
       </c>
       <c r="F4" t="n">
-        <v>5</v>
-[...4 lines deleted...]
-      </c>
+        <v>11</v>
+      </c>
+      <c r="G4" t="n">
+        <v>1</v>
+      </c>
+      <c r="H4" t="inlineStr"/>
       <c r="I4" t="inlineStr"/>
       <c r="J4" t="inlineStr"/>
-      <c r="K4" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="K4" t="inlineStr"/>
+      <c r="L4" t="inlineStr"/>
       <c r="M4" t="inlineStr"/>
       <c r="N4" t="inlineStr"/>
       <c r="O4" t="inlineStr"/>
       <c r="P4" t="inlineStr"/>
       <c r="Q4" t="inlineStr"/>
-      <c r="R4" t="inlineStr"/>
+      <c r="R4" t="n">
+        <v>15</v>
+      </c>
       <c r="S4" t="n">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="T4" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="U4" t="n">
         <v>6</v>
       </c>
       <c r="V4" t="n">
         <v>6</v>
       </c>
       <c r="W4" t="inlineStr"/>
       <c r="X4" t="inlineStr"/>
       <c r="Y4" t="inlineStr"/>
       <c r="Z4" t="inlineStr"/>
       <c r="AA4" t="inlineStr"/>
       <c r="AB4" t="inlineStr"/>
       <c r="AC4" t="inlineStr"/>
       <c r="AD4" t="inlineStr"/>
       <c r="AE4" t="inlineStr"/>
       <c r="AF4" t="inlineStr"/>
       <c r="AG4" t="inlineStr"/>
       <c r="AH4" t="inlineStr"/>
       <c r="AI4" t="inlineStr"/>
       <c r="AJ4" t="inlineStr"/>
       <c r="AK4" t="inlineStr"/>
       <c r="AL4" t="inlineStr"/>
       <c r="AM4" t="inlineStr"/>
       <c r="AN4" t="inlineStr"/>
@@ -2103,104 +2230,121 @@
       <c r="FS4" t="inlineStr"/>
       <c r="FT4" t="inlineStr"/>
       <c r="FU4" t="inlineStr"/>
       <c r="FV4" t="inlineStr"/>
       <c r="FW4" t="inlineStr"/>
       <c r="FX4" t="inlineStr"/>
       <c r="FY4" t="inlineStr"/>
       <c r="FZ4" t="inlineStr"/>
       <c r="GA4" t="inlineStr"/>
       <c r="GB4" t="inlineStr"/>
       <c r="GC4" t="inlineStr"/>
       <c r="GD4" t="inlineStr"/>
       <c r="GE4" t="inlineStr"/>
       <c r="GF4" t="inlineStr"/>
       <c r="GG4" t="inlineStr"/>
       <c r="GH4" t="inlineStr"/>
       <c r="GI4" t="inlineStr"/>
       <c r="GJ4" t="inlineStr"/>
       <c r="GK4" t="inlineStr"/>
       <c r="GL4" t="inlineStr"/>
       <c r="GM4" t="inlineStr"/>
       <c r="GN4" t="inlineStr"/>
       <c r="GO4" t="inlineStr"/>
       <c r="GP4" t="inlineStr"/>
       <c r="GQ4" t="inlineStr"/>
+      <c r="GR4" t="inlineStr"/>
+      <c r="GS4" t="inlineStr"/>
+      <c r="GT4" t="inlineStr"/>
+      <c r="GU4" t="inlineStr"/>
+      <c r="GV4" t="inlineStr"/>
+      <c r="GW4" t="inlineStr"/>
+      <c r="GX4" t="inlineStr"/>
+      <c r="GY4" t="inlineStr"/>
+      <c r="GZ4" t="inlineStr"/>
+      <c r="HA4" t="inlineStr"/>
+      <c r="HB4" t="inlineStr"/>
+      <c r="HC4" t="inlineStr"/>
+      <c r="HD4" t="inlineStr"/>
+      <c r="HE4" t="inlineStr"/>
+      <c r="HF4" t="inlineStr"/>
+      <c r="HG4" t="inlineStr"/>
+      <c r="HH4" t="inlineStr"/>
+      <c r="HI4" t="inlineStr"/>
+      <c r="HJ4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>KIDD OPERATIONS</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C5" t="n">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="D5" t="n">
-        <v>58.3</v>
+        <v>73.09999999999999</v>
       </c>
       <c r="E5" t="n">
-        <v>30.5</v>
+        <v>27.9</v>
       </c>
       <c r="F5" t="n">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="G5" t="n">
-        <v>5</v>
-[...3 lines deleted...]
-      </c>
+        <v>6</v>
+      </c>
+      <c r="H5" t="inlineStr"/>
       <c r="I5" t="inlineStr"/>
-      <c r="J5" t="inlineStr"/>
+      <c r="J5" t="n">
+        <v>1</v>
+      </c>
       <c r="K5" t="inlineStr"/>
       <c r="L5" t="inlineStr"/>
       <c r="M5" t="inlineStr"/>
       <c r="N5" t="inlineStr"/>
       <c r="O5" t="inlineStr"/>
       <c r="P5" t="inlineStr"/>
       <c r="Q5" t="inlineStr"/>
       <c r="R5" t="inlineStr"/>
       <c r="S5" t="inlineStr"/>
       <c r="T5" t="inlineStr"/>
       <c r="U5" t="inlineStr"/>
-      <c r="V5" t="inlineStr"/>
+      <c r="V5" t="n">
+        <v>3</v>
+      </c>
       <c r="W5" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="X5" t="n">
         <v>3</v>
       </c>
-      <c r="Y5" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="Y5" t="inlineStr"/>
+      <c r="Z5" t="inlineStr"/>
       <c r="AA5" t="inlineStr"/>
       <c r="AB5" t="inlineStr"/>
       <c r="AC5" t="inlineStr"/>
       <c r="AD5" t="inlineStr"/>
       <c r="AE5" t="inlineStr"/>
       <c r="AF5" t="inlineStr"/>
       <c r="AG5" t="inlineStr"/>
       <c r="AH5" t="inlineStr"/>
       <c r="AI5" t="inlineStr"/>
       <c r="AJ5" t="inlineStr"/>
       <c r="AK5" t="inlineStr"/>
       <c r="AL5" t="inlineStr"/>
       <c r="AM5" t="inlineStr"/>
       <c r="AN5" t="inlineStr"/>
       <c r="AO5" t="inlineStr"/>
       <c r="AP5" t="inlineStr"/>
       <c r="AQ5" t="inlineStr"/>
       <c r="AR5" t="inlineStr"/>
       <c r="AS5" t="inlineStr"/>
       <c r="AT5" t="inlineStr"/>
       <c r="AU5" t="inlineStr"/>
       <c r="AV5" t="inlineStr"/>
       <c r="AW5" t="inlineStr"/>
       <c r="AX5" t="inlineStr"/>
       <c r="AY5" t="inlineStr"/>
@@ -2330,113 +2474,126 @@
       <c r="FS5" t="inlineStr"/>
       <c r="FT5" t="inlineStr"/>
       <c r="FU5" t="inlineStr"/>
       <c r="FV5" t="inlineStr"/>
       <c r="FW5" t="inlineStr"/>
       <c r="FX5" t="inlineStr"/>
       <c r="FY5" t="inlineStr"/>
       <c r="FZ5" t="inlineStr"/>
       <c r="GA5" t="inlineStr"/>
       <c r="GB5" t="inlineStr"/>
       <c r="GC5" t="inlineStr"/>
       <c r="GD5" t="inlineStr"/>
       <c r="GE5" t="inlineStr"/>
       <c r="GF5" t="inlineStr"/>
       <c r="GG5" t="inlineStr"/>
       <c r="GH5" t="inlineStr"/>
       <c r="GI5" t="inlineStr"/>
       <c r="GJ5" t="inlineStr"/>
       <c r="GK5" t="inlineStr"/>
       <c r="GL5" t="inlineStr"/>
       <c r="GM5" t="inlineStr"/>
       <c r="GN5" t="inlineStr"/>
       <c r="GO5" t="inlineStr"/>
       <c r="GP5" t="inlineStr"/>
       <c r="GQ5" t="inlineStr"/>
+      <c r="GR5" t="inlineStr"/>
+      <c r="GS5" t="inlineStr"/>
+      <c r="GT5" t="inlineStr"/>
+      <c r="GU5" t="inlineStr"/>
+      <c r="GV5" t="inlineStr"/>
+      <c r="GW5" t="inlineStr"/>
+      <c r="GX5" t="inlineStr"/>
+      <c r="GY5" t="inlineStr"/>
+      <c r="GZ5" t="inlineStr"/>
+      <c r="HA5" t="inlineStr"/>
+      <c r="HB5" t="inlineStr"/>
+      <c r="HC5" t="inlineStr"/>
+      <c r="HD5" t="inlineStr"/>
+      <c r="HE5" t="inlineStr"/>
+      <c r="HF5" t="inlineStr"/>
+      <c r="HG5" t="inlineStr"/>
+      <c r="HH5" t="inlineStr"/>
+      <c r="HI5" t="inlineStr"/>
+      <c r="HJ5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Vale Coleman</t>
+          <t>LAKESHORE GOLD CORP.</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="C6" t="n">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D6" t="n">
-        <v>59.1</v>
+        <v>73.09999999999999</v>
       </c>
       <c r="E6" t="n">
-        <v>41.7</v>
+        <v>20</v>
       </c>
       <c r="F6" t="n">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G6" t="n">
         <v>1</v>
       </c>
       <c r="H6" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="I6" t="inlineStr"/>
-      <c r="J6" t="n">
-[...7 lines deleted...]
-      </c>
+      <c r="J6" t="inlineStr"/>
+      <c r="K6" t="inlineStr"/>
+      <c r="L6" t="inlineStr"/>
       <c r="M6" t="inlineStr"/>
       <c r="N6" t="inlineStr"/>
       <c r="O6" t="inlineStr"/>
       <c r="P6" t="inlineStr"/>
       <c r="Q6" t="inlineStr"/>
       <c r="R6" t="inlineStr"/>
       <c r="S6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T6" t="inlineStr"/>
       <c r="U6" t="inlineStr"/>
       <c r="V6" t="inlineStr"/>
       <c r="W6" t="inlineStr"/>
       <c r="X6" t="inlineStr"/>
-      <c r="Y6" t="inlineStr"/>
-      <c r="Z6" t="inlineStr"/>
+      <c r="Y6" t="n">
+        <v>6</v>
+      </c>
+      <c r="Z6" t="n">
+        <v>2</v>
+      </c>
       <c r="AA6" t="n">
-        <v>3</v>
-[...4 lines deleted...]
-      <c r="AC6" t="n">
         <v>2</v>
       </c>
+      <c r="AB6" t="inlineStr"/>
+      <c r="AC6" t="inlineStr"/>
       <c r="AD6" t="inlineStr"/>
       <c r="AE6" t="inlineStr"/>
       <c r="AF6" t="inlineStr"/>
       <c r="AG6" t="inlineStr"/>
       <c r="AH6" t="inlineStr"/>
       <c r="AI6" t="inlineStr"/>
       <c r="AJ6" t="inlineStr"/>
       <c r="AK6" t="inlineStr"/>
       <c r="AL6" t="inlineStr"/>
       <c r="AM6" t="inlineStr"/>
       <c r="AN6" t="inlineStr"/>
       <c r="AO6" t="inlineStr"/>
       <c r="AP6" t="inlineStr"/>
       <c r="AQ6" t="inlineStr"/>
       <c r="AR6" t="inlineStr"/>
       <c r="AS6" t="inlineStr"/>
       <c r="AT6" t="inlineStr"/>
       <c r="AU6" t="inlineStr"/>
       <c r="AV6" t="inlineStr"/>
       <c r="AW6" t="inlineStr"/>
       <c r="AX6" t="inlineStr"/>
       <c r="AY6" t="inlineStr"/>
       <c r="AZ6" t="inlineStr"/>
       <c r="BA6" t="inlineStr"/>
       <c r="BB6" t="inlineStr"/>
@@ -2563,108 +2720,133 @@
       <c r="FS6" t="inlineStr"/>
       <c r="FT6" t="inlineStr"/>
       <c r="FU6" t="inlineStr"/>
       <c r="FV6" t="inlineStr"/>
       <c r="FW6" t="inlineStr"/>
       <c r="FX6" t="inlineStr"/>
       <c r="FY6" t="inlineStr"/>
       <c r="FZ6" t="inlineStr"/>
       <c r="GA6" t="inlineStr"/>
       <c r="GB6" t="inlineStr"/>
       <c r="GC6" t="inlineStr"/>
       <c r="GD6" t="inlineStr"/>
       <c r="GE6" t="inlineStr"/>
       <c r="GF6" t="inlineStr"/>
       <c r="GG6" t="inlineStr"/>
       <c r="GH6" t="inlineStr"/>
       <c r="GI6" t="inlineStr"/>
       <c r="GJ6" t="inlineStr"/>
       <c r="GK6" t="inlineStr"/>
       <c r="GL6" t="inlineStr"/>
       <c r="GM6" t="inlineStr"/>
       <c r="GN6" t="inlineStr"/>
       <c r="GO6" t="inlineStr"/>
       <c r="GP6" t="inlineStr"/>
       <c r="GQ6" t="inlineStr"/>
+      <c r="GR6" t="inlineStr"/>
+      <c r="GS6" t="inlineStr"/>
+      <c r="GT6" t="inlineStr"/>
+      <c r="GU6" t="inlineStr"/>
+      <c r="GV6" t="inlineStr"/>
+      <c r="GW6" t="inlineStr"/>
+      <c r="GX6" t="inlineStr"/>
+      <c r="GY6" t="inlineStr"/>
+      <c r="GZ6" t="inlineStr"/>
+      <c r="HA6" t="inlineStr"/>
+      <c r="HB6" t="inlineStr"/>
+      <c r="HC6" t="inlineStr"/>
+      <c r="HD6" t="inlineStr"/>
+      <c r="HE6" t="inlineStr"/>
+      <c r="HF6" t="inlineStr"/>
+      <c r="HG6" t="inlineStr"/>
+      <c r="HH6" t="inlineStr"/>
+      <c r="HI6" t="inlineStr"/>
+      <c r="HJ6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>ALEX MACINTYRE &amp; ASSOC. LTD</t>
+          <t>Vale Coleman</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="C7" t="n">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D7" t="n">
-        <v>77.3</v>
+        <v>80</v>
       </c>
       <c r="E7" t="n">
-        <v>20.1</v>
+        <v>51</v>
       </c>
       <c r="F7" t="n">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="G7" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H7" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I7" t="inlineStr"/>
       <c r="J7" t="inlineStr"/>
       <c r="K7" t="inlineStr"/>
       <c r="L7" t="inlineStr"/>
       <c r="M7" t="inlineStr"/>
-      <c r="N7" t="inlineStr"/>
+      <c r="N7" t="n">
+        <v>1</v>
+      </c>
       <c r="O7" t="inlineStr"/>
       <c r="P7" t="inlineStr"/>
       <c r="Q7" t="inlineStr"/>
-      <c r="R7" t="inlineStr"/>
+      <c r="R7" t="n">
+        <v>1</v>
+      </c>
       <c r="S7" t="inlineStr"/>
       <c r="T7" t="inlineStr"/>
       <c r="U7" t="inlineStr"/>
       <c r="V7" t="inlineStr"/>
       <c r="W7" t="inlineStr"/>
       <c r="X7" t="inlineStr"/>
       <c r="Y7" t="inlineStr"/>
       <c r="Z7" t="inlineStr"/>
       <c r="AA7" t="inlineStr"/>
-      <c r="AB7" t="inlineStr"/>
-      <c r="AC7" t="inlineStr"/>
+      <c r="AB7" t="n">
+        <v>1</v>
+      </c>
+      <c r="AC7" t="n">
+        <v>3</v>
+      </c>
       <c r="AD7" t="n">
         <v>3</v>
       </c>
       <c r="AE7" t="n">
-        <v>2</v>
-[...3 lines deleted...]
-      </c>
+        <v>3</v>
+      </c>
+      <c r="AF7" t="inlineStr"/>
       <c r="AG7" t="inlineStr"/>
       <c r="AH7" t="inlineStr"/>
       <c r="AI7" t="inlineStr"/>
       <c r="AJ7" t="inlineStr"/>
       <c r="AK7" t="inlineStr"/>
       <c r="AL7" t="inlineStr"/>
       <c r="AM7" t="inlineStr"/>
       <c r="AN7" t="inlineStr"/>
       <c r="AO7" t="inlineStr"/>
       <c r="AP7" t="inlineStr"/>
       <c r="AQ7" t="inlineStr"/>
       <c r="AR7" t="inlineStr"/>
       <c r="AS7" t="inlineStr"/>
       <c r="AT7" t="inlineStr"/>
       <c r="AU7" t="inlineStr"/>
       <c r="AV7" t="inlineStr"/>
       <c r="AW7" t="inlineStr"/>
       <c r="AX7" t="inlineStr"/>
       <c r="AY7" t="inlineStr"/>
       <c r="AZ7" t="inlineStr"/>
       <c r="BA7" t="inlineStr"/>
       <c r="BB7" t="inlineStr"/>
       <c r="BC7" t="inlineStr"/>
       <c r="BD7" t="inlineStr"/>
       <c r="BE7" t="inlineStr"/>
@@ -2788,114 +2970,129 @@
       <c r="FS7" t="inlineStr"/>
       <c r="FT7" t="inlineStr"/>
       <c r="FU7" t="inlineStr"/>
       <c r="FV7" t="inlineStr"/>
       <c r="FW7" t="inlineStr"/>
       <c r="FX7" t="inlineStr"/>
       <c r="FY7" t="inlineStr"/>
       <c r="FZ7" t="inlineStr"/>
       <c r="GA7" t="inlineStr"/>
       <c r="GB7" t="inlineStr"/>
       <c r="GC7" t="inlineStr"/>
       <c r="GD7" t="inlineStr"/>
       <c r="GE7" t="inlineStr"/>
       <c r="GF7" t="inlineStr"/>
       <c r="GG7" t="inlineStr"/>
       <c r="GH7" t="inlineStr"/>
       <c r="GI7" t="inlineStr"/>
       <c r="GJ7" t="inlineStr"/>
       <c r="GK7" t="inlineStr"/>
       <c r="GL7" t="inlineStr"/>
       <c r="GM7" t="inlineStr"/>
       <c r="GN7" t="inlineStr"/>
       <c r="GO7" t="inlineStr"/>
       <c r="GP7" t="inlineStr"/>
       <c r="GQ7" t="inlineStr"/>
+      <c r="GR7" t="inlineStr"/>
+      <c r="GS7" t="inlineStr"/>
+      <c r="GT7" t="inlineStr"/>
+      <c r="GU7" t="inlineStr"/>
+      <c r="GV7" t="inlineStr"/>
+      <c r="GW7" t="inlineStr"/>
+      <c r="GX7" t="inlineStr"/>
+      <c r="GY7" t="inlineStr"/>
+      <c r="GZ7" t="inlineStr"/>
+      <c r="HA7" t="inlineStr"/>
+      <c r="HB7" t="inlineStr"/>
+      <c r="HC7" t="inlineStr"/>
+      <c r="HD7" t="inlineStr"/>
+      <c r="HE7" t="inlineStr"/>
+      <c r="HF7" t="inlineStr"/>
+      <c r="HG7" t="inlineStr"/>
+      <c r="HH7" t="inlineStr"/>
+      <c r="HI7" t="inlineStr"/>
+      <c r="HJ7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>ALAMOS GOLD INC</t>
+          <t>EMPIRE STATE MINES, LLC</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="C8" t="n">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D8" t="n">
-        <v>78.90000000000001</v>
+        <v>80</v>
       </c>
       <c r="E8" t="n">
-        <v>20.9</v>
+        <v>24.9</v>
       </c>
       <c r="F8" t="n">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="G8" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="H8" t="inlineStr"/>
       <c r="I8" t="inlineStr"/>
-      <c r="J8" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="J8" t="inlineStr"/>
+      <c r="K8" t="inlineStr"/>
       <c r="L8" t="inlineStr"/>
       <c r="M8" t="inlineStr"/>
       <c r="N8" t="inlineStr"/>
       <c r="O8" t="inlineStr"/>
       <c r="P8" t="inlineStr"/>
       <c r="Q8" t="inlineStr"/>
       <c r="R8" t="inlineStr"/>
       <c r="S8" t="inlineStr"/>
-      <c r="T8" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="T8" t="inlineStr"/>
       <c r="U8" t="inlineStr"/>
       <c r="V8" t="inlineStr"/>
       <c r="W8" t="inlineStr"/>
       <c r="X8" t="inlineStr"/>
-      <c r="Y8" t="inlineStr"/>
+      <c r="Y8" t="n">
+        <v>5</v>
+      </c>
       <c r="Z8" t="inlineStr"/>
       <c r="AA8" t="inlineStr"/>
-      <c r="AB8" t="inlineStr"/>
+      <c r="AB8" t="n">
+        <v>1</v>
+      </c>
       <c r="AC8" t="inlineStr"/>
       <c r="AD8" t="inlineStr"/>
       <c r="AE8" t="inlineStr"/>
-      <c r="AF8" t="inlineStr"/>
+      <c r="AF8" t="n">
+        <v>4</v>
+      </c>
       <c r="AG8" t="n">
-        <v>2</v>
-[...3 lines deleted...]
-      </c>
+        <v>3</v>
+      </c>
+      <c r="AH8" t="inlineStr"/>
       <c r="AI8" t="inlineStr"/>
       <c r="AJ8" t="inlineStr"/>
       <c r="AK8" t="inlineStr"/>
       <c r="AL8" t="inlineStr"/>
       <c r="AM8" t="inlineStr"/>
       <c r="AN8" t="inlineStr"/>
       <c r="AO8" t="inlineStr"/>
       <c r="AP8" t="inlineStr"/>
       <c r="AQ8" t="inlineStr"/>
       <c r="AR8" t="inlineStr"/>
       <c r="AS8" t="inlineStr"/>
       <c r="AT8" t="inlineStr"/>
       <c r="AU8" t="inlineStr"/>
       <c r="AV8" t="inlineStr"/>
       <c r="AW8" t="inlineStr"/>
       <c r="AX8" t="inlineStr"/>
       <c r="AY8" t="inlineStr"/>
       <c r="AZ8" t="inlineStr"/>
       <c r="BA8" t="inlineStr"/>
       <c r="BB8" t="inlineStr"/>
       <c r="BC8" t="inlineStr"/>
       <c r="BD8" t="inlineStr"/>
       <c r="BE8" t="inlineStr"/>
       <c r="BF8" t="inlineStr"/>
       <c r="BG8" t="inlineStr"/>
@@ -3017,113 +3214,134 @@
       <c r="FS8" t="inlineStr"/>
       <c r="FT8" t="inlineStr"/>
       <c r="FU8" t="inlineStr"/>
       <c r="FV8" t="inlineStr"/>
       <c r="FW8" t="inlineStr"/>
       <c r="FX8" t="inlineStr"/>
       <c r="FY8" t="inlineStr"/>
       <c r="FZ8" t="inlineStr"/>
       <c r="GA8" t="inlineStr"/>
       <c r="GB8" t="inlineStr"/>
       <c r="GC8" t="inlineStr"/>
       <c r="GD8" t="inlineStr"/>
       <c r="GE8" t="inlineStr"/>
       <c r="GF8" t="inlineStr"/>
       <c r="GG8" t="inlineStr"/>
       <c r="GH8" t="inlineStr"/>
       <c r="GI8" t="inlineStr"/>
       <c r="GJ8" t="inlineStr"/>
       <c r="GK8" t="inlineStr"/>
       <c r="GL8" t="inlineStr"/>
       <c r="GM8" t="inlineStr"/>
       <c r="GN8" t="inlineStr"/>
       <c r="GO8" t="inlineStr"/>
       <c r="GP8" t="inlineStr"/>
       <c r="GQ8" t="inlineStr"/>
+      <c r="GR8" t="inlineStr"/>
+      <c r="GS8" t="inlineStr"/>
+      <c r="GT8" t="inlineStr"/>
+      <c r="GU8" t="inlineStr"/>
+      <c r="GV8" t="inlineStr"/>
+      <c r="GW8" t="inlineStr"/>
+      <c r="GX8" t="inlineStr"/>
+      <c r="GY8" t="inlineStr"/>
+      <c r="GZ8" t="inlineStr"/>
+      <c r="HA8" t="inlineStr"/>
+      <c r="HB8" t="inlineStr"/>
+      <c r="HC8" t="inlineStr"/>
+      <c r="HD8" t="inlineStr"/>
+      <c r="HE8" t="inlineStr"/>
+      <c r="HF8" t="inlineStr"/>
+      <c r="HG8" t="inlineStr"/>
+      <c r="HH8" t="inlineStr"/>
+      <c r="HI8" t="inlineStr"/>
+      <c r="HJ8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>DUMAS CONTRACTING LTD</t>
+          <t>ALAMOS GOLD INC</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="C9" t="n">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D9" t="n">
-        <v>73.7</v>
+        <v>83.3</v>
       </c>
       <c r="E9" t="n">
-        <v>31.2</v>
+        <v>20.4</v>
       </c>
       <c r="F9" t="n">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="G9" t="inlineStr"/>
+        <v>20</v>
+      </c>
+      <c r="G9" t="n">
+        <v>1</v>
+      </c>
       <c r="H9" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I9" t="inlineStr"/>
       <c r="J9" t="inlineStr"/>
-      <c r="K9" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K9" t="inlineStr"/>
       <c r="L9" t="inlineStr"/>
       <c r="M9" t="inlineStr"/>
       <c r="N9" t="inlineStr"/>
       <c r="O9" t="inlineStr"/>
       <c r="P9" t="inlineStr"/>
       <c r="Q9" t="inlineStr"/>
       <c r="R9" t="inlineStr"/>
-      <c r="S9" t="inlineStr"/>
-      <c r="T9" t="inlineStr"/>
+      <c r="S9" t="n">
+        <v>1</v>
+      </c>
+      <c r="T9" t="n">
+        <v>5</v>
+      </c>
       <c r="U9" t="inlineStr"/>
       <c r="V9" t="inlineStr"/>
       <c r="W9" t="inlineStr"/>
       <c r="X9" t="inlineStr"/>
       <c r="Y9" t="inlineStr"/>
       <c r="Z9" t="inlineStr"/>
       <c r="AA9" t="inlineStr"/>
       <c r="AB9" t="inlineStr"/>
       <c r="AC9" t="inlineStr"/>
       <c r="AD9" t="inlineStr"/>
       <c r="AE9" t="inlineStr"/>
       <c r="AF9" t="inlineStr"/>
       <c r="AG9" t="inlineStr"/>
-      <c r="AH9" t="inlineStr"/>
+      <c r="AH9" t="n">
+        <v>2</v>
+      </c>
       <c r="AI9" t="n">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="AJ9" t="n">
         <v>2</v>
       </c>
-      <c r="AK9" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ9" t="inlineStr"/>
+      <c r="AK9" t="inlineStr"/>
       <c r="AL9" t="inlineStr"/>
       <c r="AM9" t="inlineStr"/>
       <c r="AN9" t="inlineStr"/>
       <c r="AO9" t="inlineStr"/>
       <c r="AP9" t="inlineStr"/>
       <c r="AQ9" t="inlineStr"/>
       <c r="AR9" t="inlineStr"/>
       <c r="AS9" t="inlineStr"/>
       <c r="AT9" t="inlineStr"/>
       <c r="AU9" t="inlineStr"/>
       <c r="AV9" t="inlineStr"/>
       <c r="AW9" t="inlineStr"/>
       <c r="AX9" t="inlineStr"/>
       <c r="AY9" t="inlineStr"/>
       <c r="AZ9" t="inlineStr"/>
       <c r="BA9" t="inlineStr"/>
       <c r="BB9" t="inlineStr"/>
       <c r="BC9" t="inlineStr"/>
       <c r="BD9" t="inlineStr"/>
       <c r="BE9" t="inlineStr"/>
       <c r="BF9" t="inlineStr"/>
       <c r="BG9" t="inlineStr"/>
       <c r="BH9" t="inlineStr"/>
       <c r="BI9" t="inlineStr"/>
       <c r="BJ9" t="inlineStr"/>
@@ -3242,114 +3460,135 @@
       <c r="FS9" t="inlineStr"/>
       <c r="FT9" t="inlineStr"/>
       <c r="FU9" t="inlineStr"/>
       <c r="FV9" t="inlineStr"/>
       <c r="FW9" t="inlineStr"/>
       <c r="FX9" t="inlineStr"/>
       <c r="FY9" t="inlineStr"/>
       <c r="FZ9" t="inlineStr"/>
       <c r="GA9" t="inlineStr"/>
       <c r="GB9" t="inlineStr"/>
       <c r="GC9" t="inlineStr"/>
       <c r="GD9" t="inlineStr"/>
       <c r="GE9" t="inlineStr"/>
       <c r="GF9" t="inlineStr"/>
       <c r="GG9" t="inlineStr"/>
       <c r="GH9" t="inlineStr"/>
       <c r="GI9" t="inlineStr"/>
       <c r="GJ9" t="inlineStr"/>
       <c r="GK9" t="inlineStr"/>
       <c r="GL9" t="inlineStr"/>
       <c r="GM9" t="inlineStr"/>
       <c r="GN9" t="inlineStr"/>
       <c r="GO9" t="inlineStr"/>
       <c r="GP9" t="inlineStr"/>
       <c r="GQ9" t="inlineStr"/>
+      <c r="GR9" t="inlineStr"/>
+      <c r="GS9" t="inlineStr"/>
+      <c r="GT9" t="inlineStr"/>
+      <c r="GU9" t="inlineStr"/>
+      <c r="GV9" t="inlineStr"/>
+      <c r="GW9" t="inlineStr"/>
+      <c r="GX9" t="inlineStr"/>
+      <c r="GY9" t="inlineStr"/>
+      <c r="GZ9" t="inlineStr"/>
+      <c r="HA9" t="inlineStr"/>
+      <c r="HB9" t="inlineStr"/>
+      <c r="HC9" t="inlineStr"/>
+      <c r="HD9" t="inlineStr"/>
+      <c r="HE9" t="inlineStr"/>
+      <c r="HF9" t="inlineStr"/>
+      <c r="HG9" t="inlineStr"/>
+      <c r="HH9" t="inlineStr"/>
+      <c r="HI9" t="inlineStr"/>
+      <c r="HJ9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>EMPIRE STATE MINES, LLC</t>
+          <t>ALEX MACINTYRE &amp; ASSOC. LTD</t>
         </is>
       </c>
       <c r="B10" t="n">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C10" t="n">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D10" t="n">
-        <v>78.90000000000001</v>
+        <v>77.3</v>
       </c>
       <c r="E10" t="n">
-        <v>24.7</v>
+        <v>20.1</v>
       </c>
       <c r="F10" t="n">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="G10" t="n">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="H10" t="inlineStr"/>
+        <v>3</v>
+      </c>
+      <c r="H10" t="n">
+        <v>2</v>
+      </c>
       <c r="I10" t="inlineStr"/>
       <c r="J10" t="inlineStr"/>
       <c r="K10" t="inlineStr"/>
       <c r="L10" t="inlineStr"/>
       <c r="M10" t="inlineStr"/>
       <c r="N10" t="inlineStr"/>
       <c r="O10" t="inlineStr"/>
       <c r="P10" t="inlineStr"/>
       <c r="Q10" t="inlineStr"/>
       <c r="R10" t="inlineStr"/>
       <c r="S10" t="inlineStr"/>
       <c r="T10" t="inlineStr"/>
       <c r="U10" t="inlineStr"/>
       <c r="V10" t="inlineStr"/>
       <c r="W10" t="inlineStr"/>
       <c r="X10" t="inlineStr"/>
       <c r="Y10" t="inlineStr"/>
       <c r="Z10" t="inlineStr"/>
       <c r="AA10" t="inlineStr"/>
       <c r="AB10" t="inlineStr"/>
       <c r="AC10" t="inlineStr"/>
       <c r="AD10" t="inlineStr"/>
       <c r="AE10" t="inlineStr"/>
       <c r="AF10" t="inlineStr"/>
       <c r="AG10" t="inlineStr"/>
       <c r="AH10" t="inlineStr"/>
       <c r="AI10" t="inlineStr"/>
-      <c r="AJ10" t="inlineStr"/>
-      <c r="AK10" t="inlineStr"/>
+      <c r="AJ10" t="n">
+        <v>3</v>
+      </c>
+      <c r="AK10" t="n">
+        <v>2</v>
+      </c>
       <c r="AL10" t="n">
-        <v>5</v>
-[...6 lines deleted...]
-      </c>
+        <v>2</v>
+      </c>
+      <c r="AM10" t="inlineStr"/>
+      <c r="AN10" t="inlineStr"/>
       <c r="AO10" t="inlineStr"/>
       <c r="AP10" t="inlineStr"/>
       <c r="AQ10" t="inlineStr"/>
       <c r="AR10" t="inlineStr"/>
       <c r="AS10" t="inlineStr"/>
       <c r="AT10" t="inlineStr"/>
       <c r="AU10" t="inlineStr"/>
       <c r="AV10" t="inlineStr"/>
       <c r="AW10" t="inlineStr"/>
       <c r="AX10" t="inlineStr"/>
       <c r="AY10" t="inlineStr"/>
       <c r="AZ10" t="inlineStr"/>
       <c r="BA10" t="inlineStr"/>
       <c r="BB10" t="inlineStr"/>
       <c r="BC10" t="inlineStr"/>
       <c r="BD10" t="inlineStr"/>
       <c r="BE10" t="inlineStr"/>
       <c r="BF10" t="inlineStr"/>
       <c r="BG10" t="inlineStr"/>
       <c r="BH10" t="inlineStr"/>
       <c r="BI10" t="inlineStr"/>
       <c r="BJ10" t="inlineStr"/>
       <c r="BK10" t="inlineStr"/>
       <c r="BL10" t="inlineStr"/>
       <c r="BM10" t="inlineStr"/>
@@ -3465,120 +3704,135 @@
       <c r="FS10" t="inlineStr"/>
       <c r="FT10" t="inlineStr"/>
       <c r="FU10" t="inlineStr"/>
       <c r="FV10" t="inlineStr"/>
       <c r="FW10" t="inlineStr"/>
       <c r="FX10" t="inlineStr"/>
       <c r="FY10" t="inlineStr"/>
       <c r="FZ10" t="inlineStr"/>
       <c r="GA10" t="inlineStr"/>
       <c r="GB10" t="inlineStr"/>
       <c r="GC10" t="inlineStr"/>
       <c r="GD10" t="inlineStr"/>
       <c r="GE10" t="inlineStr"/>
       <c r="GF10" t="inlineStr"/>
       <c r="GG10" t="inlineStr"/>
       <c r="GH10" t="inlineStr"/>
       <c r="GI10" t="inlineStr"/>
       <c r="GJ10" t="inlineStr"/>
       <c r="GK10" t="inlineStr"/>
       <c r="GL10" t="inlineStr"/>
       <c r="GM10" t="inlineStr"/>
       <c r="GN10" t="inlineStr"/>
       <c r="GO10" t="inlineStr"/>
       <c r="GP10" t="inlineStr"/>
       <c r="GQ10" t="inlineStr"/>
+      <c r="GR10" t="inlineStr"/>
+      <c r="GS10" t="inlineStr"/>
+      <c r="GT10" t="inlineStr"/>
+      <c r="GU10" t="inlineStr"/>
+      <c r="GV10" t="inlineStr"/>
+      <c r="GW10" t="inlineStr"/>
+      <c r="GX10" t="inlineStr"/>
+      <c r="GY10" t="inlineStr"/>
+      <c r="GZ10" t="inlineStr"/>
+      <c r="HA10" t="inlineStr"/>
+      <c r="HB10" t="inlineStr"/>
+      <c r="HC10" t="inlineStr"/>
+      <c r="HD10" t="inlineStr"/>
+      <c r="HE10" t="inlineStr"/>
+      <c r="HF10" t="inlineStr"/>
+      <c r="HG10" t="inlineStr"/>
+      <c r="HH10" t="inlineStr"/>
+      <c r="HI10" t="inlineStr"/>
+      <c r="HJ10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>LAKESHORE GOLD CORP.</t>
+          <t>DUMAS CONTRACTING LTD</t>
         </is>
       </c>
       <c r="B11" t="n">
+        <v>19</v>
+      </c>
+      <c r="C11" t="n">
         <v>18</v>
       </c>
-      <c r="C11" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D11" t="n">
-        <v>83.3</v>
+        <v>94.7</v>
       </c>
       <c r="E11" t="n">
-        <v>15.9</v>
+        <v>31.6</v>
       </c>
       <c r="F11" t="n">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="G11" t="inlineStr"/>
       <c r="H11" t="n">
         <v>1</v>
       </c>
       <c r="I11" t="inlineStr"/>
       <c r="J11" t="inlineStr"/>
       <c r="K11" t="inlineStr"/>
-      <c r="L11" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="L11" t="inlineStr"/>
       <c r="M11" t="inlineStr"/>
       <c r="N11" t="inlineStr"/>
       <c r="O11" t="inlineStr"/>
       <c r="P11" t="inlineStr"/>
       <c r="Q11" t="inlineStr"/>
       <c r="R11" t="inlineStr"/>
       <c r="S11" t="inlineStr"/>
       <c r="T11" t="inlineStr"/>
       <c r="U11" t="inlineStr"/>
       <c r="V11" t="inlineStr"/>
       <c r="W11" t="inlineStr"/>
       <c r="X11" t="inlineStr"/>
       <c r="Y11" t="inlineStr"/>
       <c r="Z11" t="inlineStr"/>
       <c r="AA11" t="inlineStr"/>
       <c r="AB11" t="inlineStr"/>
       <c r="AC11" t="inlineStr"/>
       <c r="AD11" t="inlineStr"/>
       <c r="AE11" t="inlineStr"/>
       <c r="AF11" t="inlineStr"/>
       <c r="AG11" t="inlineStr"/>
       <c r="AH11" t="inlineStr"/>
       <c r="AI11" t="inlineStr"/>
       <c r="AJ11" t="inlineStr"/>
       <c r="AK11" t="inlineStr"/>
-      <c r="AL11" t="n">
-[...3 lines deleted...]
-      <c r="AN11" t="inlineStr"/>
+      <c r="AL11" t="inlineStr"/>
+      <c r="AM11" t="n">
+        <v>3</v>
+      </c>
+      <c r="AN11" t="n">
+        <v>2</v>
+      </c>
       <c r="AO11" t="n">
-        <v>2</v>
-[...3 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="AP11" t="inlineStr"/>
       <c r="AQ11" t="inlineStr"/>
       <c r="AR11" t="inlineStr"/>
       <c r="AS11" t="inlineStr"/>
       <c r="AT11" t="inlineStr"/>
       <c r="AU11" t="inlineStr"/>
       <c r="AV11" t="inlineStr"/>
       <c r="AW11" t="inlineStr"/>
       <c r="AX11" t="inlineStr"/>
       <c r="AY11" t="inlineStr"/>
       <c r="AZ11" t="inlineStr"/>
       <c r="BA11" t="inlineStr"/>
       <c r="BB11" t="inlineStr"/>
       <c r="BC11" t="inlineStr"/>
       <c r="BD11" t="inlineStr"/>
       <c r="BE11" t="inlineStr"/>
       <c r="BF11" t="inlineStr"/>
       <c r="BG11" t="inlineStr"/>
       <c r="BH11" t="inlineStr"/>
       <c r="BI11" t="inlineStr"/>
       <c r="BJ11" t="inlineStr"/>
       <c r="BK11" t="inlineStr"/>
       <c r="BL11" t="inlineStr"/>
       <c r="BM11" t="inlineStr"/>
       <c r="BN11" t="inlineStr"/>
       <c r="BO11" t="inlineStr"/>
@@ -3692,114 +3946,135 @@
       <c r="FS11" t="inlineStr"/>
       <c r="FT11" t="inlineStr"/>
       <c r="FU11" t="inlineStr"/>
       <c r="FV11" t="inlineStr"/>
       <c r="FW11" t="inlineStr"/>
       <c r="FX11" t="inlineStr"/>
       <c r="FY11" t="inlineStr"/>
       <c r="FZ11" t="inlineStr"/>
       <c r="GA11" t="inlineStr"/>
       <c r="GB11" t="inlineStr"/>
       <c r="GC11" t="inlineStr"/>
       <c r="GD11" t="inlineStr"/>
       <c r="GE11" t="inlineStr"/>
       <c r="GF11" t="inlineStr"/>
       <c r="GG11" t="inlineStr"/>
       <c r="GH11" t="inlineStr"/>
       <c r="GI11" t="inlineStr"/>
       <c r="GJ11" t="inlineStr"/>
       <c r="GK11" t="inlineStr"/>
       <c r="GL11" t="inlineStr"/>
       <c r="GM11" t="inlineStr"/>
       <c r="GN11" t="inlineStr"/>
       <c r="GO11" t="inlineStr"/>
       <c r="GP11" t="inlineStr"/>
       <c r="GQ11" t="inlineStr"/>
+      <c r="GR11" t="inlineStr"/>
+      <c r="GS11" t="inlineStr"/>
+      <c r="GT11" t="inlineStr"/>
+      <c r="GU11" t="inlineStr"/>
+      <c r="GV11" t="inlineStr"/>
+      <c r="GW11" t="inlineStr"/>
+      <c r="GX11" t="inlineStr"/>
+      <c r="GY11" t="inlineStr"/>
+      <c r="GZ11" t="inlineStr"/>
+      <c r="HA11" t="inlineStr"/>
+      <c r="HB11" t="inlineStr"/>
+      <c r="HC11" t="inlineStr"/>
+      <c r="HD11" t="inlineStr"/>
+      <c r="HE11" t="inlineStr"/>
+      <c r="HF11" t="inlineStr"/>
+      <c r="HG11" t="inlineStr"/>
+      <c r="HH11" t="inlineStr"/>
+      <c r="HI11" t="inlineStr"/>
+      <c r="HJ11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>VALE NL &amp; LABRADOR LIMITED</t>
+          <t>PROJECT NIKOLAS COMPANY INC</t>
         </is>
       </c>
       <c r="B12" t="n">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C12" t="n">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="D12" t="n">
-        <v>0</v>
+        <v>82.40000000000001</v>
       </c>
       <c r="E12" t="n">
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="G12" t="inlineStr"/>
+        <v>19.7</v>
+      </c>
+      <c r="F12" t="n">
+        <v>14</v>
+      </c>
+      <c r="G12" t="n">
+        <v>3</v>
+      </c>
       <c r="H12" t="inlineStr"/>
       <c r="I12" t="inlineStr"/>
       <c r="J12" t="inlineStr"/>
-      <c r="K12" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K12" t="inlineStr"/>
       <c r="L12" t="inlineStr"/>
       <c r="M12" t="inlineStr"/>
       <c r="N12" t="inlineStr"/>
       <c r="O12" t="inlineStr"/>
       <c r="P12" t="inlineStr"/>
       <c r="Q12" t="inlineStr"/>
       <c r="R12" t="inlineStr"/>
       <c r="S12" t="inlineStr"/>
-      <c r="T12" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="T12" t="inlineStr"/>
       <c r="U12" t="inlineStr"/>
       <c r="V12" t="inlineStr"/>
       <c r="W12" t="inlineStr"/>
       <c r="X12" t="inlineStr"/>
-      <c r="Y12" t="inlineStr"/>
+      <c r="Y12" t="n">
+        <v>4</v>
+      </c>
       <c r="Z12" t="inlineStr"/>
       <c r="AA12" t="inlineStr"/>
-      <c r="AB12" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="AB12" t="inlineStr"/>
       <c r="AC12" t="inlineStr"/>
       <c r="AD12" t="inlineStr"/>
       <c r="AE12" t="inlineStr"/>
       <c r="AF12" t="inlineStr"/>
       <c r="AG12" t="inlineStr"/>
       <c r="AH12" t="inlineStr"/>
       <c r="AI12" t="inlineStr"/>
       <c r="AJ12" t="inlineStr"/>
       <c r="AK12" t="inlineStr"/>
       <c r="AL12" t="inlineStr"/>
       <c r="AM12" t="inlineStr"/>
       <c r="AN12" t="inlineStr"/>
       <c r="AO12" t="inlineStr"/>
-      <c r="AP12" t="inlineStr"/>
+      <c r="AP12" t="n">
+        <v>2</v>
+      </c>
       <c r="AQ12" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AR12" t="inlineStr"/>
       <c r="AS12" t="inlineStr"/>
       <c r="AT12" t="inlineStr"/>
       <c r="AU12" t="inlineStr"/>
       <c r="AV12" t="inlineStr"/>
       <c r="AW12" t="inlineStr"/>
       <c r="AX12" t="inlineStr"/>
       <c r="AY12" t="inlineStr"/>
       <c r="AZ12" t="inlineStr"/>
       <c r="BA12" t="inlineStr"/>
       <c r="BB12" t="inlineStr"/>
       <c r="BC12" t="inlineStr"/>
       <c r="BD12" t="inlineStr"/>
       <c r="BE12" t="inlineStr"/>
       <c r="BF12" t="inlineStr"/>
       <c r="BG12" t="inlineStr"/>
       <c r="BH12" t="inlineStr"/>
       <c r="BI12" t="inlineStr"/>
       <c r="BJ12" t="inlineStr"/>
       <c r="BK12" t="inlineStr"/>
       <c r="BL12" t="inlineStr"/>
       <c r="BM12" t="inlineStr"/>
       <c r="BN12" t="inlineStr"/>
       <c r="BO12" t="inlineStr"/>
@@ -3913,122 +4188,139 @@
       <c r="FS12" t="inlineStr"/>
       <c r="FT12" t="inlineStr"/>
       <c r="FU12" t="inlineStr"/>
       <c r="FV12" t="inlineStr"/>
       <c r="FW12" t="inlineStr"/>
       <c r="FX12" t="inlineStr"/>
       <c r="FY12" t="inlineStr"/>
       <c r="FZ12" t="inlineStr"/>
       <c r="GA12" t="inlineStr"/>
       <c r="GB12" t="inlineStr"/>
       <c r="GC12" t="inlineStr"/>
       <c r="GD12" t="inlineStr"/>
       <c r="GE12" t="inlineStr"/>
       <c r="GF12" t="inlineStr"/>
       <c r="GG12" t="inlineStr"/>
       <c r="GH12" t="inlineStr"/>
       <c r="GI12" t="inlineStr"/>
       <c r="GJ12" t="inlineStr"/>
       <c r="GK12" t="inlineStr"/>
       <c r="GL12" t="inlineStr"/>
       <c r="GM12" t="inlineStr"/>
       <c r="GN12" t="inlineStr"/>
       <c r="GO12" t="inlineStr"/>
       <c r="GP12" t="inlineStr"/>
       <c r="GQ12" t="inlineStr"/>
+      <c r="GR12" t="inlineStr"/>
+      <c r="GS12" t="inlineStr"/>
+      <c r="GT12" t="inlineStr"/>
+      <c r="GU12" t="inlineStr"/>
+      <c r="GV12" t="inlineStr"/>
+      <c r="GW12" t="inlineStr"/>
+      <c r="GX12" t="inlineStr"/>
+      <c r="GY12" t="inlineStr"/>
+      <c r="GZ12" t="inlineStr"/>
+      <c r="HA12" t="inlineStr"/>
+      <c r="HB12" t="inlineStr"/>
+      <c r="HC12" t="inlineStr"/>
+      <c r="HD12" t="inlineStr"/>
+      <c r="HE12" t="inlineStr"/>
+      <c r="HF12" t="inlineStr"/>
+      <c r="HG12" t="inlineStr"/>
+      <c r="HH12" t="inlineStr"/>
+      <c r="HI12" t="inlineStr"/>
+      <c r="HJ12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>AGNICO EAGLE DIV. MELIADINE</t>
+          <t>THYSSEN MINING DEV. CORP.</t>
         </is>
       </c>
       <c r="B13" t="n">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C13" t="n">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="D13" t="n">
-        <v>33.3</v>
+        <v>94.09999999999999</v>
       </c>
       <c r="E13" t="n">
-        <v>17.6</v>
+        <v>25.9</v>
       </c>
       <c r="F13" t="n">
-        <v>5</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G13" t="inlineStr"/>
       <c r="H13" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I13" t="inlineStr"/>
       <c r="J13" t="inlineStr"/>
       <c r="K13" t="inlineStr"/>
       <c r="L13" t="inlineStr"/>
       <c r="M13" t="inlineStr"/>
       <c r="N13" t="inlineStr"/>
-      <c r="O13" t="inlineStr"/>
+      <c r="O13" t="n">
+        <v>3</v>
+      </c>
       <c r="P13" t="inlineStr"/>
       <c r="Q13" t="inlineStr"/>
       <c r="R13" t="inlineStr"/>
       <c r="S13" t="inlineStr"/>
       <c r="T13" t="inlineStr"/>
       <c r="U13" t="inlineStr"/>
       <c r="V13" t="inlineStr"/>
       <c r="W13" t="inlineStr"/>
       <c r="X13" t="inlineStr"/>
       <c r="Y13" t="inlineStr"/>
       <c r="Z13" t="inlineStr"/>
       <c r="AA13" t="inlineStr"/>
       <c r="AB13" t="inlineStr"/>
       <c r="AC13" t="inlineStr"/>
       <c r="AD13" t="inlineStr"/>
       <c r="AE13" t="inlineStr"/>
       <c r="AF13" t="inlineStr"/>
       <c r="AG13" t="inlineStr"/>
       <c r="AH13" t="inlineStr"/>
       <c r="AI13" t="inlineStr"/>
       <c r="AJ13" t="inlineStr"/>
       <c r="AK13" t="inlineStr"/>
       <c r="AL13" t="inlineStr"/>
       <c r="AM13" t="inlineStr"/>
       <c r="AN13" t="inlineStr"/>
       <c r="AO13" t="inlineStr"/>
       <c r="AP13" t="inlineStr"/>
       <c r="AQ13" t="inlineStr"/>
       <c r="AR13" t="n">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="AS13" t="n">
         <v>2</v>
       </c>
-      <c r="AT13" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="AT13" t="inlineStr"/>
       <c r="AU13" t="inlineStr"/>
       <c r="AV13" t="inlineStr"/>
       <c r="AW13" t="inlineStr"/>
       <c r="AX13" t="inlineStr"/>
       <c r="AY13" t="inlineStr"/>
       <c r="AZ13" t="inlineStr"/>
       <c r="BA13" t="inlineStr"/>
       <c r="BB13" t="inlineStr"/>
       <c r="BC13" t="inlineStr"/>
       <c r="BD13" t="inlineStr"/>
       <c r="BE13" t="inlineStr"/>
       <c r="BF13" t="inlineStr"/>
       <c r="BG13" t="inlineStr"/>
       <c r="BH13" t="inlineStr"/>
       <c r="BI13" t="inlineStr"/>
       <c r="BJ13" t="inlineStr"/>
       <c r="BK13" t="inlineStr"/>
       <c r="BL13" t="inlineStr"/>
       <c r="BM13" t="inlineStr"/>
       <c r="BN13" t="inlineStr"/>
       <c r="BO13" t="inlineStr"/>
       <c r="BP13" t="inlineStr"/>
       <c r="BQ13" t="inlineStr"/>
       <c r="BR13" t="inlineStr"/>
       <c r="BS13" t="inlineStr"/>
@@ -4138,118 +4430,139 @@
       <c r="FS13" t="inlineStr"/>
       <c r="FT13" t="inlineStr"/>
       <c r="FU13" t="inlineStr"/>
       <c r="FV13" t="inlineStr"/>
       <c r="FW13" t="inlineStr"/>
       <c r="FX13" t="inlineStr"/>
       <c r="FY13" t="inlineStr"/>
       <c r="FZ13" t="inlineStr"/>
       <c r="GA13" t="inlineStr"/>
       <c r="GB13" t="inlineStr"/>
       <c r="GC13" t="inlineStr"/>
       <c r="GD13" t="inlineStr"/>
       <c r="GE13" t="inlineStr"/>
       <c r="GF13" t="inlineStr"/>
       <c r="GG13" t="inlineStr"/>
       <c r="GH13" t="inlineStr"/>
       <c r="GI13" t="inlineStr"/>
       <c r="GJ13" t="inlineStr"/>
       <c r="GK13" t="inlineStr"/>
       <c r="GL13" t="inlineStr"/>
       <c r="GM13" t="inlineStr"/>
       <c r="GN13" t="inlineStr"/>
       <c r="GO13" t="inlineStr"/>
       <c r="GP13" t="inlineStr"/>
       <c r="GQ13" t="inlineStr"/>
+      <c r="GR13" t="inlineStr"/>
+      <c r="GS13" t="inlineStr"/>
+      <c r="GT13" t="inlineStr"/>
+      <c r="GU13" t="inlineStr"/>
+      <c r="GV13" t="inlineStr"/>
+      <c r="GW13" t="inlineStr"/>
+      <c r="GX13" t="inlineStr"/>
+      <c r="GY13" t="inlineStr"/>
+      <c r="GZ13" t="inlineStr"/>
+      <c r="HA13" t="inlineStr"/>
+      <c r="HB13" t="inlineStr"/>
+      <c r="HC13" t="inlineStr"/>
+      <c r="HD13" t="inlineStr"/>
+      <c r="HE13" t="inlineStr"/>
+      <c r="HF13" t="inlineStr"/>
+      <c r="HG13" t="inlineStr"/>
+      <c r="HH13" t="inlineStr"/>
+      <c r="HI13" t="inlineStr"/>
+      <c r="HJ13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>IAMGOLD CORPORATION</t>
+          <t>AGNICO EAGLE DIV. MELIADINE</t>
         </is>
       </c>
       <c r="B14" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C14" t="n">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D14" t="n">
-        <v>93.3</v>
+        <v>43.8</v>
       </c>
       <c r="E14" t="n">
-        <v>13.9</v>
+        <v>27.3</v>
       </c>
       <c r="F14" t="n">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="G14" t="inlineStr"/>
+        <v>7</v>
+      </c>
+      <c r="G14" t="n">
+        <v>8</v>
+      </c>
       <c r="H14" t="n">
         <v>1</v>
       </c>
       <c r="I14" t="inlineStr"/>
       <c r="J14" t="inlineStr"/>
       <c r="K14" t="inlineStr"/>
       <c r="L14" t="inlineStr"/>
       <c r="M14" t="inlineStr"/>
       <c r="N14" t="inlineStr"/>
       <c r="O14" t="inlineStr"/>
       <c r="P14" t="inlineStr"/>
       <c r="Q14" t="inlineStr"/>
       <c r="R14" t="inlineStr"/>
       <c r="S14" t="inlineStr"/>
       <c r="T14" t="inlineStr"/>
       <c r="U14" t="inlineStr"/>
       <c r="V14" t="inlineStr"/>
       <c r="W14" t="inlineStr"/>
       <c r="X14" t="inlineStr"/>
       <c r="Y14" t="inlineStr"/>
       <c r="Z14" t="inlineStr"/>
       <c r="AA14" t="inlineStr"/>
       <c r="AB14" t="inlineStr"/>
       <c r="AC14" t="inlineStr"/>
       <c r="AD14" t="inlineStr"/>
       <c r="AE14" t="inlineStr"/>
       <c r="AF14" t="inlineStr"/>
       <c r="AG14" t="inlineStr"/>
       <c r="AH14" t="inlineStr"/>
       <c r="AI14" t="inlineStr"/>
       <c r="AJ14" t="inlineStr"/>
       <c r="AK14" t="inlineStr"/>
       <c r="AL14" t="inlineStr"/>
       <c r="AM14" t="inlineStr"/>
       <c r="AN14" t="inlineStr"/>
       <c r="AO14" t="inlineStr"/>
       <c r="AP14" t="inlineStr"/>
-      <c r="AQ14" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ14" t="inlineStr"/>
       <c r="AR14" t="inlineStr"/>
       <c r="AS14" t="inlineStr"/>
-      <c r="AT14" t="inlineStr"/>
+      <c r="AT14" t="n">
+        <v>10</v>
+      </c>
       <c r="AU14" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="AV14" t="n">
         <v>2</v>
       </c>
       <c r="AW14" t="inlineStr"/>
       <c r="AX14" t="inlineStr"/>
       <c r="AY14" t="inlineStr"/>
       <c r="AZ14" t="inlineStr"/>
       <c r="BA14" t="inlineStr"/>
       <c r="BB14" t="inlineStr"/>
       <c r="BC14" t="inlineStr"/>
       <c r="BD14" t="inlineStr"/>
       <c r="BE14" t="inlineStr"/>
       <c r="BF14" t="inlineStr"/>
       <c r="BG14" t="inlineStr"/>
       <c r="BH14" t="inlineStr"/>
       <c r="BI14" t="inlineStr"/>
       <c r="BJ14" t="inlineStr"/>
       <c r="BK14" t="inlineStr"/>
       <c r="BL14" t="inlineStr"/>
       <c r="BM14" t="inlineStr"/>
       <c r="BN14" t="inlineStr"/>
       <c r="BO14" t="inlineStr"/>
       <c r="BP14" t="inlineStr"/>
       <c r="BQ14" t="inlineStr"/>
@@ -4361,123 +4674,146 @@
       <c r="FS14" t="inlineStr"/>
       <c r="FT14" t="inlineStr"/>
       <c r="FU14" t="inlineStr"/>
       <c r="FV14" t="inlineStr"/>
       <c r="FW14" t="inlineStr"/>
       <c r="FX14" t="inlineStr"/>
       <c r="FY14" t="inlineStr"/>
       <c r="FZ14" t="inlineStr"/>
       <c r="GA14" t="inlineStr"/>
       <c r="GB14" t="inlineStr"/>
       <c r="GC14" t="inlineStr"/>
       <c r="GD14" t="inlineStr"/>
       <c r="GE14" t="inlineStr"/>
       <c r="GF14" t="inlineStr"/>
       <c r="GG14" t="inlineStr"/>
       <c r="GH14" t="inlineStr"/>
       <c r="GI14" t="inlineStr"/>
       <c r="GJ14" t="inlineStr"/>
       <c r="GK14" t="inlineStr"/>
       <c r="GL14" t="inlineStr"/>
       <c r="GM14" t="inlineStr"/>
       <c r="GN14" t="inlineStr"/>
       <c r="GO14" t="inlineStr"/>
       <c r="GP14" t="inlineStr"/>
       <c r="GQ14" t="inlineStr"/>
+      <c r="GR14" t="inlineStr"/>
+      <c r="GS14" t="inlineStr"/>
+      <c r="GT14" t="inlineStr"/>
+      <c r="GU14" t="inlineStr"/>
+      <c r="GV14" t="inlineStr"/>
+      <c r="GW14" t="inlineStr"/>
+      <c r="GX14" t="inlineStr"/>
+      <c r="GY14" t="inlineStr"/>
+      <c r="GZ14" t="inlineStr"/>
+      <c r="HA14" t="inlineStr"/>
+      <c r="HB14" t="inlineStr"/>
+      <c r="HC14" t="inlineStr"/>
+      <c r="HD14" t="inlineStr"/>
+      <c r="HE14" t="inlineStr"/>
+      <c r="HF14" t="inlineStr"/>
+      <c r="HG14" t="inlineStr"/>
+      <c r="HH14" t="inlineStr"/>
+      <c r="HI14" t="inlineStr"/>
+      <c r="HJ14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>THYSSEN MINING DEV. CORP.</t>
+          <t>VALE NL &amp; LABRADOR LIMITED</t>
         </is>
       </c>
       <c r="B15" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C15" t="n">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="D15" t="n">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="E15" t="n">
-        <v>26.5</v>
-[...4 lines deleted...]
-      <c r="G15" t="inlineStr"/>
+        <v>0</v>
+      </c>
+      <c r="F15" t="inlineStr"/>
+      <c r="G15" t="n">
+        <v>6</v>
+      </c>
       <c r="H15" t="inlineStr"/>
       <c r="I15" t="inlineStr"/>
       <c r="J15" t="inlineStr"/>
       <c r="K15" t="inlineStr"/>
       <c r="L15" t="inlineStr"/>
       <c r="M15" t="inlineStr"/>
-      <c r="N15" t="inlineStr"/>
+      <c r="N15" t="n">
+        <v>4</v>
+      </c>
       <c r="O15" t="inlineStr"/>
       <c r="P15" t="inlineStr"/>
       <c r="Q15" t="inlineStr"/>
       <c r="R15" t="inlineStr"/>
       <c r="S15" t="inlineStr"/>
-      <c r="T15" t="inlineStr"/>
+      <c r="T15" t="n">
+        <v>9</v>
+      </c>
       <c r="U15" t="inlineStr"/>
       <c r="V15" t="inlineStr"/>
       <c r="W15" t="inlineStr"/>
       <c r="X15" t="inlineStr"/>
       <c r="Y15" t="inlineStr"/>
       <c r="Z15" t="inlineStr"/>
       <c r="AA15" t="inlineStr"/>
-      <c r="AB15" t="inlineStr"/>
+      <c r="AB15" t="n">
+        <v>6</v>
+      </c>
       <c r="AC15" t="inlineStr"/>
-      <c r="AD15" t="inlineStr"/>
+      <c r="AD15" t="n">
+        <v>6</v>
+      </c>
       <c r="AE15" t="inlineStr"/>
       <c r="AF15" t="inlineStr"/>
       <c r="AG15" t="inlineStr"/>
       <c r="AH15" t="inlineStr"/>
       <c r="AI15" t="inlineStr"/>
       <c r="AJ15" t="inlineStr"/>
       <c r="AK15" t="inlineStr"/>
       <c r="AL15" t="inlineStr"/>
       <c r="AM15" t="inlineStr"/>
       <c r="AN15" t="inlineStr"/>
       <c r="AO15" t="inlineStr"/>
       <c r="AP15" t="inlineStr"/>
       <c r="AQ15" t="inlineStr"/>
       <c r="AR15" t="inlineStr"/>
       <c r="AS15" t="inlineStr"/>
       <c r="AT15" t="inlineStr"/>
       <c r="AU15" t="inlineStr"/>
       <c r="AV15" t="inlineStr"/>
       <c r="AW15" t="n">
-        <v>2</v>
-[...6 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="AX15" t="inlineStr"/>
+      <c r="AY15" t="inlineStr"/>
       <c r="AZ15" t="inlineStr"/>
       <c r="BA15" t="inlineStr"/>
       <c r="BB15" t="inlineStr"/>
       <c r="BC15" t="inlineStr"/>
       <c r="BD15" t="inlineStr"/>
       <c r="BE15" t="inlineStr"/>
       <c r="BF15" t="inlineStr"/>
       <c r="BG15" t="inlineStr"/>
       <c r="BH15" t="inlineStr"/>
       <c r="BI15" t="inlineStr"/>
       <c r="BJ15" t="inlineStr"/>
       <c r="BK15" t="inlineStr"/>
       <c r="BL15" t="inlineStr"/>
       <c r="BM15" t="inlineStr"/>
       <c r="BN15" t="inlineStr"/>
       <c r="BO15" t="inlineStr"/>
       <c r="BP15" t="inlineStr"/>
       <c r="BQ15" t="inlineStr"/>
       <c r="BR15" t="inlineStr"/>
       <c r="BS15" t="inlineStr"/>
       <c r="BT15" t="inlineStr"/>
       <c r="BU15" t="inlineStr"/>
       <c r="BV15" t="inlineStr"/>
       <c r="BW15" t="inlineStr"/>
       <c r="BX15" t="inlineStr"/>
@@ -4582,128 +4918,147 @@
       <c r="FS15" t="inlineStr"/>
       <c r="FT15" t="inlineStr"/>
       <c r="FU15" t="inlineStr"/>
       <c r="FV15" t="inlineStr"/>
       <c r="FW15" t="inlineStr"/>
       <c r="FX15" t="inlineStr"/>
       <c r="FY15" t="inlineStr"/>
       <c r="FZ15" t="inlineStr"/>
       <c r="GA15" t="inlineStr"/>
       <c r="GB15" t="inlineStr"/>
       <c r="GC15" t="inlineStr"/>
       <c r="GD15" t="inlineStr"/>
       <c r="GE15" t="inlineStr"/>
       <c r="GF15" t="inlineStr"/>
       <c r="GG15" t="inlineStr"/>
       <c r="GH15" t="inlineStr"/>
       <c r="GI15" t="inlineStr"/>
       <c r="GJ15" t="inlineStr"/>
       <c r="GK15" t="inlineStr"/>
       <c r="GL15" t="inlineStr"/>
       <c r="GM15" t="inlineStr"/>
       <c r="GN15" t="inlineStr"/>
       <c r="GO15" t="inlineStr"/>
       <c r="GP15" t="inlineStr"/>
       <c r="GQ15" t="inlineStr"/>
+      <c r="GR15" t="inlineStr"/>
+      <c r="GS15" t="inlineStr"/>
+      <c r="GT15" t="inlineStr"/>
+      <c r="GU15" t="inlineStr"/>
+      <c r="GV15" t="inlineStr"/>
+      <c r="GW15" t="inlineStr"/>
+      <c r="GX15" t="inlineStr"/>
+      <c r="GY15" t="inlineStr"/>
+      <c r="GZ15" t="inlineStr"/>
+      <c r="HA15" t="inlineStr"/>
+      <c r="HB15" t="inlineStr"/>
+      <c r="HC15" t="inlineStr"/>
+      <c r="HD15" t="inlineStr"/>
+      <c r="HE15" t="inlineStr"/>
+      <c r="HF15" t="inlineStr"/>
+      <c r="HG15" t="inlineStr"/>
+      <c r="HH15" t="inlineStr"/>
+      <c r="HI15" t="inlineStr"/>
+      <c r="HJ15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>PROJECT NIKOLAS COMPANY INC</t>
+          <t>DOME MINE LTD</t>
         </is>
       </c>
       <c r="B16" t="n">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C16" t="n">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D16" t="n">
-        <v>92.3</v>
+        <v>93.3</v>
       </c>
       <c r="E16" t="n">
-        <v>21.1</v>
+        <v>23.1</v>
       </c>
       <c r="F16" t="n">
-        <v>12</v>
-[...4 lines deleted...]
-      <c r="H16" t="inlineStr"/>
+        <v>14</v>
+      </c>
+      <c r="G16" t="inlineStr"/>
+      <c r="H16" t="n">
+        <v>1</v>
+      </c>
       <c r="I16" t="inlineStr"/>
       <c r="J16" t="inlineStr"/>
       <c r="K16" t="inlineStr"/>
       <c r="L16" t="inlineStr"/>
       <c r="M16" t="inlineStr"/>
       <c r="N16" t="inlineStr"/>
       <c r="O16" t="inlineStr"/>
       <c r="P16" t="inlineStr"/>
       <c r="Q16" t="inlineStr"/>
       <c r="R16" t="inlineStr"/>
       <c r="S16" t="inlineStr"/>
       <c r="T16" t="inlineStr"/>
       <c r="U16" t="inlineStr"/>
       <c r="V16" t="inlineStr"/>
       <c r="W16" t="inlineStr"/>
       <c r="X16" t="inlineStr"/>
       <c r="Y16" t="inlineStr"/>
       <c r="Z16" t="inlineStr"/>
       <c r="AA16" t="inlineStr"/>
       <c r="AB16" t="inlineStr"/>
       <c r="AC16" t="inlineStr"/>
       <c r="AD16" t="inlineStr"/>
       <c r="AE16" t="inlineStr"/>
       <c r="AF16" t="inlineStr"/>
       <c r="AG16" t="inlineStr"/>
       <c r="AH16" t="inlineStr"/>
       <c r="AI16" t="inlineStr"/>
       <c r="AJ16" t="inlineStr"/>
       <c r="AK16" t="inlineStr"/>
       <c r="AL16" t="inlineStr"/>
       <c r="AM16" t="inlineStr"/>
       <c r="AN16" t="inlineStr"/>
       <c r="AO16" t="inlineStr"/>
       <c r="AP16" t="inlineStr"/>
       <c r="AQ16" t="inlineStr"/>
       <c r="AR16" t="inlineStr"/>
       <c r="AS16" t="inlineStr"/>
       <c r="AT16" t="inlineStr"/>
       <c r="AU16" t="inlineStr"/>
       <c r="AV16" t="inlineStr"/>
       <c r="AW16" t="inlineStr"/>
-      <c r="AX16" t="inlineStr"/>
-      <c r="AY16" t="inlineStr"/>
+      <c r="AX16" t="n">
+        <v>2</v>
+      </c>
+      <c r="AY16" t="n">
+        <v>2</v>
+      </c>
       <c r="AZ16" t="n">
-        <v>2</v>
-[...6 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="BA16" t="inlineStr"/>
+      <c r="BB16" t="inlineStr"/>
       <c r="BC16" t="inlineStr"/>
       <c r="BD16" t="inlineStr"/>
       <c r="BE16" t="inlineStr"/>
       <c r="BF16" t="inlineStr"/>
       <c r="BG16" t="inlineStr"/>
       <c r="BH16" t="inlineStr"/>
       <c r="BI16" t="inlineStr"/>
       <c r="BJ16" t="inlineStr"/>
       <c r="BK16" t="inlineStr"/>
       <c r="BL16" t="inlineStr"/>
       <c r="BM16" t="inlineStr"/>
       <c r="BN16" t="inlineStr"/>
       <c r="BO16" t="inlineStr"/>
       <c r="BP16" t="inlineStr"/>
       <c r="BQ16" t="inlineStr"/>
       <c r="BR16" t="inlineStr"/>
       <c r="BS16" t="inlineStr"/>
       <c r="BT16" t="inlineStr"/>
       <c r="BU16" t="inlineStr"/>
       <c r="BV16" t="inlineStr"/>
       <c r="BW16" t="inlineStr"/>
       <c r="BX16" t="inlineStr"/>
       <c r="BY16" t="inlineStr"/>
       <c r="BZ16" t="inlineStr"/>
       <c r="CA16" t="inlineStr"/>
@@ -4805,129 +5160,150 @@
       <c r="FS16" t="inlineStr"/>
       <c r="FT16" t="inlineStr"/>
       <c r="FU16" t="inlineStr"/>
       <c r="FV16" t="inlineStr"/>
       <c r="FW16" t="inlineStr"/>
       <c r="FX16" t="inlineStr"/>
       <c r="FY16" t="inlineStr"/>
       <c r="FZ16" t="inlineStr"/>
       <c r="GA16" t="inlineStr"/>
       <c r="GB16" t="inlineStr"/>
       <c r="GC16" t="inlineStr"/>
       <c r="GD16" t="inlineStr"/>
       <c r="GE16" t="inlineStr"/>
       <c r="GF16" t="inlineStr"/>
       <c r="GG16" t="inlineStr"/>
       <c r="GH16" t="inlineStr"/>
       <c r="GI16" t="inlineStr"/>
       <c r="GJ16" t="inlineStr"/>
       <c r="GK16" t="inlineStr"/>
       <c r="GL16" t="inlineStr"/>
       <c r="GM16" t="inlineStr"/>
       <c r="GN16" t="inlineStr"/>
       <c r="GO16" t="inlineStr"/>
       <c r="GP16" t="inlineStr"/>
       <c r="GQ16" t="inlineStr"/>
+      <c r="GR16" t="inlineStr"/>
+      <c r="GS16" t="inlineStr"/>
+      <c r="GT16" t="inlineStr"/>
+      <c r="GU16" t="inlineStr"/>
+      <c r="GV16" t="inlineStr"/>
+      <c r="GW16" t="inlineStr"/>
+      <c r="GX16" t="inlineStr"/>
+      <c r="GY16" t="inlineStr"/>
+      <c r="GZ16" t="inlineStr"/>
+      <c r="HA16" t="inlineStr"/>
+      <c r="HB16" t="inlineStr"/>
+      <c r="HC16" t="inlineStr"/>
+      <c r="HD16" t="inlineStr"/>
+      <c r="HE16" t="inlineStr"/>
+      <c r="HF16" t="inlineStr"/>
+      <c r="HG16" t="inlineStr"/>
+      <c r="HH16" t="inlineStr"/>
+      <c r="HI16" t="inlineStr"/>
+      <c r="HJ16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>DOME MINE LTD</t>
+          <t>IAMGOLD CORPORATION</t>
         </is>
       </c>
       <c r="B17" t="n">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C17" t="n">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D17" t="n">
-        <v>100</v>
+        <v>93.3</v>
       </c>
       <c r="E17" t="n">
-        <v>24.4</v>
+        <v>13.9</v>
       </c>
       <c r="F17" t="n">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="G17" t="inlineStr"/>
-      <c r="H17" t="inlineStr"/>
+      <c r="H17" t="n">
+        <v>1</v>
+      </c>
       <c r="I17" t="inlineStr"/>
       <c r="J17" t="inlineStr"/>
       <c r="K17" t="inlineStr"/>
       <c r="L17" t="inlineStr"/>
       <c r="M17" t="inlineStr"/>
       <c r="N17" t="inlineStr"/>
       <c r="O17" t="inlineStr"/>
       <c r="P17" t="inlineStr"/>
       <c r="Q17" t="inlineStr"/>
       <c r="R17" t="inlineStr"/>
       <c r="S17" t="inlineStr"/>
       <c r="T17" t="inlineStr"/>
       <c r="U17" t="inlineStr"/>
       <c r="V17" t="inlineStr"/>
       <c r="W17" t="inlineStr"/>
       <c r="X17" t="inlineStr"/>
       <c r="Y17" t="inlineStr"/>
       <c r="Z17" t="inlineStr"/>
       <c r="AA17" t="inlineStr"/>
       <c r="AB17" t="inlineStr"/>
       <c r="AC17" t="inlineStr"/>
       <c r="AD17" t="inlineStr"/>
       <c r="AE17" t="inlineStr"/>
       <c r="AF17" t="inlineStr"/>
       <c r="AG17" t="inlineStr"/>
       <c r="AH17" t="inlineStr"/>
       <c r="AI17" t="inlineStr"/>
       <c r="AJ17" t="inlineStr"/>
       <c r="AK17" t="inlineStr"/>
       <c r="AL17" t="inlineStr"/>
       <c r="AM17" t="inlineStr"/>
       <c r="AN17" t="inlineStr"/>
       <c r="AO17" t="inlineStr"/>
       <c r="AP17" t="inlineStr"/>
       <c r="AQ17" t="inlineStr"/>
       <c r="AR17" t="inlineStr"/>
       <c r="AS17" t="inlineStr"/>
       <c r="AT17" t="inlineStr"/>
       <c r="AU17" t="inlineStr"/>
       <c r="AV17" t="inlineStr"/>
-      <c r="AW17" t="inlineStr"/>
+      <c r="AW17" t="n">
+        <v>2</v>
+      </c>
       <c r="AX17" t="inlineStr"/>
       <c r="AY17" t="inlineStr"/>
       <c r="AZ17" t="inlineStr"/>
-      <c r="BA17" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="BC17" t="n">
+      <c r="BA17" t="n">
+        <v>4</v>
+      </c>
+      <c r="BB17" t="n">
         <v>2</v>
       </c>
-      <c r="BD17" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="BC17" t="inlineStr"/>
+      <c r="BD17" t="inlineStr"/>
+      <c r="BE17" t="inlineStr"/>
       <c r="BF17" t="inlineStr"/>
       <c r="BG17" t="inlineStr"/>
       <c r="BH17" t="inlineStr"/>
       <c r="BI17" t="inlineStr"/>
       <c r="BJ17" t="inlineStr"/>
       <c r="BK17" t="inlineStr"/>
       <c r="BL17" t="inlineStr"/>
       <c r="BM17" t="inlineStr"/>
       <c r="BN17" t="inlineStr"/>
       <c r="BO17" t="inlineStr"/>
       <c r="BP17" t="inlineStr"/>
       <c r="BQ17" t="inlineStr"/>
       <c r="BR17" t="inlineStr"/>
       <c r="BS17" t="inlineStr"/>
       <c r="BT17" t="inlineStr"/>
       <c r="BU17" t="inlineStr"/>
       <c r="BV17" t="inlineStr"/>
       <c r="BW17" t="inlineStr"/>
       <c r="BX17" t="inlineStr"/>
       <c r="BY17" t="inlineStr"/>
       <c r="BZ17" t="inlineStr"/>
       <c r="CA17" t="inlineStr"/>
       <c r="CB17" t="inlineStr"/>
       <c r="CC17" t="inlineStr"/>
       <c r="CD17" t="inlineStr"/>
@@ -5026,133 +5402,152 @@
       <c r="FS17" t="inlineStr"/>
       <c r="FT17" t="inlineStr"/>
       <c r="FU17" t="inlineStr"/>
       <c r="FV17" t="inlineStr"/>
       <c r="FW17" t="inlineStr"/>
       <c r="FX17" t="inlineStr"/>
       <c r="FY17" t="inlineStr"/>
       <c r="FZ17" t="inlineStr"/>
       <c r="GA17" t="inlineStr"/>
       <c r="GB17" t="inlineStr"/>
       <c r="GC17" t="inlineStr"/>
       <c r="GD17" t="inlineStr"/>
       <c r="GE17" t="inlineStr"/>
       <c r="GF17" t="inlineStr"/>
       <c r="GG17" t="inlineStr"/>
       <c r="GH17" t="inlineStr"/>
       <c r="GI17" t="inlineStr"/>
       <c r="GJ17" t="inlineStr"/>
       <c r="GK17" t="inlineStr"/>
       <c r="GL17" t="inlineStr"/>
       <c r="GM17" t="inlineStr"/>
       <c r="GN17" t="inlineStr"/>
       <c r="GO17" t="inlineStr"/>
       <c r="GP17" t="inlineStr"/>
       <c r="GQ17" t="inlineStr"/>
+      <c r="GR17" t="inlineStr"/>
+      <c r="GS17" t="inlineStr"/>
+      <c r="GT17" t="inlineStr"/>
+      <c r="GU17" t="inlineStr"/>
+      <c r="GV17" t="inlineStr"/>
+      <c r="GW17" t="inlineStr"/>
+      <c r="GX17" t="inlineStr"/>
+      <c r="GY17" t="inlineStr"/>
+      <c r="GZ17" t="inlineStr"/>
+      <c r="HA17" t="inlineStr"/>
+      <c r="HB17" t="inlineStr"/>
+      <c r="HC17" t="inlineStr"/>
+      <c r="HD17" t="inlineStr"/>
+      <c r="HE17" t="inlineStr"/>
+      <c r="HF17" t="inlineStr"/>
+      <c r="HG17" t="inlineStr"/>
+      <c r="HH17" t="inlineStr"/>
+      <c r="HI17" t="inlineStr"/>
+      <c r="HJ17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>BARRICK - HEMLO</t>
+          <t>Vale Garson</t>
         </is>
       </c>
       <c r="B18" t="n">
+        <v>12</v>
+      </c>
+      <c r="C18" t="n">
         <v>11</v>
       </c>
-      <c r="C18" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D18" t="n">
-        <v>90.90000000000001</v>
+        <v>91.7</v>
       </c>
       <c r="E18" t="n">
-        <v>109.7</v>
+        <v>27.7</v>
       </c>
       <c r="F18" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G18" t="inlineStr"/>
       <c r="H18" t="inlineStr"/>
       <c r="I18" t="inlineStr"/>
       <c r="J18" t="inlineStr"/>
-      <c r="K18" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K18" t="inlineStr"/>
       <c r="L18" t="inlineStr"/>
       <c r="M18" t="inlineStr"/>
       <c r="N18" t="inlineStr"/>
       <c r="O18" t="inlineStr"/>
       <c r="P18" t="inlineStr"/>
       <c r="Q18" t="inlineStr"/>
-      <c r="R18" t="inlineStr"/>
+      <c r="R18" t="n">
+        <v>1</v>
+      </c>
       <c r="S18" t="inlineStr"/>
       <c r="T18" t="inlineStr"/>
       <c r="U18" t="inlineStr"/>
       <c r="V18" t="inlineStr"/>
       <c r="W18" t="inlineStr"/>
       <c r="X18" t="inlineStr"/>
       <c r="Y18" t="inlineStr"/>
       <c r="Z18" t="inlineStr"/>
       <c r="AA18" t="inlineStr"/>
       <c r="AB18" t="inlineStr"/>
       <c r="AC18" t="inlineStr"/>
       <c r="AD18" t="inlineStr"/>
       <c r="AE18" t="inlineStr"/>
       <c r="AF18" t="inlineStr"/>
       <c r="AG18" t="inlineStr"/>
       <c r="AH18" t="inlineStr"/>
       <c r="AI18" t="inlineStr"/>
       <c r="AJ18" t="inlineStr"/>
       <c r="AK18" t="inlineStr"/>
       <c r="AL18" t="inlineStr"/>
       <c r="AM18" t="inlineStr"/>
       <c r="AN18" t="inlineStr"/>
       <c r="AO18" t="inlineStr"/>
-      <c r="AP18" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="AP18" t="inlineStr"/>
       <c r="AQ18" t="inlineStr"/>
       <c r="AR18" t="inlineStr"/>
       <c r="AS18" t="inlineStr"/>
       <c r="AT18" t="inlineStr"/>
       <c r="AU18" t="inlineStr"/>
       <c r="AV18" t="inlineStr"/>
       <c r="AW18" t="inlineStr"/>
       <c r="AX18" t="inlineStr"/>
       <c r="AY18" t="inlineStr"/>
       <c r="AZ18" t="inlineStr"/>
       <c r="BA18" t="inlineStr"/>
       <c r="BB18" t="inlineStr"/>
-      <c r="BC18" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="BF18" t="n">
+      <c r="BC18" t="n">
+        <v>3</v>
+      </c>
+      <c r="BD18" t="n">
         <v>2</v>
       </c>
-      <c r="BG18" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="BE18" t="n">
+        <v>1</v>
+      </c>
+      <c r="BF18" t="inlineStr"/>
+      <c r="BG18" t="inlineStr"/>
       <c r="BH18" t="inlineStr"/>
       <c r="BI18" t="inlineStr"/>
       <c r="BJ18" t="inlineStr"/>
       <c r="BK18" t="inlineStr"/>
       <c r="BL18" t="inlineStr"/>
       <c r="BM18" t="inlineStr"/>
       <c r="BN18" t="inlineStr"/>
       <c r="BO18" t="inlineStr"/>
       <c r="BP18" t="inlineStr"/>
       <c r="BQ18" t="inlineStr"/>
       <c r="BR18" t="inlineStr"/>
       <c r="BS18" t="inlineStr"/>
       <c r="BT18" t="inlineStr"/>
       <c r="BU18" t="inlineStr"/>
       <c r="BV18" t="inlineStr"/>
       <c r="BW18" t="inlineStr"/>
       <c r="BX18" t="inlineStr"/>
       <c r="BY18" t="inlineStr"/>
       <c r="BZ18" t="inlineStr"/>
       <c r="CA18" t="inlineStr"/>
       <c r="CB18" t="inlineStr"/>
       <c r="CC18" t="inlineStr"/>
       <c r="CD18" t="inlineStr"/>
       <c r="CE18" t="inlineStr"/>
       <c r="CF18" t="inlineStr"/>
@@ -5249,139 +5644,156 @@
       <c r="FS18" t="inlineStr"/>
       <c r="FT18" t="inlineStr"/>
       <c r="FU18" t="inlineStr"/>
       <c r="FV18" t="inlineStr"/>
       <c r="FW18" t="inlineStr"/>
       <c r="FX18" t="inlineStr"/>
       <c r="FY18" t="inlineStr"/>
       <c r="FZ18" t="inlineStr"/>
       <c r="GA18" t="inlineStr"/>
       <c r="GB18" t="inlineStr"/>
       <c r="GC18" t="inlineStr"/>
       <c r="GD18" t="inlineStr"/>
       <c r="GE18" t="inlineStr"/>
       <c r="GF18" t="inlineStr"/>
       <c r="GG18" t="inlineStr"/>
       <c r="GH18" t="inlineStr"/>
       <c r="GI18" t="inlineStr"/>
       <c r="GJ18" t="inlineStr"/>
       <c r="GK18" t="inlineStr"/>
       <c r="GL18" t="inlineStr"/>
       <c r="GM18" t="inlineStr"/>
       <c r="GN18" t="inlineStr"/>
       <c r="GO18" t="inlineStr"/>
       <c r="GP18" t="inlineStr"/>
       <c r="GQ18" t="inlineStr"/>
+      <c r="GR18" t="inlineStr"/>
+      <c r="GS18" t="inlineStr"/>
+      <c r="GT18" t="inlineStr"/>
+      <c r="GU18" t="inlineStr"/>
+      <c r="GV18" t="inlineStr"/>
+      <c r="GW18" t="inlineStr"/>
+      <c r="GX18" t="inlineStr"/>
+      <c r="GY18" t="inlineStr"/>
+      <c r="GZ18" t="inlineStr"/>
+      <c r="HA18" t="inlineStr"/>
+      <c r="HB18" t="inlineStr"/>
+      <c r="HC18" t="inlineStr"/>
+      <c r="HD18" t="inlineStr"/>
+      <c r="HE18" t="inlineStr"/>
+      <c r="HF18" t="inlineStr"/>
+      <c r="HG18" t="inlineStr"/>
+      <c r="HH18" t="inlineStr"/>
+      <c r="HI18" t="inlineStr"/>
+      <c r="HJ18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>KOMATSU JOY GLOBAL (CANADA) LTD</t>
+          <t>BARRICK - HEMLO</t>
         </is>
       </c>
       <c r="B19" t="n">
+        <v>12</v>
+      </c>
+      <c r="C19" t="n">
         <v>11</v>
       </c>
-      <c r="C19" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D19" t="n">
-        <v>45.5</v>
+        <v>91.7</v>
       </c>
       <c r="E19" t="n">
-        <v>76</v>
+        <v>106.3</v>
       </c>
       <c r="F19" t="n">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="G19" t="inlineStr"/>
       <c r="H19" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I19" t="inlineStr"/>
       <c r="J19" t="inlineStr"/>
       <c r="K19" t="inlineStr"/>
       <c r="L19" t="inlineStr"/>
       <c r="M19" t="inlineStr"/>
       <c r="N19" t="inlineStr"/>
       <c r="O19" t="inlineStr"/>
       <c r="P19" t="inlineStr"/>
       <c r="Q19" t="inlineStr"/>
       <c r="R19" t="inlineStr"/>
       <c r="S19" t="inlineStr"/>
       <c r="T19" t="inlineStr"/>
       <c r="U19" t="inlineStr"/>
       <c r="V19" t="inlineStr"/>
       <c r="W19" t="inlineStr"/>
       <c r="X19" t="inlineStr"/>
       <c r="Y19" t="inlineStr"/>
       <c r="Z19" t="inlineStr"/>
       <c r="AA19" t="inlineStr"/>
       <c r="AB19" t="inlineStr"/>
       <c r="AC19" t="inlineStr"/>
       <c r="AD19" t="inlineStr"/>
       <c r="AE19" t="inlineStr"/>
       <c r="AF19" t="inlineStr"/>
       <c r="AG19" t="inlineStr"/>
       <c r="AH19" t="inlineStr"/>
       <c r="AI19" t="inlineStr"/>
       <c r="AJ19" t="inlineStr"/>
       <c r="AK19" t="inlineStr"/>
       <c r="AL19" t="inlineStr"/>
       <c r="AM19" t="inlineStr"/>
       <c r="AN19" t="inlineStr"/>
       <c r="AO19" t="inlineStr"/>
       <c r="AP19" t="inlineStr"/>
       <c r="AQ19" t="inlineStr"/>
       <c r="AR19" t="inlineStr"/>
       <c r="AS19" t="inlineStr"/>
       <c r="AT19" t="inlineStr"/>
       <c r="AU19" t="inlineStr"/>
       <c r="AV19" t="inlineStr"/>
       <c r="AW19" t="inlineStr"/>
       <c r="AX19" t="inlineStr"/>
       <c r="AY19" t="inlineStr"/>
       <c r="AZ19" t="inlineStr"/>
       <c r="BA19" t="inlineStr"/>
       <c r="BB19" t="inlineStr"/>
       <c r="BC19" t="inlineStr"/>
       <c r="BD19" t="inlineStr"/>
       <c r="BE19" t="inlineStr"/>
-      <c r="BF19" t="inlineStr"/>
-      <c r="BG19" t="inlineStr"/>
+      <c r="BF19" t="n">
+        <v>2</v>
+      </c>
+      <c r="BG19" t="n">
+        <v>2</v>
+      </c>
       <c r="BH19" t="n">
         <v>2</v>
       </c>
-      <c r="BI19" t="n">
-[...7 lines deleted...]
-      </c>
+      <c r="BI19" t="inlineStr"/>
+      <c r="BJ19" t="inlineStr"/>
+      <c r="BK19" t="inlineStr"/>
       <c r="BL19" t="inlineStr"/>
       <c r="BM19" t="inlineStr"/>
       <c r="BN19" t="inlineStr"/>
       <c r="BO19" t="inlineStr"/>
       <c r="BP19" t="inlineStr"/>
       <c r="BQ19" t="inlineStr"/>
       <c r="BR19" t="inlineStr"/>
       <c r="BS19" t="inlineStr"/>
       <c r="BT19" t="inlineStr"/>
       <c r="BU19" t="inlineStr"/>
       <c r="BV19" t="inlineStr"/>
       <c r="BW19" t="inlineStr"/>
       <c r="BX19" t="inlineStr"/>
       <c r="BY19" t="inlineStr"/>
       <c r="BZ19" t="inlineStr"/>
       <c r="CA19" t="inlineStr"/>
       <c r="CB19" t="inlineStr"/>
       <c r="CC19" t="inlineStr"/>
       <c r="CD19" t="inlineStr"/>
       <c r="CE19" t="inlineStr"/>
       <c r="CF19" t="inlineStr"/>
       <c r="CG19" t="inlineStr"/>
       <c r="CH19" t="inlineStr"/>
       <c r="CI19" t="inlineStr"/>
       <c r="CJ19" t="inlineStr"/>
@@ -5474,75 +5886,94 @@
       <c r="FS19" t="inlineStr"/>
       <c r="FT19" t="inlineStr"/>
       <c r="FU19" t="inlineStr"/>
       <c r="FV19" t="inlineStr"/>
       <c r="FW19" t="inlineStr"/>
       <c r="FX19" t="inlineStr"/>
       <c r="FY19" t="inlineStr"/>
       <c r="FZ19" t="inlineStr"/>
       <c r="GA19" t="inlineStr"/>
       <c r="GB19" t="inlineStr"/>
       <c r="GC19" t="inlineStr"/>
       <c r="GD19" t="inlineStr"/>
       <c r="GE19" t="inlineStr"/>
       <c r="GF19" t="inlineStr"/>
       <c r="GG19" t="inlineStr"/>
       <c r="GH19" t="inlineStr"/>
       <c r="GI19" t="inlineStr"/>
       <c r="GJ19" t="inlineStr"/>
       <c r="GK19" t="inlineStr"/>
       <c r="GL19" t="inlineStr"/>
       <c r="GM19" t="inlineStr"/>
       <c r="GN19" t="inlineStr"/>
       <c r="GO19" t="inlineStr"/>
       <c r="GP19" t="inlineStr"/>
       <c r="GQ19" t="inlineStr"/>
+      <c r="GR19" t="inlineStr"/>
+      <c r="GS19" t="inlineStr"/>
+      <c r="GT19" t="inlineStr"/>
+      <c r="GU19" t="inlineStr"/>
+      <c r="GV19" t="inlineStr"/>
+      <c r="GW19" t="inlineStr"/>
+      <c r="GX19" t="inlineStr"/>
+      <c r="GY19" t="inlineStr"/>
+      <c r="GZ19" t="inlineStr"/>
+      <c r="HA19" t="inlineStr"/>
+      <c r="HB19" t="inlineStr"/>
+      <c r="HC19" t="inlineStr"/>
+      <c r="HD19" t="inlineStr"/>
+      <c r="HE19" t="inlineStr"/>
+      <c r="HF19" t="inlineStr"/>
+      <c r="HG19" t="inlineStr"/>
+      <c r="HH19" t="inlineStr"/>
+      <c r="HI19" t="inlineStr"/>
+      <c r="HJ19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>MCEWEN (10393444 CANADA INC)</t>
+          <t>KOMATSU JOY GLOBAL (CANADA) LTD</t>
         </is>
       </c>
       <c r="B20" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C20" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D20" t="n">
-        <v>90</v>
+        <v>66.7</v>
       </c>
       <c r="E20" t="n">
-        <v>16.2</v>
+        <v>50.5</v>
       </c>
       <c r="F20" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G20" t="inlineStr"/>
       <c r="H20" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I20" t="inlineStr"/>
       <c r="J20" t="inlineStr"/>
       <c r="K20" t="inlineStr"/>
       <c r="L20" t="inlineStr"/>
       <c r="M20" t="inlineStr"/>
       <c r="N20" t="inlineStr"/>
       <c r="O20" t="inlineStr"/>
       <c r="P20" t="inlineStr"/>
       <c r="Q20" t="inlineStr"/>
       <c r="R20" t="inlineStr"/>
       <c r="S20" t="inlineStr"/>
       <c r="T20" t="inlineStr"/>
       <c r="U20" t="inlineStr"/>
       <c r="V20" t="inlineStr"/>
       <c r="W20" t="inlineStr"/>
       <c r="X20" t="inlineStr"/>
       <c r="Y20" t="inlineStr"/>
       <c r="Z20" t="inlineStr"/>
       <c r="AA20" t="inlineStr"/>
       <c r="AB20" t="inlineStr"/>
       <c r="AC20" t="inlineStr"/>
       <c r="AD20" t="inlineStr"/>
       <c r="AE20" t="inlineStr"/>
       <c r="AF20" t="inlineStr"/>
@@ -5552,62 +5983,62 @@
       <c r="AJ20" t="inlineStr"/>
       <c r="AK20" t="inlineStr"/>
       <c r="AL20" t="inlineStr"/>
       <c r="AM20" t="inlineStr"/>
       <c r="AN20" t="inlineStr"/>
       <c r="AO20" t="inlineStr"/>
       <c r="AP20" t="inlineStr"/>
       <c r="AQ20" t="inlineStr"/>
       <c r="AR20" t="inlineStr"/>
       <c r="AS20" t="inlineStr"/>
       <c r="AT20" t="inlineStr"/>
       <c r="AU20" t="inlineStr"/>
       <c r="AV20" t="inlineStr"/>
       <c r="AW20" t="inlineStr"/>
       <c r="AX20" t="inlineStr"/>
       <c r="AY20" t="inlineStr"/>
       <c r="AZ20" t="inlineStr"/>
       <c r="BA20" t="inlineStr"/>
       <c r="BB20" t="inlineStr"/>
       <c r="BC20" t="inlineStr"/>
       <c r="BD20" t="inlineStr"/>
       <c r="BE20" t="inlineStr"/>
       <c r="BF20" t="inlineStr"/>
       <c r="BG20" t="inlineStr"/>
       <c r="BH20" t="inlineStr"/>
-      <c r="BI20" t="inlineStr"/>
-[...10 lines deleted...]
-      </c>
+      <c r="BI20" t="n">
+        <v>5</v>
+      </c>
+      <c r="BJ20" t="n">
+        <v>1</v>
+      </c>
+      <c r="BK20" t="n">
+        <v>1</v>
+      </c>
+      <c r="BL20" t="inlineStr"/>
+      <c r="BM20" t="inlineStr"/>
+      <c r="BN20" t="inlineStr"/>
       <c r="BO20" t="inlineStr"/>
       <c r="BP20" t="inlineStr"/>
       <c r="BQ20" t="inlineStr"/>
       <c r="BR20" t="inlineStr"/>
       <c r="BS20" t="inlineStr"/>
       <c r="BT20" t="inlineStr"/>
       <c r="BU20" t="inlineStr"/>
       <c r="BV20" t="inlineStr"/>
       <c r="BW20" t="inlineStr"/>
       <c r="BX20" t="inlineStr"/>
       <c r="BY20" t="inlineStr"/>
       <c r="BZ20" t="inlineStr"/>
       <c r="CA20" t="inlineStr"/>
       <c r="CB20" t="inlineStr"/>
       <c r="CC20" t="inlineStr"/>
       <c r="CD20" t="inlineStr"/>
       <c r="CE20" t="inlineStr"/>
       <c r="CF20" t="inlineStr"/>
       <c r="CG20" t="inlineStr"/>
       <c r="CH20" t="inlineStr"/>
       <c r="CI20" t="inlineStr"/>
       <c r="CJ20" t="inlineStr"/>
       <c r="CK20" t="inlineStr"/>
       <c r="CL20" t="inlineStr"/>
       <c r="CM20" t="inlineStr"/>
@@ -5697,74 +6128,95 @@
       <c r="FS20" t="inlineStr"/>
       <c r="FT20" t="inlineStr"/>
       <c r="FU20" t="inlineStr"/>
       <c r="FV20" t="inlineStr"/>
       <c r="FW20" t="inlineStr"/>
       <c r="FX20" t="inlineStr"/>
       <c r="FY20" t="inlineStr"/>
       <c r="FZ20" t="inlineStr"/>
       <c r="GA20" t="inlineStr"/>
       <c r="GB20" t="inlineStr"/>
       <c r="GC20" t="inlineStr"/>
       <c r="GD20" t="inlineStr"/>
       <c r="GE20" t="inlineStr"/>
       <c r="GF20" t="inlineStr"/>
       <c r="GG20" t="inlineStr"/>
       <c r="GH20" t="inlineStr"/>
       <c r="GI20" t="inlineStr"/>
       <c r="GJ20" t="inlineStr"/>
       <c r="GK20" t="inlineStr"/>
       <c r="GL20" t="inlineStr"/>
       <c r="GM20" t="inlineStr"/>
       <c r="GN20" t="inlineStr"/>
       <c r="GO20" t="inlineStr"/>
       <c r="GP20" t="inlineStr"/>
       <c r="GQ20" t="inlineStr"/>
+      <c r="GR20" t="inlineStr"/>
+      <c r="GS20" t="inlineStr"/>
+      <c r="GT20" t="inlineStr"/>
+      <c r="GU20" t="inlineStr"/>
+      <c r="GV20" t="inlineStr"/>
+      <c r="GW20" t="inlineStr"/>
+      <c r="GX20" t="inlineStr"/>
+      <c r="GY20" t="inlineStr"/>
+      <c r="GZ20" t="inlineStr"/>
+      <c r="HA20" t="inlineStr"/>
+      <c r="HB20" t="inlineStr"/>
+      <c r="HC20" t="inlineStr"/>
+      <c r="HD20" t="inlineStr"/>
+      <c r="HE20" t="inlineStr"/>
+      <c r="HF20" t="inlineStr"/>
+      <c r="HG20" t="inlineStr"/>
+      <c r="HH20" t="inlineStr"/>
+      <c r="HI20" t="inlineStr"/>
+      <c r="HJ20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Vale Garson</t>
+          <t>MCEWEN (10393444 CANADA INC)</t>
         </is>
       </c>
       <c r="B21" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C21" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D21" t="n">
-        <v>100</v>
+        <v>81.8</v>
       </c>
       <c r="E21" t="n">
-        <v>28.1</v>
+        <v>16.2</v>
       </c>
       <c r="F21" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="G21" t="inlineStr"/>
-      <c r="H21" t="inlineStr"/>
+      <c r="H21" t="n">
+        <v>1</v>
+      </c>
       <c r="I21" t="inlineStr"/>
       <c r="J21" t="inlineStr"/>
       <c r="K21" t="inlineStr"/>
       <c r="L21" t="inlineStr"/>
       <c r="M21" t="inlineStr"/>
       <c r="N21" t="inlineStr"/>
       <c r="O21" t="inlineStr"/>
       <c r="P21" t="inlineStr"/>
       <c r="Q21" t="inlineStr"/>
       <c r="R21" t="inlineStr"/>
       <c r="S21" t="inlineStr"/>
       <c r="T21" t="inlineStr"/>
       <c r="U21" t="inlineStr"/>
       <c r="V21" t="inlineStr"/>
       <c r="W21" t="inlineStr"/>
       <c r="X21" t="inlineStr"/>
       <c r="Y21" t="inlineStr"/>
       <c r="Z21" t="inlineStr"/>
       <c r="AA21" t="inlineStr"/>
       <c r="AB21" t="inlineStr"/>
       <c r="AC21" t="inlineStr"/>
       <c r="AD21" t="inlineStr"/>
       <c r="AE21" t="inlineStr"/>
       <c r="AF21" t="inlineStr"/>
       <c r="AG21" t="inlineStr"/>
@@ -5776,62 +6228,64 @@
       <c r="AM21" t="inlineStr"/>
       <c r="AN21" t="inlineStr"/>
       <c r="AO21" t="inlineStr"/>
       <c r="AP21" t="inlineStr"/>
       <c r="AQ21" t="inlineStr"/>
       <c r="AR21" t="inlineStr"/>
       <c r="AS21" t="inlineStr"/>
       <c r="AT21" t="inlineStr"/>
       <c r="AU21" t="inlineStr"/>
       <c r="AV21" t="inlineStr"/>
       <c r="AW21" t="inlineStr"/>
       <c r="AX21" t="inlineStr"/>
       <c r="AY21" t="inlineStr"/>
       <c r="AZ21" t="inlineStr"/>
       <c r="BA21" t="inlineStr"/>
       <c r="BB21" t="inlineStr"/>
       <c r="BC21" t="inlineStr"/>
       <c r="BD21" t="inlineStr"/>
       <c r="BE21" t="inlineStr"/>
       <c r="BF21" t="inlineStr"/>
       <c r="BG21" t="inlineStr"/>
       <c r="BH21" t="inlineStr"/>
       <c r="BI21" t="inlineStr"/>
       <c r="BJ21" t="inlineStr"/>
       <c r="BK21" t="inlineStr"/>
-      <c r="BL21" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="BN21" t="inlineStr"/>
+      <c r="BL21" t="n">
+        <v>1</v>
+      </c>
+      <c r="BM21" t="n">
+        <v>4</v>
+      </c>
+      <c r="BN21" t="n">
+        <v>1</v>
+      </c>
       <c r="BO21" t="n">
-        <v>3</v>
-[...6 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="BP21" t="inlineStr"/>
+      <c r="BQ21" t="inlineStr"/>
       <c r="BR21" t="inlineStr"/>
       <c r="BS21" t="inlineStr"/>
       <c r="BT21" t="inlineStr"/>
       <c r="BU21" t="inlineStr"/>
       <c r="BV21" t="inlineStr"/>
       <c r="BW21" t="inlineStr"/>
       <c r="BX21" t="inlineStr"/>
       <c r="BY21" t="inlineStr"/>
       <c r="BZ21" t="inlineStr"/>
       <c r="CA21" t="inlineStr"/>
       <c r="CB21" t="inlineStr"/>
       <c r="CC21" t="inlineStr"/>
       <c r="CD21" t="inlineStr"/>
       <c r="CE21" t="inlineStr"/>
       <c r="CF21" t="inlineStr"/>
       <c r="CG21" t="inlineStr"/>
       <c r="CH21" t="inlineStr"/>
       <c r="CI21" t="inlineStr"/>
       <c r="CJ21" t="inlineStr"/>
       <c r="CK21" t="inlineStr"/>
       <c r="CL21" t="inlineStr"/>
       <c r="CM21" t="inlineStr"/>
       <c r="CN21" t="inlineStr"/>
       <c r="CO21" t="inlineStr"/>
       <c r="CP21" t="inlineStr"/>
@@ -5918,76 +6372,97 @@
       <c r="FS21" t="inlineStr"/>
       <c r="FT21" t="inlineStr"/>
       <c r="FU21" t="inlineStr"/>
       <c r="FV21" t="inlineStr"/>
       <c r="FW21" t="inlineStr"/>
       <c r="FX21" t="inlineStr"/>
       <c r="FY21" t="inlineStr"/>
       <c r="FZ21" t="inlineStr"/>
       <c r="GA21" t="inlineStr"/>
       <c r="GB21" t="inlineStr"/>
       <c r="GC21" t="inlineStr"/>
       <c r="GD21" t="inlineStr"/>
       <c r="GE21" t="inlineStr"/>
       <c r="GF21" t="inlineStr"/>
       <c r="GG21" t="inlineStr"/>
       <c r="GH21" t="inlineStr"/>
       <c r="GI21" t="inlineStr"/>
       <c r="GJ21" t="inlineStr"/>
       <c r="GK21" t="inlineStr"/>
       <c r="GL21" t="inlineStr"/>
       <c r="GM21" t="inlineStr"/>
       <c r="GN21" t="inlineStr"/>
       <c r="GO21" t="inlineStr"/>
       <c r="GP21" t="inlineStr"/>
       <c r="GQ21" t="inlineStr"/>
+      <c r="GR21" t="inlineStr"/>
+      <c r="GS21" t="inlineStr"/>
+      <c r="GT21" t="inlineStr"/>
+      <c r="GU21" t="inlineStr"/>
+      <c r="GV21" t="inlineStr"/>
+      <c r="GW21" t="inlineStr"/>
+      <c r="GX21" t="inlineStr"/>
+      <c r="GY21" t="inlineStr"/>
+      <c r="GZ21" t="inlineStr"/>
+      <c r="HA21" t="inlineStr"/>
+      <c r="HB21" t="inlineStr"/>
+      <c r="HC21" t="inlineStr"/>
+      <c r="HD21" t="inlineStr"/>
+      <c r="HE21" t="inlineStr"/>
+      <c r="HF21" t="inlineStr"/>
+      <c r="HG21" t="inlineStr"/>
+      <c r="HH21" t="inlineStr"/>
+      <c r="HI21" t="inlineStr"/>
+      <c r="HJ21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>EVOLUTION MINING-RED LAKE OPS</t>
+          <t>AGNICO EAGLE KLG</t>
         </is>
       </c>
       <c r="B22" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C22" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D22" t="n">
-        <v>70</v>
+        <v>72.7</v>
       </c>
       <c r="E22" t="n">
-        <v>33.9</v>
+        <v>67.59999999999999</v>
       </c>
       <c r="F22" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="G22" t="n">
         <v>2</v>
       </c>
-      <c r="H22" t="inlineStr"/>
+      <c r="H22" t="n">
+        <v>1</v>
+      </c>
       <c r="I22" t="inlineStr"/>
       <c r="J22" t="inlineStr"/>
       <c r="K22" t="inlineStr"/>
       <c r="L22" t="inlineStr"/>
       <c r="M22" t="inlineStr"/>
       <c r="N22" t="inlineStr"/>
       <c r="O22" t="inlineStr"/>
       <c r="P22" t="inlineStr"/>
       <c r="Q22" t="inlineStr"/>
       <c r="R22" t="inlineStr"/>
       <c r="S22" t="inlineStr"/>
       <c r="T22" t="inlineStr"/>
       <c r="U22" t="inlineStr"/>
       <c r="V22" t="inlineStr"/>
       <c r="W22" t="inlineStr"/>
       <c r="X22" t="inlineStr"/>
       <c r="Y22" t="inlineStr"/>
       <c r="Z22" t="inlineStr"/>
       <c r="AA22" t="inlineStr"/>
       <c r="AB22" t="inlineStr"/>
       <c r="AC22" t="inlineStr"/>
       <c r="AD22" t="inlineStr"/>
       <c r="AE22" t="inlineStr"/>
       <c r="AF22" t="inlineStr"/>
       <c r="AG22" t="inlineStr"/>
@@ -5995,71 +6470,69 @@
       <c r="AI22" t="inlineStr"/>
       <c r="AJ22" t="inlineStr"/>
       <c r="AK22" t="inlineStr"/>
       <c r="AL22" t="inlineStr"/>
       <c r="AM22" t="inlineStr"/>
       <c r="AN22" t="inlineStr"/>
       <c r="AO22" t="inlineStr"/>
       <c r="AP22" t="inlineStr"/>
       <c r="AQ22" t="inlineStr"/>
       <c r="AR22" t="inlineStr"/>
       <c r="AS22" t="inlineStr"/>
       <c r="AT22" t="inlineStr"/>
       <c r="AU22" t="inlineStr"/>
       <c r="AV22" t="inlineStr"/>
       <c r="AW22" t="inlineStr"/>
       <c r="AX22" t="inlineStr"/>
       <c r="AY22" t="inlineStr"/>
       <c r="AZ22" t="inlineStr"/>
       <c r="BA22" t="inlineStr"/>
       <c r="BB22" t="inlineStr"/>
       <c r="BC22" t="inlineStr"/>
       <c r="BD22" t="inlineStr"/>
       <c r="BE22" t="inlineStr"/>
       <c r="BF22" t="inlineStr"/>
       <c r="BG22" t="inlineStr"/>
-      <c r="BH22" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="BH22" t="inlineStr"/>
       <c r="BI22" t="inlineStr"/>
       <c r="BJ22" t="inlineStr"/>
       <c r="BK22" t="inlineStr"/>
       <c r="BL22" t="inlineStr"/>
       <c r="BM22" t="inlineStr"/>
       <c r="BN22" t="inlineStr"/>
       <c r="BO22" t="inlineStr"/>
-      <c r="BP22" t="inlineStr"/>
-      <c r="BQ22" t="inlineStr"/>
+      <c r="BP22" t="n">
+        <v>1</v>
+      </c>
+      <c r="BQ22" t="n">
+        <v>1</v>
+      </c>
       <c r="BR22" t="n">
         <v>1</v>
       </c>
-      <c r="BS22" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="BS22" t="inlineStr"/>
+      <c r="BT22" t="inlineStr"/>
       <c r="BU22" t="inlineStr"/>
       <c r="BV22" t="inlineStr"/>
       <c r="BW22" t="inlineStr"/>
       <c r="BX22" t="inlineStr"/>
       <c r="BY22" t="inlineStr"/>
       <c r="BZ22" t="inlineStr"/>
       <c r="CA22" t="inlineStr"/>
       <c r="CB22" t="inlineStr"/>
       <c r="CC22" t="inlineStr"/>
       <c r="CD22" t="inlineStr"/>
       <c r="CE22" t="inlineStr"/>
       <c r="CF22" t="inlineStr"/>
       <c r="CG22" t="inlineStr"/>
       <c r="CH22" t="inlineStr"/>
       <c r="CI22" t="inlineStr"/>
       <c r="CJ22" t="inlineStr"/>
       <c r="CK22" t="inlineStr"/>
       <c r="CL22" t="inlineStr"/>
       <c r="CM22" t="inlineStr"/>
       <c r="CN22" t="inlineStr"/>
       <c r="CO22" t="inlineStr"/>
       <c r="CP22" t="inlineStr"/>
       <c r="CQ22" t="inlineStr"/>
       <c r="CR22" t="inlineStr"/>
       <c r="CS22" t="inlineStr"/>
@@ -6143,81 +6616,100 @@
       <c r="FS22" t="inlineStr"/>
       <c r="FT22" t="inlineStr"/>
       <c r="FU22" t="inlineStr"/>
       <c r="FV22" t="inlineStr"/>
       <c r="FW22" t="inlineStr"/>
       <c r="FX22" t="inlineStr"/>
       <c r="FY22" t="inlineStr"/>
       <c r="FZ22" t="inlineStr"/>
       <c r="GA22" t="inlineStr"/>
       <c r="GB22" t="inlineStr"/>
       <c r="GC22" t="inlineStr"/>
       <c r="GD22" t="inlineStr"/>
       <c r="GE22" t="inlineStr"/>
       <c r="GF22" t="inlineStr"/>
       <c r="GG22" t="inlineStr"/>
       <c r="GH22" t="inlineStr"/>
       <c r="GI22" t="inlineStr"/>
       <c r="GJ22" t="inlineStr"/>
       <c r="GK22" t="inlineStr"/>
       <c r="GL22" t="inlineStr"/>
       <c r="GM22" t="inlineStr"/>
       <c r="GN22" t="inlineStr"/>
       <c r="GO22" t="inlineStr"/>
       <c r="GP22" t="inlineStr"/>
       <c r="GQ22" t="inlineStr"/>
+      <c r="GR22" t="inlineStr"/>
+      <c r="GS22" t="inlineStr"/>
+      <c r="GT22" t="inlineStr"/>
+      <c r="GU22" t="inlineStr"/>
+      <c r="GV22" t="inlineStr"/>
+      <c r="GW22" t="inlineStr"/>
+      <c r="GX22" t="inlineStr"/>
+      <c r="GY22" t="inlineStr"/>
+      <c r="GZ22" t="inlineStr"/>
+      <c r="HA22" t="inlineStr"/>
+      <c r="HB22" t="inlineStr"/>
+      <c r="HC22" t="inlineStr"/>
+      <c r="HD22" t="inlineStr"/>
+      <c r="HE22" t="inlineStr"/>
+      <c r="HF22" t="inlineStr"/>
+      <c r="HG22" t="inlineStr"/>
+      <c r="HH22" t="inlineStr"/>
+      <c r="HI22" t="inlineStr"/>
+      <c r="HJ22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>AGNICO EAGLE KLG</t>
+          <t>WESDOME EAGLE RIVER MINE</t>
         </is>
       </c>
       <c r="B23" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C23" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="D23" t="n">
-        <v>70</v>
+        <v>81.8</v>
       </c>
       <c r="E23" t="n">
-        <v>65.7</v>
+        <v>36.8</v>
       </c>
       <c r="F23" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="G23" t="n">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="H23" t="inlineStr"/>
+        <v>1</v>
+      </c>
+      <c r="H23" t="n">
+        <v>1</v>
+      </c>
       <c r="I23" t="inlineStr"/>
       <c r="J23" t="inlineStr"/>
-      <c r="K23" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K23" t="inlineStr"/>
       <c r="L23" t="inlineStr"/>
       <c r="M23" t="inlineStr"/>
       <c r="N23" t="inlineStr"/>
       <c r="O23" t="inlineStr"/>
       <c r="P23" t="inlineStr"/>
       <c r="Q23" t="inlineStr"/>
       <c r="R23" t="inlineStr"/>
       <c r="S23" t="inlineStr"/>
       <c r="T23" t="inlineStr"/>
       <c r="U23" t="inlineStr"/>
       <c r="V23" t="inlineStr"/>
       <c r="W23" t="inlineStr"/>
       <c r="X23" t="inlineStr"/>
       <c r="Y23" t="inlineStr"/>
       <c r="Z23" t="inlineStr"/>
       <c r="AA23" t="inlineStr"/>
       <c r="AB23" t="inlineStr"/>
       <c r="AC23" t="inlineStr"/>
       <c r="AD23" t="inlineStr"/>
       <c r="AE23" t="inlineStr"/>
       <c r="AF23" t="inlineStr"/>
       <c r="AG23" t="inlineStr"/>
       <c r="AH23" t="inlineStr"/>
       <c r="AI23" t="inlineStr"/>
       <c r="AJ23" t="inlineStr"/>
@@ -6233,61 +6725,61 @@
       <c r="AT23" t="inlineStr"/>
       <c r="AU23" t="inlineStr"/>
       <c r="AV23" t="inlineStr"/>
       <c r="AW23" t="inlineStr"/>
       <c r="AX23" t="inlineStr"/>
       <c r="AY23" t="inlineStr"/>
       <c r="AZ23" t="inlineStr"/>
       <c r="BA23" t="inlineStr"/>
       <c r="BB23" t="inlineStr"/>
       <c r="BC23" t="inlineStr"/>
       <c r="BD23" t="inlineStr"/>
       <c r="BE23" t="inlineStr"/>
       <c r="BF23" t="inlineStr"/>
       <c r="BG23" t="inlineStr"/>
       <c r="BH23" t="inlineStr"/>
       <c r="BI23" t="inlineStr"/>
       <c r="BJ23" t="inlineStr"/>
       <c r="BK23" t="inlineStr"/>
       <c r="BL23" t="inlineStr"/>
       <c r="BM23" t="inlineStr"/>
       <c r="BN23" t="inlineStr"/>
       <c r="BO23" t="inlineStr"/>
       <c r="BP23" t="inlineStr"/>
       <c r="BQ23" t="inlineStr"/>
       <c r="BR23" t="inlineStr"/>
-      <c r="BS23" t="inlineStr"/>
-      <c r="BT23" t="inlineStr"/>
+      <c r="BS23" t="n">
+        <v>4</v>
+      </c>
+      <c r="BT23" t="n">
+        <v>1</v>
+      </c>
       <c r="BU23" t="n">
         <v>1</v>
       </c>
-      <c r="BV23" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="BV23" t="inlineStr"/>
+      <c r="BW23" t="inlineStr"/>
       <c r="BX23" t="inlineStr"/>
       <c r="BY23" t="inlineStr"/>
       <c r="BZ23" t="inlineStr"/>
       <c r="CA23" t="inlineStr"/>
       <c r="CB23" t="inlineStr"/>
       <c r="CC23" t="inlineStr"/>
       <c r="CD23" t="inlineStr"/>
       <c r="CE23" t="inlineStr"/>
       <c r="CF23" t="inlineStr"/>
       <c r="CG23" t="inlineStr"/>
       <c r="CH23" t="inlineStr"/>
       <c r="CI23" t="inlineStr"/>
       <c r="CJ23" t="inlineStr"/>
       <c r="CK23" t="inlineStr"/>
       <c r="CL23" t="inlineStr"/>
       <c r="CM23" t="inlineStr"/>
       <c r="CN23" t="inlineStr"/>
       <c r="CO23" t="inlineStr"/>
       <c r="CP23" t="inlineStr"/>
       <c r="CQ23" t="inlineStr"/>
       <c r="CR23" t="inlineStr"/>
       <c r="CS23" t="inlineStr"/>
       <c r="CT23" t="inlineStr"/>
       <c r="CU23" t="inlineStr"/>
       <c r="CV23" t="inlineStr"/>
@@ -6368,74 +6860,95 @@
       <c r="FS23" t="inlineStr"/>
       <c r="FT23" t="inlineStr"/>
       <c r="FU23" t="inlineStr"/>
       <c r="FV23" t="inlineStr"/>
       <c r="FW23" t="inlineStr"/>
       <c r="FX23" t="inlineStr"/>
       <c r="FY23" t="inlineStr"/>
       <c r="FZ23" t="inlineStr"/>
       <c r="GA23" t="inlineStr"/>
       <c r="GB23" t="inlineStr"/>
       <c r="GC23" t="inlineStr"/>
       <c r="GD23" t="inlineStr"/>
       <c r="GE23" t="inlineStr"/>
       <c r="GF23" t="inlineStr"/>
       <c r="GG23" t="inlineStr"/>
       <c r="GH23" t="inlineStr"/>
       <c r="GI23" t="inlineStr"/>
       <c r="GJ23" t="inlineStr"/>
       <c r="GK23" t="inlineStr"/>
       <c r="GL23" t="inlineStr"/>
       <c r="GM23" t="inlineStr"/>
       <c r="GN23" t="inlineStr"/>
       <c r="GO23" t="inlineStr"/>
       <c r="GP23" t="inlineStr"/>
       <c r="GQ23" t="inlineStr"/>
+      <c r="GR23" t="inlineStr"/>
+      <c r="GS23" t="inlineStr"/>
+      <c r="GT23" t="inlineStr"/>
+      <c r="GU23" t="inlineStr"/>
+      <c r="GV23" t="inlineStr"/>
+      <c r="GW23" t="inlineStr"/>
+      <c r="GX23" t="inlineStr"/>
+      <c r="GY23" t="inlineStr"/>
+      <c r="GZ23" t="inlineStr"/>
+      <c r="HA23" t="inlineStr"/>
+      <c r="HB23" t="inlineStr"/>
+      <c r="HC23" t="inlineStr"/>
+      <c r="HD23" t="inlineStr"/>
+      <c r="HE23" t="inlineStr"/>
+      <c r="HF23" t="inlineStr"/>
+      <c r="HG23" t="inlineStr"/>
+      <c r="HH23" t="inlineStr"/>
+      <c r="HI23" t="inlineStr"/>
+      <c r="HJ23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>AMALGAMATED MINING SERVICES</t>
+          <t>VALE THOMPSON</t>
         </is>
       </c>
       <c r="B24" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C24" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D24" t="n">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="E24" t="n">
-        <v>36.8</v>
+        <v>23.6</v>
       </c>
       <c r="F24" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G24" t="inlineStr"/>
-      <c r="H24" t="inlineStr"/>
+      <c r="H24" t="n">
+        <v>2</v>
+      </c>
       <c r="I24" t="inlineStr"/>
       <c r="J24" t="inlineStr"/>
       <c r="K24" t="inlineStr"/>
       <c r="L24" t="inlineStr"/>
       <c r="M24" t="inlineStr"/>
       <c r="N24" t="inlineStr"/>
       <c r="O24" t="inlineStr"/>
       <c r="P24" t="inlineStr"/>
       <c r="Q24" t="inlineStr"/>
       <c r="R24" t="inlineStr"/>
       <c r="S24" t="inlineStr"/>
       <c r="T24" t="inlineStr"/>
       <c r="U24" t="inlineStr"/>
       <c r="V24" t="inlineStr"/>
       <c r="W24" t="inlineStr"/>
       <c r="X24" t="inlineStr"/>
       <c r="Y24" t="inlineStr"/>
       <c r="Z24" t="inlineStr"/>
       <c r="AA24" t="inlineStr"/>
       <c r="AB24" t="inlineStr"/>
       <c r="AC24" t="inlineStr"/>
       <c r="AD24" t="inlineStr"/>
       <c r="AE24" t="inlineStr"/>
       <c r="AF24" t="inlineStr"/>
       <c r="AG24" t="inlineStr"/>
@@ -6457,61 +6970,61 @@
       <c r="AW24" t="inlineStr"/>
       <c r="AX24" t="inlineStr"/>
       <c r="AY24" t="inlineStr"/>
       <c r="AZ24" t="inlineStr"/>
       <c r="BA24" t="inlineStr"/>
       <c r="BB24" t="inlineStr"/>
       <c r="BC24" t="inlineStr"/>
       <c r="BD24" t="inlineStr"/>
       <c r="BE24" t="inlineStr"/>
       <c r="BF24" t="inlineStr"/>
       <c r="BG24" t="inlineStr"/>
       <c r="BH24" t="inlineStr"/>
       <c r="BI24" t="inlineStr"/>
       <c r="BJ24" t="inlineStr"/>
       <c r="BK24" t="inlineStr"/>
       <c r="BL24" t="inlineStr"/>
       <c r="BM24" t="inlineStr"/>
       <c r="BN24" t="inlineStr"/>
       <c r="BO24" t="inlineStr"/>
       <c r="BP24" t="inlineStr"/>
       <c r="BQ24" t="inlineStr"/>
       <c r="BR24" t="inlineStr"/>
       <c r="BS24" t="inlineStr"/>
       <c r="BT24" t="inlineStr"/>
       <c r="BU24" t="inlineStr"/>
-      <c r="BV24" t="inlineStr"/>
-      <c r="BW24" t="inlineStr"/>
+      <c r="BV24" t="n">
+        <v>4</v>
+      </c>
+      <c r="BW24" t="n">
+        <v>2</v>
+      </c>
       <c r="BX24" t="n">
-        <v>2</v>
-[...6 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="BY24" t="inlineStr"/>
+      <c r="BZ24" t="inlineStr"/>
       <c r="CA24" t="inlineStr"/>
       <c r="CB24" t="inlineStr"/>
       <c r="CC24" t="inlineStr"/>
       <c r="CD24" t="inlineStr"/>
       <c r="CE24" t="inlineStr"/>
       <c r="CF24" t="inlineStr"/>
       <c r="CG24" t="inlineStr"/>
       <c r="CH24" t="inlineStr"/>
       <c r="CI24" t="inlineStr"/>
       <c r="CJ24" t="inlineStr"/>
       <c r="CK24" t="inlineStr"/>
       <c r="CL24" t="inlineStr"/>
       <c r="CM24" t="inlineStr"/>
       <c r="CN24" t="inlineStr"/>
       <c r="CO24" t="inlineStr"/>
       <c r="CP24" t="inlineStr"/>
       <c r="CQ24" t="inlineStr"/>
       <c r="CR24" t="inlineStr"/>
       <c r="CS24" t="inlineStr"/>
       <c r="CT24" t="inlineStr"/>
       <c r="CU24" t="inlineStr"/>
       <c r="CV24" t="inlineStr"/>
       <c r="CW24" t="inlineStr"/>
       <c r="CX24" t="inlineStr"/>
       <c r="CY24" t="inlineStr"/>
@@ -6589,73 +7102,94 @@
       <c r="FS24" t="inlineStr"/>
       <c r="FT24" t="inlineStr"/>
       <c r="FU24" t="inlineStr"/>
       <c r="FV24" t="inlineStr"/>
       <c r="FW24" t="inlineStr"/>
       <c r="FX24" t="inlineStr"/>
       <c r="FY24" t="inlineStr"/>
       <c r="FZ24" t="inlineStr"/>
       <c r="GA24" t="inlineStr"/>
       <c r="GB24" t="inlineStr"/>
       <c r="GC24" t="inlineStr"/>
       <c r="GD24" t="inlineStr"/>
       <c r="GE24" t="inlineStr"/>
       <c r="GF24" t="inlineStr"/>
       <c r="GG24" t="inlineStr"/>
       <c r="GH24" t="inlineStr"/>
       <c r="GI24" t="inlineStr"/>
       <c r="GJ24" t="inlineStr"/>
       <c r="GK24" t="inlineStr"/>
       <c r="GL24" t="inlineStr"/>
       <c r="GM24" t="inlineStr"/>
       <c r="GN24" t="inlineStr"/>
       <c r="GO24" t="inlineStr"/>
       <c r="GP24" t="inlineStr"/>
       <c r="GQ24" t="inlineStr"/>
+      <c r="GR24" t="inlineStr"/>
+      <c r="GS24" t="inlineStr"/>
+      <c r="GT24" t="inlineStr"/>
+      <c r="GU24" t="inlineStr"/>
+      <c r="GV24" t="inlineStr"/>
+      <c r="GW24" t="inlineStr"/>
+      <c r="GX24" t="inlineStr"/>
+      <c r="GY24" t="inlineStr"/>
+      <c r="GZ24" t="inlineStr"/>
+      <c r="HA24" t="inlineStr"/>
+      <c r="HB24" t="inlineStr"/>
+      <c r="HC24" t="inlineStr"/>
+      <c r="HD24" t="inlineStr"/>
+      <c r="HE24" t="inlineStr"/>
+      <c r="HF24" t="inlineStr"/>
+      <c r="HG24" t="inlineStr"/>
+      <c r="HH24" t="inlineStr"/>
+      <c r="HI24" t="inlineStr"/>
+      <c r="HJ24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>CEMENTATION CANADA INC.</t>
+          <t>EVOLUTION MINING-RED LAKE OPS</t>
         </is>
       </c>
       <c r="B25" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C25" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D25" t="n">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="E25" t="n">
-        <v>13.8</v>
+        <v>36.5</v>
       </c>
       <c r="F25" t="n">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="G25" t="inlineStr"/>
+        <v>8</v>
+      </c>
+      <c r="G25" t="n">
+        <v>2</v>
+      </c>
       <c r="H25" t="inlineStr"/>
       <c r="I25" t="inlineStr"/>
       <c r="J25" t="inlineStr"/>
       <c r="K25" t="inlineStr"/>
       <c r="L25" t="inlineStr"/>
       <c r="M25" t="inlineStr"/>
       <c r="N25" t="inlineStr"/>
       <c r="O25" t="inlineStr"/>
       <c r="P25" t="inlineStr"/>
       <c r="Q25" t="inlineStr"/>
       <c r="R25" t="inlineStr"/>
       <c r="S25" t="inlineStr"/>
       <c r="T25" t="inlineStr"/>
       <c r="U25" t="inlineStr"/>
       <c r="V25" t="inlineStr"/>
       <c r="W25" t="inlineStr"/>
       <c r="X25" t="inlineStr"/>
       <c r="Y25" t="inlineStr"/>
       <c r="Z25" t="inlineStr"/>
       <c r="AA25" t="inlineStr"/>
       <c r="AB25" t="inlineStr"/>
       <c r="AC25" t="inlineStr"/>
       <c r="AD25" t="inlineStr"/>
       <c r="AE25" t="inlineStr"/>
       <c r="AF25" t="inlineStr"/>
@@ -6681,61 +7215,61 @@
       <c r="AZ25" t="inlineStr"/>
       <c r="BA25" t="inlineStr"/>
       <c r="BB25" t="inlineStr"/>
       <c r="BC25" t="inlineStr"/>
       <c r="BD25" t="inlineStr"/>
       <c r="BE25" t="inlineStr"/>
       <c r="BF25" t="inlineStr"/>
       <c r="BG25" t="inlineStr"/>
       <c r="BH25" t="inlineStr"/>
       <c r="BI25" t="inlineStr"/>
       <c r="BJ25" t="inlineStr"/>
       <c r="BK25" t="inlineStr"/>
       <c r="BL25" t="inlineStr"/>
       <c r="BM25" t="inlineStr"/>
       <c r="BN25" t="inlineStr"/>
       <c r="BO25" t="inlineStr"/>
       <c r="BP25" t="inlineStr"/>
       <c r="BQ25" t="inlineStr"/>
       <c r="BR25" t="inlineStr"/>
       <c r="BS25" t="inlineStr"/>
       <c r="BT25" t="inlineStr"/>
       <c r="BU25" t="inlineStr"/>
       <c r="BV25" t="inlineStr"/>
       <c r="BW25" t="inlineStr"/>
       <c r="BX25" t="inlineStr"/>
-      <c r="BY25" t="inlineStr"/>
-      <c r="BZ25" t="inlineStr"/>
+      <c r="BY25" t="n">
+        <v>1</v>
+      </c>
+      <c r="BZ25" t="n">
+        <v>1</v>
+      </c>
       <c r="CA25" t="n">
         <v>1</v>
       </c>
-      <c r="CB25" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="CB25" t="inlineStr"/>
+      <c r="CC25" t="inlineStr"/>
       <c r="CD25" t="inlineStr"/>
       <c r="CE25" t="inlineStr"/>
       <c r="CF25" t="inlineStr"/>
       <c r="CG25" t="inlineStr"/>
       <c r="CH25" t="inlineStr"/>
       <c r="CI25" t="inlineStr"/>
       <c r="CJ25" t="inlineStr"/>
       <c r="CK25" t="inlineStr"/>
       <c r="CL25" t="inlineStr"/>
       <c r="CM25" t="inlineStr"/>
       <c r="CN25" t="inlineStr"/>
       <c r="CO25" t="inlineStr"/>
       <c r="CP25" t="inlineStr"/>
       <c r="CQ25" t="inlineStr"/>
       <c r="CR25" t="inlineStr"/>
       <c r="CS25" t="inlineStr"/>
       <c r="CT25" t="inlineStr"/>
       <c r="CU25" t="inlineStr"/>
       <c r="CV25" t="inlineStr"/>
       <c r="CW25" t="inlineStr"/>
       <c r="CX25" t="inlineStr"/>
       <c r="CY25" t="inlineStr"/>
       <c r="CZ25" t="inlineStr"/>
       <c r="DA25" t="inlineStr"/>
       <c r="DB25" t="inlineStr"/>
@@ -6810,96 +7344,119 @@
       <c r="FS25" t="inlineStr"/>
       <c r="FT25" t="inlineStr"/>
       <c r="FU25" t="inlineStr"/>
       <c r="FV25" t="inlineStr"/>
       <c r="FW25" t="inlineStr"/>
       <c r="FX25" t="inlineStr"/>
       <c r="FY25" t="inlineStr"/>
       <c r="FZ25" t="inlineStr"/>
       <c r="GA25" t="inlineStr"/>
       <c r="GB25" t="inlineStr"/>
       <c r="GC25" t="inlineStr"/>
       <c r="GD25" t="inlineStr"/>
       <c r="GE25" t="inlineStr"/>
       <c r="GF25" t="inlineStr"/>
       <c r="GG25" t="inlineStr"/>
       <c r="GH25" t="inlineStr"/>
       <c r="GI25" t="inlineStr"/>
       <c r="GJ25" t="inlineStr"/>
       <c r="GK25" t="inlineStr"/>
       <c r="GL25" t="inlineStr"/>
       <c r="GM25" t="inlineStr"/>
       <c r="GN25" t="inlineStr"/>
       <c r="GO25" t="inlineStr"/>
       <c r="GP25" t="inlineStr"/>
       <c r="GQ25" t="inlineStr"/>
+      <c r="GR25" t="inlineStr"/>
+      <c r="GS25" t="inlineStr"/>
+      <c r="GT25" t="inlineStr"/>
+      <c r="GU25" t="inlineStr"/>
+      <c r="GV25" t="inlineStr"/>
+      <c r="GW25" t="inlineStr"/>
+      <c r="GX25" t="inlineStr"/>
+      <c r="GY25" t="inlineStr"/>
+      <c r="GZ25" t="inlineStr"/>
+      <c r="HA25" t="inlineStr"/>
+      <c r="HB25" t="inlineStr"/>
+      <c r="HC25" t="inlineStr"/>
+      <c r="HD25" t="inlineStr"/>
+      <c r="HE25" t="inlineStr"/>
+      <c r="HF25" t="inlineStr"/>
+      <c r="HG25" t="inlineStr"/>
+      <c r="HH25" t="inlineStr"/>
+      <c r="HI25" t="inlineStr"/>
+      <c r="HJ25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>J.S. REDPATH LMITED</t>
+          <t>TECHNICA GROUP INC.</t>
         </is>
       </c>
       <c r="B26" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C26" t="n">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="D26" t="n">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="E26" t="n">
-        <v>23.8</v>
+        <v>22.3</v>
       </c>
       <c r="F26" t="n">
-        <v>9</v>
-[...2 lines deleted...]
-      <c r="H26" t="inlineStr"/>
+        <v>6</v>
+      </c>
+      <c r="G26" t="n">
+        <v>1</v>
+      </c>
+      <c r="H26" t="n">
+        <v>2</v>
+      </c>
       <c r="I26" t="inlineStr"/>
       <c r="J26" t="inlineStr"/>
       <c r="K26" t="inlineStr"/>
       <c r="L26" t="inlineStr"/>
       <c r="M26" t="inlineStr"/>
-      <c r="N26" t="inlineStr"/>
+      <c r="N26" t="n">
+        <v>1</v>
+      </c>
       <c r="O26" t="inlineStr"/>
       <c r="P26" t="inlineStr"/>
       <c r="Q26" t="inlineStr"/>
       <c r="R26" t="inlineStr"/>
       <c r="S26" t="inlineStr"/>
       <c r="T26" t="inlineStr"/>
       <c r="U26" t="inlineStr"/>
       <c r="V26" t="inlineStr"/>
       <c r="W26" t="inlineStr"/>
       <c r="X26" t="inlineStr"/>
       <c r="Y26" t="inlineStr"/>
       <c r="Z26" t="inlineStr"/>
       <c r="AA26" t="inlineStr"/>
-      <c r="AB26" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="AB26" t="inlineStr"/>
       <c r="AC26" t="inlineStr"/>
       <c r="AD26" t="inlineStr"/>
       <c r="AE26" t="inlineStr"/>
       <c r="AF26" t="inlineStr"/>
       <c r="AG26" t="inlineStr"/>
       <c r="AH26" t="inlineStr"/>
       <c r="AI26" t="inlineStr"/>
       <c r="AJ26" t="inlineStr"/>
       <c r="AK26" t="inlineStr"/>
       <c r="AL26" t="inlineStr"/>
       <c r="AM26" t="inlineStr"/>
       <c r="AN26" t="inlineStr"/>
       <c r="AO26" t="inlineStr"/>
       <c r="AP26" t="inlineStr"/>
       <c r="AQ26" t="inlineStr"/>
       <c r="AR26" t="inlineStr"/>
       <c r="AS26" t="inlineStr"/>
       <c r="AT26" t="inlineStr"/>
       <c r="AU26" t="inlineStr"/>
       <c r="AV26" t="inlineStr"/>
       <c r="AW26" t="inlineStr"/>
       <c r="AX26" t="inlineStr"/>
       <c r="AY26" t="inlineStr"/>
       <c r="AZ26" t="inlineStr"/>
       <c r="BA26" t="inlineStr"/>
@@ -6907,58 +7464,60 @@
       <c r="BC26" t="inlineStr"/>
       <c r="BD26" t="inlineStr"/>
       <c r="BE26" t="inlineStr"/>
       <c r="BF26" t="inlineStr"/>
       <c r="BG26" t="inlineStr"/>
       <c r="BH26" t="inlineStr"/>
       <c r="BI26" t="inlineStr"/>
       <c r="BJ26" t="inlineStr"/>
       <c r="BK26" t="inlineStr"/>
       <c r="BL26" t="inlineStr"/>
       <c r="BM26" t="inlineStr"/>
       <c r="BN26" t="inlineStr"/>
       <c r="BO26" t="inlineStr"/>
       <c r="BP26" t="inlineStr"/>
       <c r="BQ26" t="inlineStr"/>
       <c r="BR26" t="inlineStr"/>
       <c r="BS26" t="inlineStr"/>
       <c r="BT26" t="inlineStr"/>
       <c r="BU26" t="inlineStr"/>
       <c r="BV26" t="inlineStr"/>
       <c r="BW26" t="inlineStr"/>
       <c r="BX26" t="inlineStr"/>
       <c r="BY26" t="inlineStr"/>
       <c r="BZ26" t="inlineStr"/>
       <c r="CA26" t="inlineStr"/>
-      <c r="CB26" t="inlineStr"/>
-      <c r="CC26" t="inlineStr"/>
+      <c r="CB26" t="n">
+        <v>1</v>
+      </c>
+      <c r="CC26" t="n">
+        <v>1</v>
+      </c>
       <c r="CD26" t="n">
-        <v>4</v>
-[...3 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="CE26" t="inlineStr"/>
       <c r="CF26" t="inlineStr"/>
       <c r="CG26" t="inlineStr"/>
       <c r="CH26" t="inlineStr"/>
       <c r="CI26" t="inlineStr"/>
       <c r="CJ26" t="inlineStr"/>
       <c r="CK26" t="inlineStr"/>
       <c r="CL26" t="inlineStr"/>
       <c r="CM26" t="inlineStr"/>
       <c r="CN26" t="inlineStr"/>
       <c r="CO26" t="inlineStr"/>
       <c r="CP26" t="inlineStr"/>
       <c r="CQ26" t="inlineStr"/>
       <c r="CR26" t="inlineStr"/>
       <c r="CS26" t="inlineStr"/>
       <c r="CT26" t="inlineStr"/>
       <c r="CU26" t="inlineStr"/>
       <c r="CV26" t="inlineStr"/>
       <c r="CW26" t="inlineStr"/>
       <c r="CX26" t="inlineStr"/>
       <c r="CY26" t="inlineStr"/>
       <c r="CZ26" t="inlineStr"/>
       <c r="DA26" t="inlineStr"/>
       <c r="DB26" t="inlineStr"/>
       <c r="DC26" t="inlineStr"/>
       <c r="DD26" t="inlineStr"/>
@@ -7031,78 +7590,93 @@
       <c r="FS26" t="inlineStr"/>
       <c r="FT26" t="inlineStr"/>
       <c r="FU26" t="inlineStr"/>
       <c r="FV26" t="inlineStr"/>
       <c r="FW26" t="inlineStr"/>
       <c r="FX26" t="inlineStr"/>
       <c r="FY26" t="inlineStr"/>
       <c r="FZ26" t="inlineStr"/>
       <c r="GA26" t="inlineStr"/>
       <c r="GB26" t="inlineStr"/>
       <c r="GC26" t="inlineStr"/>
       <c r="GD26" t="inlineStr"/>
       <c r="GE26" t="inlineStr"/>
       <c r="GF26" t="inlineStr"/>
       <c r="GG26" t="inlineStr"/>
       <c r="GH26" t="inlineStr"/>
       <c r="GI26" t="inlineStr"/>
       <c r="GJ26" t="inlineStr"/>
       <c r="GK26" t="inlineStr"/>
       <c r="GL26" t="inlineStr"/>
       <c r="GM26" t="inlineStr"/>
       <c r="GN26" t="inlineStr"/>
       <c r="GO26" t="inlineStr"/>
       <c r="GP26" t="inlineStr"/>
       <c r="GQ26" t="inlineStr"/>
+      <c r="GR26" t="inlineStr"/>
+      <c r="GS26" t="inlineStr"/>
+      <c r="GT26" t="inlineStr"/>
+      <c r="GU26" t="inlineStr"/>
+      <c r="GV26" t="inlineStr"/>
+      <c r="GW26" t="inlineStr"/>
+      <c r="GX26" t="inlineStr"/>
+      <c r="GY26" t="inlineStr"/>
+      <c r="GZ26" t="inlineStr"/>
+      <c r="HA26" t="inlineStr"/>
+      <c r="HB26" t="inlineStr"/>
+      <c r="HC26" t="inlineStr"/>
+      <c r="HD26" t="inlineStr"/>
+      <c r="HE26" t="inlineStr"/>
+      <c r="HF26" t="inlineStr"/>
+      <c r="HG26" t="inlineStr"/>
+      <c r="HH26" t="inlineStr"/>
+      <c r="HI26" t="inlineStr"/>
+      <c r="HJ26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>WESDOME EAGLE RIVER MINE</t>
+          <t>AMALGAMATED MINING SERVICES</t>
         </is>
       </c>
       <c r="B27" t="n">
         <v>9</v>
       </c>
       <c r="C27" t="n">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D27" t="n">
-        <v>66.7</v>
+        <v>100</v>
       </c>
       <c r="E27" t="n">
-        <v>42.3</v>
+        <v>36.7</v>
       </c>
       <c r="F27" t="n">
-        <v>6</v>
-[...6 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="G27" t="inlineStr"/>
+      <c r="H27" t="inlineStr"/>
       <c r="I27" t="inlineStr"/>
       <c r="J27" t="inlineStr"/>
       <c r="K27" t="inlineStr"/>
       <c r="L27" t="inlineStr"/>
       <c r="M27" t="inlineStr"/>
       <c r="N27" t="inlineStr"/>
       <c r="O27" t="inlineStr"/>
       <c r="P27" t="inlineStr"/>
       <c r="Q27" t="inlineStr"/>
       <c r="R27" t="inlineStr"/>
       <c r="S27" t="inlineStr"/>
       <c r="T27" t="inlineStr"/>
       <c r="U27" t="inlineStr"/>
       <c r="V27" t="inlineStr"/>
       <c r="W27" t="inlineStr"/>
       <c r="X27" t="inlineStr"/>
       <c r="Y27" t="inlineStr"/>
       <c r="Z27" t="inlineStr"/>
       <c r="AA27" t="inlineStr"/>
       <c r="AB27" t="inlineStr"/>
       <c r="AC27" t="inlineStr"/>
       <c r="AD27" t="inlineStr"/>
       <c r="AE27" t="inlineStr"/>
       <c r="AF27" t="inlineStr"/>
       <c r="AG27" t="inlineStr"/>
@@ -7110,85 +7684,83 @@
       <c r="AI27" t="inlineStr"/>
       <c r="AJ27" t="inlineStr"/>
       <c r="AK27" t="inlineStr"/>
       <c r="AL27" t="inlineStr"/>
       <c r="AM27" t="inlineStr"/>
       <c r="AN27" t="inlineStr"/>
       <c r="AO27" t="inlineStr"/>
       <c r="AP27" t="inlineStr"/>
       <c r="AQ27" t="inlineStr"/>
       <c r="AR27" t="inlineStr"/>
       <c r="AS27" t="inlineStr"/>
       <c r="AT27" t="inlineStr"/>
       <c r="AU27" t="inlineStr"/>
       <c r="AV27" t="inlineStr"/>
       <c r="AW27" t="inlineStr"/>
       <c r="AX27" t="inlineStr"/>
       <c r="AY27" t="inlineStr"/>
       <c r="AZ27" t="inlineStr"/>
       <c r="BA27" t="inlineStr"/>
       <c r="BB27" t="inlineStr"/>
       <c r="BC27" t="inlineStr"/>
       <c r="BD27" t="inlineStr"/>
       <c r="BE27" t="inlineStr"/>
       <c r="BF27" t="inlineStr"/>
       <c r="BG27" t="inlineStr"/>
-      <c r="BH27" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="BH27" t="inlineStr"/>
       <c r="BI27" t="inlineStr"/>
       <c r="BJ27" t="inlineStr"/>
       <c r="BK27" t="inlineStr"/>
       <c r="BL27" t="inlineStr"/>
       <c r="BM27" t="inlineStr"/>
       <c r="BN27" t="inlineStr"/>
       <c r="BO27" t="inlineStr"/>
       <c r="BP27" t="inlineStr"/>
       <c r="BQ27" t="inlineStr"/>
       <c r="BR27" t="inlineStr"/>
       <c r="BS27" t="inlineStr"/>
       <c r="BT27" t="inlineStr"/>
       <c r="BU27" t="inlineStr"/>
       <c r="BV27" t="inlineStr"/>
       <c r="BW27" t="inlineStr"/>
       <c r="BX27" t="inlineStr"/>
       <c r="BY27" t="inlineStr"/>
       <c r="BZ27" t="inlineStr"/>
       <c r="CA27" t="inlineStr"/>
       <c r="CB27" t="inlineStr"/>
       <c r="CC27" t="inlineStr"/>
       <c r="CD27" t="inlineStr"/>
-      <c r="CE27" t="inlineStr"/>
+      <c r="CE27" t="n">
+        <v>2</v>
+      </c>
       <c r="CF27" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="CG27" t="n">
         <v>1</v>
       </c>
-      <c r="CH27" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="CH27" t="inlineStr"/>
       <c r="CI27" t="inlineStr"/>
       <c r="CJ27" t="inlineStr"/>
       <c r="CK27" t="inlineStr"/>
       <c r="CL27" t="inlineStr"/>
       <c r="CM27" t="inlineStr"/>
       <c r="CN27" t="inlineStr"/>
       <c r="CO27" t="inlineStr"/>
       <c r="CP27" t="inlineStr"/>
       <c r="CQ27" t="inlineStr"/>
       <c r="CR27" t="inlineStr"/>
       <c r="CS27" t="inlineStr"/>
       <c r="CT27" t="inlineStr"/>
       <c r="CU27" t="inlineStr"/>
       <c r="CV27" t="inlineStr"/>
       <c r="CW27" t="inlineStr"/>
       <c r="CX27" t="inlineStr"/>
       <c r="CY27" t="inlineStr"/>
       <c r="CZ27" t="inlineStr"/>
       <c r="DA27" t="inlineStr"/>
       <c r="DB27" t="inlineStr"/>
       <c r="DC27" t="inlineStr"/>
       <c r="DD27" t="inlineStr"/>
       <c r="DE27" t="inlineStr"/>
       <c r="DF27" t="inlineStr"/>
       <c r="DG27" t="inlineStr"/>
@@ -7258,81 +7830,96 @@
       <c r="FS27" t="inlineStr"/>
       <c r="FT27" t="inlineStr"/>
       <c r="FU27" t="inlineStr"/>
       <c r="FV27" t="inlineStr"/>
       <c r="FW27" t="inlineStr"/>
       <c r="FX27" t="inlineStr"/>
       <c r="FY27" t="inlineStr"/>
       <c r="FZ27" t="inlineStr"/>
       <c r="GA27" t="inlineStr"/>
       <c r="GB27" t="inlineStr"/>
       <c r="GC27" t="inlineStr"/>
       <c r="GD27" t="inlineStr"/>
       <c r="GE27" t="inlineStr"/>
       <c r="GF27" t="inlineStr"/>
       <c r="GG27" t="inlineStr"/>
       <c r="GH27" t="inlineStr"/>
       <c r="GI27" t="inlineStr"/>
       <c r="GJ27" t="inlineStr"/>
       <c r="GK27" t="inlineStr"/>
       <c r="GL27" t="inlineStr"/>
       <c r="GM27" t="inlineStr"/>
       <c r="GN27" t="inlineStr"/>
       <c r="GO27" t="inlineStr"/>
       <c r="GP27" t="inlineStr"/>
       <c r="GQ27" t="inlineStr"/>
+      <c r="GR27" t="inlineStr"/>
+      <c r="GS27" t="inlineStr"/>
+      <c r="GT27" t="inlineStr"/>
+      <c r="GU27" t="inlineStr"/>
+      <c r="GV27" t="inlineStr"/>
+      <c r="GW27" t="inlineStr"/>
+      <c r="GX27" t="inlineStr"/>
+      <c r="GY27" t="inlineStr"/>
+      <c r="GZ27" t="inlineStr"/>
+      <c r="HA27" t="inlineStr"/>
+      <c r="HB27" t="inlineStr"/>
+      <c r="HC27" t="inlineStr"/>
+      <c r="HD27" t="inlineStr"/>
+      <c r="HE27" t="inlineStr"/>
+      <c r="HF27" t="inlineStr"/>
+      <c r="HG27" t="inlineStr"/>
+      <c r="HH27" t="inlineStr"/>
+      <c r="HI27" t="inlineStr"/>
+      <c r="HJ27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>TECHNICA GROUP INC.</t>
+          <t>CEMENTATION CANADA INC.</t>
         </is>
       </c>
       <c r="B28" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C28" t="n">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D28" t="n">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="E28" t="n">
-        <v>22.3</v>
+        <v>13.8</v>
       </c>
       <c r="F28" t="n">
-        <v>6</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="G28" t="inlineStr"/>
       <c r="H28" t="inlineStr"/>
       <c r="I28" t="inlineStr"/>
       <c r="J28" t="inlineStr"/>
-      <c r="K28" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K28" t="inlineStr"/>
       <c r="L28" t="inlineStr"/>
       <c r="M28" t="inlineStr"/>
       <c r="N28" t="inlineStr"/>
       <c r="O28" t="inlineStr"/>
       <c r="P28" t="inlineStr"/>
       <c r="Q28" t="inlineStr"/>
       <c r="R28" t="inlineStr"/>
       <c r="S28" t="inlineStr"/>
       <c r="T28" t="inlineStr"/>
       <c r="U28" t="inlineStr"/>
       <c r="V28" t="inlineStr"/>
       <c r="W28" t="inlineStr"/>
       <c r="X28" t="inlineStr"/>
       <c r="Y28" t="inlineStr"/>
       <c r="Z28" t="inlineStr"/>
       <c r="AA28" t="inlineStr"/>
       <c r="AB28" t="inlineStr"/>
       <c r="AC28" t="inlineStr"/>
       <c r="AD28" t="inlineStr"/>
       <c r="AE28" t="inlineStr"/>
       <c r="AF28" t="inlineStr"/>
       <c r="AG28" t="inlineStr"/>
       <c r="AH28" t="inlineStr"/>
       <c r="AI28" t="inlineStr"/>
       <c r="AJ28" t="inlineStr"/>
@@ -7363,60 +7950,60 @@
       <c r="BI28" t="inlineStr"/>
       <c r="BJ28" t="inlineStr"/>
       <c r="BK28" t="inlineStr"/>
       <c r="BL28" t="inlineStr"/>
       <c r="BM28" t="inlineStr"/>
       <c r="BN28" t="inlineStr"/>
       <c r="BO28" t="inlineStr"/>
       <c r="BP28" t="inlineStr"/>
       <c r="BQ28" t="inlineStr"/>
       <c r="BR28" t="inlineStr"/>
       <c r="BS28" t="inlineStr"/>
       <c r="BT28" t="inlineStr"/>
       <c r="BU28" t="inlineStr"/>
       <c r="BV28" t="inlineStr"/>
       <c r="BW28" t="inlineStr"/>
       <c r="BX28" t="inlineStr"/>
       <c r="BY28" t="inlineStr"/>
       <c r="BZ28" t="inlineStr"/>
       <c r="CA28" t="inlineStr"/>
       <c r="CB28" t="inlineStr"/>
       <c r="CC28" t="inlineStr"/>
       <c r="CD28" t="inlineStr"/>
       <c r="CE28" t="inlineStr"/>
       <c r="CF28" t="inlineStr"/>
       <c r="CG28" t="inlineStr"/>
-      <c r="CH28" t="inlineStr"/>
+      <c r="CH28" t="n">
+        <v>1</v>
+      </c>
       <c r="CI28" t="n">
         <v>1</v>
       </c>
       <c r="CJ28" t="n">
         <v>1</v>
       </c>
-      <c r="CK28" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="CK28" t="inlineStr"/>
       <c r="CL28" t="inlineStr"/>
       <c r="CM28" t="inlineStr"/>
       <c r="CN28" t="inlineStr"/>
       <c r="CO28" t="inlineStr"/>
       <c r="CP28" t="inlineStr"/>
       <c r="CQ28" t="inlineStr"/>
       <c r="CR28" t="inlineStr"/>
       <c r="CS28" t="inlineStr"/>
       <c r="CT28" t="inlineStr"/>
       <c r="CU28" t="inlineStr"/>
       <c r="CV28" t="inlineStr"/>
       <c r="CW28" t="inlineStr"/>
       <c r="CX28" t="inlineStr"/>
       <c r="CY28" t="inlineStr"/>
       <c r="CZ28" t="inlineStr"/>
       <c r="DA28" t="inlineStr"/>
       <c r="DB28" t="inlineStr"/>
       <c r="DC28" t="inlineStr"/>
       <c r="DD28" t="inlineStr"/>
       <c r="DE28" t="inlineStr"/>
       <c r="DF28" t="inlineStr"/>
       <c r="DG28" t="inlineStr"/>
       <c r="DH28" t="inlineStr"/>
       <c r="DI28" t="inlineStr"/>
       <c r="DJ28" t="inlineStr"/>
@@ -7483,83 +8070,98 @@
       <c r="FS28" t="inlineStr"/>
       <c r="FT28" t="inlineStr"/>
       <c r="FU28" t="inlineStr"/>
       <c r="FV28" t="inlineStr"/>
       <c r="FW28" t="inlineStr"/>
       <c r="FX28" t="inlineStr"/>
       <c r="FY28" t="inlineStr"/>
       <c r="FZ28" t="inlineStr"/>
       <c r="GA28" t="inlineStr"/>
       <c r="GB28" t="inlineStr"/>
       <c r="GC28" t="inlineStr"/>
       <c r="GD28" t="inlineStr"/>
       <c r="GE28" t="inlineStr"/>
       <c r="GF28" t="inlineStr"/>
       <c r="GG28" t="inlineStr"/>
       <c r="GH28" t="inlineStr"/>
       <c r="GI28" t="inlineStr"/>
       <c r="GJ28" t="inlineStr"/>
       <c r="GK28" t="inlineStr"/>
       <c r="GL28" t="inlineStr"/>
       <c r="GM28" t="inlineStr"/>
       <c r="GN28" t="inlineStr"/>
       <c r="GO28" t="inlineStr"/>
       <c r="GP28" t="inlineStr"/>
       <c r="GQ28" t="inlineStr"/>
+      <c r="GR28" t="inlineStr"/>
+      <c r="GS28" t="inlineStr"/>
+      <c r="GT28" t="inlineStr"/>
+      <c r="GU28" t="inlineStr"/>
+      <c r="GV28" t="inlineStr"/>
+      <c r="GW28" t="inlineStr"/>
+      <c r="GX28" t="inlineStr"/>
+      <c r="GY28" t="inlineStr"/>
+      <c r="GZ28" t="inlineStr"/>
+      <c r="HA28" t="inlineStr"/>
+      <c r="HB28" t="inlineStr"/>
+      <c r="HC28" t="inlineStr"/>
+      <c r="HD28" t="inlineStr"/>
+      <c r="HE28" t="inlineStr"/>
+      <c r="HF28" t="inlineStr"/>
+      <c r="HG28" t="inlineStr"/>
+      <c r="HH28" t="inlineStr"/>
+      <c r="HI28" t="inlineStr"/>
+      <c r="HJ28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>VALE CANADA LIMITED</t>
+          <t>GUAY INC.</t>
         </is>
       </c>
       <c r="B29" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C29" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="D29" t="n">
-        <v>87.5</v>
+        <v>100</v>
       </c>
       <c r="E29" t="n">
-        <v>33.6</v>
+        <v>14.1</v>
       </c>
       <c r="F29" t="n">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="G29" t="inlineStr"/>
       <c r="H29" t="inlineStr"/>
       <c r="I29" t="inlineStr"/>
       <c r="J29" t="inlineStr"/>
       <c r="K29" t="inlineStr"/>
       <c r="L29" t="inlineStr"/>
-      <c r="M29" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="M29" t="inlineStr"/>
       <c r="N29" t="inlineStr"/>
       <c r="O29" t="inlineStr"/>
       <c r="P29" t="inlineStr"/>
       <c r="Q29" t="inlineStr"/>
       <c r="R29" t="inlineStr"/>
       <c r="S29" t="inlineStr"/>
       <c r="T29" t="inlineStr"/>
       <c r="U29" t="inlineStr"/>
       <c r="V29" t="inlineStr"/>
       <c r="W29" t="inlineStr"/>
       <c r="X29" t="inlineStr"/>
       <c r="Y29" t="inlineStr"/>
       <c r="Z29" t="inlineStr"/>
       <c r="AA29" t="inlineStr"/>
       <c r="AB29" t="inlineStr"/>
       <c r="AC29" t="inlineStr"/>
       <c r="AD29" t="inlineStr"/>
       <c r="AE29" t="inlineStr"/>
       <c r="AF29" t="inlineStr"/>
       <c r="AG29" t="inlineStr"/>
       <c r="AH29" t="inlineStr"/>
       <c r="AI29" t="inlineStr"/>
       <c r="AJ29" t="inlineStr"/>
       <c r="AK29" t="inlineStr"/>
       <c r="AL29" t="inlineStr"/>
@@ -7591,51 +8193,53 @@
       <c r="BL29" t="inlineStr"/>
       <c r="BM29" t="inlineStr"/>
       <c r="BN29" t="inlineStr"/>
       <c r="BO29" t="inlineStr"/>
       <c r="BP29" t="inlineStr"/>
       <c r="BQ29" t="inlineStr"/>
       <c r="BR29" t="inlineStr"/>
       <c r="BS29" t="inlineStr"/>
       <c r="BT29" t="inlineStr"/>
       <c r="BU29" t="inlineStr"/>
       <c r="BV29" t="inlineStr"/>
       <c r="BW29" t="inlineStr"/>
       <c r="BX29" t="inlineStr"/>
       <c r="BY29" t="inlineStr"/>
       <c r="BZ29" t="inlineStr"/>
       <c r="CA29" t="inlineStr"/>
       <c r="CB29" t="inlineStr"/>
       <c r="CC29" t="inlineStr"/>
       <c r="CD29" t="inlineStr"/>
       <c r="CE29" t="inlineStr"/>
       <c r="CF29" t="inlineStr"/>
       <c r="CG29" t="inlineStr"/>
       <c r="CH29" t="inlineStr"/>
       <c r="CI29" t="inlineStr"/>
       <c r="CJ29" t="inlineStr"/>
-      <c r="CK29" t="inlineStr"/>
+      <c r="CK29" t="n">
+        <v>2</v>
+      </c>
       <c r="CL29" t="n">
         <v>1</v>
       </c>
       <c r="CM29" t="n">
         <v>1</v>
       </c>
       <c r="CN29" t="inlineStr"/>
       <c r="CO29" t="inlineStr"/>
       <c r="CP29" t="inlineStr"/>
       <c r="CQ29" t="inlineStr"/>
       <c r="CR29" t="inlineStr"/>
       <c r="CS29" t="inlineStr"/>
       <c r="CT29" t="inlineStr"/>
       <c r="CU29" t="inlineStr"/>
       <c r="CV29" t="inlineStr"/>
       <c r="CW29" t="inlineStr"/>
       <c r="CX29" t="inlineStr"/>
       <c r="CY29" t="inlineStr"/>
       <c r="CZ29" t="inlineStr"/>
       <c r="DA29" t="inlineStr"/>
       <c r="DB29" t="inlineStr"/>
       <c r="DC29" t="inlineStr"/>
       <c r="DD29" t="inlineStr"/>
       <c r="DE29" t="inlineStr"/>
       <c r="DF29" t="inlineStr"/>
@@ -7706,165 +8310,184 @@
       <c r="FS29" t="inlineStr"/>
       <c r="FT29" t="inlineStr"/>
       <c r="FU29" t="inlineStr"/>
       <c r="FV29" t="inlineStr"/>
       <c r="FW29" t="inlineStr"/>
       <c r="FX29" t="inlineStr"/>
       <c r="FY29" t="inlineStr"/>
       <c r="FZ29" t="inlineStr"/>
       <c r="GA29" t="inlineStr"/>
       <c r="GB29" t="inlineStr"/>
       <c r="GC29" t="inlineStr"/>
       <c r="GD29" t="inlineStr"/>
       <c r="GE29" t="inlineStr"/>
       <c r="GF29" t="inlineStr"/>
       <c r="GG29" t="inlineStr"/>
       <c r="GH29" t="inlineStr"/>
       <c r="GI29" t="inlineStr"/>
       <c r="GJ29" t="inlineStr"/>
       <c r="GK29" t="inlineStr"/>
       <c r="GL29" t="inlineStr"/>
       <c r="GM29" t="inlineStr"/>
       <c r="GN29" t="inlineStr"/>
       <c r="GO29" t="inlineStr"/>
       <c r="GP29" t="inlineStr"/>
       <c r="GQ29" t="inlineStr"/>
+      <c r="GR29" t="inlineStr"/>
+      <c r="GS29" t="inlineStr"/>
+      <c r="GT29" t="inlineStr"/>
+      <c r="GU29" t="inlineStr"/>
+      <c r="GV29" t="inlineStr"/>
+      <c r="GW29" t="inlineStr"/>
+      <c r="GX29" t="inlineStr"/>
+      <c r="GY29" t="inlineStr"/>
+      <c r="GZ29" t="inlineStr"/>
+      <c r="HA29" t="inlineStr"/>
+      <c r="HB29" t="inlineStr"/>
+      <c r="HC29" t="inlineStr"/>
+      <c r="HD29" t="inlineStr"/>
+      <c r="HE29" t="inlineStr"/>
+      <c r="HF29" t="inlineStr"/>
+      <c r="HG29" t="inlineStr"/>
+      <c r="HH29" t="inlineStr"/>
+      <c r="HI29" t="inlineStr"/>
+      <c r="HJ29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>VALE THOMPSON</t>
+          <t>J.S. REDPATH LMITED</t>
         </is>
       </c>
       <c r="B30" t="n">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="C30" t="n">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D30" t="n">
         <v>100</v>
       </c>
       <c r="E30" t="n">
-        <v>25.2</v>
+        <v>23.8</v>
       </c>
       <c r="F30" t="n">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="G30" t="inlineStr"/>
       <c r="H30" t="inlineStr"/>
       <c r="I30" t="inlineStr"/>
       <c r="J30" t="inlineStr"/>
       <c r="K30" t="inlineStr"/>
       <c r="L30" t="inlineStr"/>
       <c r="M30" t="inlineStr"/>
       <c r="N30" t="inlineStr"/>
       <c r="O30" t="inlineStr"/>
       <c r="P30" t="inlineStr"/>
       <c r="Q30" t="inlineStr"/>
       <c r="R30" t="inlineStr"/>
       <c r="S30" t="inlineStr"/>
       <c r="T30" t="inlineStr"/>
       <c r="U30" t="inlineStr"/>
       <c r="V30" t="inlineStr"/>
       <c r="W30" t="inlineStr"/>
       <c r="X30" t="inlineStr"/>
       <c r="Y30" t="inlineStr"/>
       <c r="Z30" t="inlineStr"/>
       <c r="AA30" t="inlineStr"/>
       <c r="AB30" t="inlineStr"/>
       <c r="AC30" t="inlineStr"/>
-      <c r="AD30" t="inlineStr"/>
+      <c r="AD30" t="n">
+        <v>2</v>
+      </c>
       <c r="AE30" t="inlineStr"/>
       <c r="AF30" t="inlineStr"/>
-      <c r="AG30" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="AG30" t="inlineStr"/>
       <c r="AH30" t="inlineStr"/>
       <c r="AI30" t="inlineStr"/>
       <c r="AJ30" t="inlineStr"/>
       <c r="AK30" t="inlineStr"/>
       <c r="AL30" t="inlineStr"/>
       <c r="AM30" t="inlineStr"/>
       <c r="AN30" t="inlineStr"/>
       <c r="AO30" t="inlineStr"/>
-      <c r="AP30" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="AP30" t="inlineStr"/>
       <c r="AQ30" t="inlineStr"/>
       <c r="AR30" t="inlineStr"/>
       <c r="AS30" t="inlineStr"/>
       <c r="AT30" t="inlineStr"/>
       <c r="AU30" t="inlineStr"/>
       <c r="AV30" t="inlineStr"/>
       <c r="AW30" t="inlineStr"/>
       <c r="AX30" t="inlineStr"/>
       <c r="AY30" t="inlineStr"/>
       <c r="AZ30" t="inlineStr"/>
       <c r="BA30" t="inlineStr"/>
       <c r="BB30" t="inlineStr"/>
       <c r="BC30" t="inlineStr"/>
       <c r="BD30" t="inlineStr"/>
       <c r="BE30" t="inlineStr"/>
       <c r="BF30" t="inlineStr"/>
       <c r="BG30" t="inlineStr"/>
       <c r="BH30" t="inlineStr"/>
       <c r="BI30" t="inlineStr"/>
       <c r="BJ30" t="inlineStr"/>
       <c r="BK30" t="inlineStr"/>
       <c r="BL30" t="inlineStr"/>
       <c r="BM30" t="inlineStr"/>
       <c r="BN30" t="inlineStr"/>
       <c r="BO30" t="inlineStr"/>
       <c r="BP30" t="inlineStr"/>
       <c r="BQ30" t="inlineStr"/>
       <c r="BR30" t="inlineStr"/>
       <c r="BS30" t="inlineStr"/>
       <c r="BT30" t="inlineStr"/>
       <c r="BU30" t="inlineStr"/>
       <c r="BV30" t="inlineStr"/>
       <c r="BW30" t="inlineStr"/>
       <c r="BX30" t="inlineStr"/>
       <c r="BY30" t="inlineStr"/>
       <c r="BZ30" t="inlineStr"/>
       <c r="CA30" t="inlineStr"/>
       <c r="CB30" t="inlineStr"/>
       <c r="CC30" t="inlineStr"/>
       <c r="CD30" t="inlineStr"/>
       <c r="CE30" t="inlineStr"/>
       <c r="CF30" t="inlineStr"/>
       <c r="CG30" t="inlineStr"/>
       <c r="CH30" t="inlineStr"/>
       <c r="CI30" t="inlineStr"/>
       <c r="CJ30" t="inlineStr"/>
       <c r="CK30" t="inlineStr"/>
       <c r="CL30" t="inlineStr"/>
       <c r="CM30" t="inlineStr"/>
       <c r="CN30" t="n">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="CO30" t="inlineStr"/>
+        <v>4</v>
+      </c>
+      <c r="CO30" t="n">
+        <v>1</v>
+      </c>
       <c r="CP30" t="inlineStr"/>
       <c r="CQ30" t="inlineStr"/>
       <c r="CR30" t="inlineStr"/>
       <c r="CS30" t="inlineStr"/>
       <c r="CT30" t="inlineStr"/>
       <c r="CU30" t="inlineStr"/>
       <c r="CV30" t="inlineStr"/>
       <c r="CW30" t="inlineStr"/>
       <c r="CX30" t="inlineStr"/>
       <c r="CY30" t="inlineStr"/>
       <c r="CZ30" t="inlineStr"/>
       <c r="DA30" t="inlineStr"/>
       <c r="DB30" t="inlineStr"/>
       <c r="DC30" t="inlineStr"/>
       <c r="DD30" t="inlineStr"/>
       <c r="DE30" t="inlineStr"/>
       <c r="DF30" t="inlineStr"/>
       <c r="DG30" t="inlineStr"/>
       <c r="DH30" t="inlineStr"/>
       <c r="DI30" t="inlineStr"/>
       <c r="DJ30" t="inlineStr"/>
       <c r="DK30" t="inlineStr"/>
       <c r="DL30" t="inlineStr"/>
       <c r="DM30" t="inlineStr"/>
       <c r="DN30" t="inlineStr"/>
@@ -7927,170 +8550,193 @@
       <c r="FS30" t="inlineStr"/>
       <c r="FT30" t="inlineStr"/>
       <c r="FU30" t="inlineStr"/>
       <c r="FV30" t="inlineStr"/>
       <c r="FW30" t="inlineStr"/>
       <c r="FX30" t="inlineStr"/>
       <c r="FY30" t="inlineStr"/>
       <c r="FZ30" t="inlineStr"/>
       <c r="GA30" t="inlineStr"/>
       <c r="GB30" t="inlineStr"/>
       <c r="GC30" t="inlineStr"/>
       <c r="GD30" t="inlineStr"/>
       <c r="GE30" t="inlineStr"/>
       <c r="GF30" t="inlineStr"/>
       <c r="GG30" t="inlineStr"/>
       <c r="GH30" t="inlineStr"/>
       <c r="GI30" t="inlineStr"/>
       <c r="GJ30" t="inlineStr"/>
       <c r="GK30" t="inlineStr"/>
       <c r="GL30" t="inlineStr"/>
       <c r="GM30" t="inlineStr"/>
       <c r="GN30" t="inlineStr"/>
       <c r="GO30" t="inlineStr"/>
       <c r="GP30" t="inlineStr"/>
       <c r="GQ30" t="inlineStr"/>
+      <c r="GR30" t="inlineStr"/>
+      <c r="GS30" t="inlineStr"/>
+      <c r="GT30" t="inlineStr"/>
+      <c r="GU30" t="inlineStr"/>
+      <c r="GV30" t="inlineStr"/>
+      <c r="GW30" t="inlineStr"/>
+      <c r="GX30" t="inlineStr"/>
+      <c r="GY30" t="inlineStr"/>
+      <c r="GZ30" t="inlineStr"/>
+      <c r="HA30" t="inlineStr"/>
+      <c r="HB30" t="inlineStr"/>
+      <c r="HC30" t="inlineStr"/>
+      <c r="HD30" t="inlineStr"/>
+      <c r="HE30" t="inlineStr"/>
+      <c r="HF30" t="inlineStr"/>
+      <c r="HG30" t="inlineStr"/>
+      <c r="HH30" t="inlineStr"/>
+      <c r="HI30" t="inlineStr"/>
+      <c r="HJ30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Dhilmar Eleonore</t>
+          <t>Agnico mine odyssey</t>
         </is>
       </c>
       <c r="B31" t="n">
+        <v>8</v>
+      </c>
+      <c r="C31" t="n">
         <v>5</v>
       </c>
-      <c r="C31" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D31" t="n">
-        <v>80</v>
+        <v>62.5</v>
       </c>
       <c r="E31" t="n">
-        <v>22.8</v>
+        <v>43.8</v>
       </c>
       <c r="F31" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G31" t="inlineStr"/>
-      <c r="H31" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" t="inlineStr"/>
       <c r="I31" t="inlineStr"/>
-      <c r="J31" t="inlineStr"/>
+      <c r="J31" t="n">
+        <v>1</v>
+      </c>
       <c r="K31" t="inlineStr"/>
       <c r="L31" t="inlineStr"/>
       <c r="M31" t="inlineStr"/>
       <c r="N31" t="inlineStr"/>
       <c r="O31" t="inlineStr"/>
       <c r="P31" t="inlineStr"/>
       <c r="Q31" t="inlineStr"/>
-      <c r="R31" t="inlineStr"/>
+      <c r="R31" t="n">
+        <v>1</v>
+      </c>
       <c r="S31" t="inlineStr"/>
       <c r="T31" t="inlineStr"/>
       <c r="U31" t="inlineStr"/>
       <c r="V31" t="inlineStr"/>
       <c r="W31" t="inlineStr"/>
       <c r="X31" t="inlineStr"/>
       <c r="Y31" t="inlineStr"/>
       <c r="Z31" t="inlineStr"/>
       <c r="AA31" t="inlineStr"/>
       <c r="AB31" t="inlineStr"/>
       <c r="AC31" t="inlineStr"/>
       <c r="AD31" t="inlineStr"/>
       <c r="AE31" t="inlineStr"/>
       <c r="AF31" t="inlineStr"/>
       <c r="AG31" t="inlineStr"/>
       <c r="AH31" t="inlineStr"/>
       <c r="AI31" t="inlineStr"/>
       <c r="AJ31" t="inlineStr"/>
       <c r="AK31" t="inlineStr"/>
       <c r="AL31" t="inlineStr"/>
       <c r="AM31" t="inlineStr"/>
       <c r="AN31" t="inlineStr"/>
       <c r="AO31" t="inlineStr"/>
       <c r="AP31" t="inlineStr"/>
       <c r="AQ31" t="inlineStr"/>
       <c r="AR31" t="inlineStr"/>
       <c r="AS31" t="inlineStr"/>
       <c r="AT31" t="inlineStr"/>
       <c r="AU31" t="inlineStr"/>
       <c r="AV31" t="inlineStr"/>
       <c r="AW31" t="inlineStr"/>
       <c r="AX31" t="inlineStr"/>
       <c r="AY31" t="inlineStr"/>
       <c r="AZ31" t="inlineStr"/>
       <c r="BA31" t="inlineStr"/>
       <c r="BB31" t="inlineStr"/>
       <c r="BC31" t="inlineStr"/>
       <c r="BD31" t="inlineStr"/>
       <c r="BE31" t="inlineStr"/>
       <c r="BF31" t="inlineStr"/>
       <c r="BG31" t="inlineStr"/>
       <c r="BH31" t="inlineStr"/>
       <c r="BI31" t="inlineStr"/>
       <c r="BJ31" t="inlineStr"/>
       <c r="BK31" t="inlineStr"/>
-      <c r="BL31" t="inlineStr"/>
+      <c r="BL31" t="n">
+        <v>1</v>
+      </c>
       <c r="BM31" t="inlineStr"/>
       <c r="BN31" t="inlineStr"/>
       <c r="BO31" t="inlineStr"/>
       <c r="BP31" t="inlineStr"/>
       <c r="BQ31" t="inlineStr"/>
       <c r="BR31" t="inlineStr"/>
       <c r="BS31" t="inlineStr"/>
       <c r="BT31" t="inlineStr"/>
       <c r="BU31" t="inlineStr"/>
       <c r="BV31" t="inlineStr"/>
       <c r="BW31" t="inlineStr"/>
       <c r="BX31" t="inlineStr"/>
       <c r="BY31" t="inlineStr"/>
       <c r="BZ31" t="inlineStr"/>
       <c r="CA31" t="inlineStr"/>
       <c r="CB31" t="inlineStr"/>
       <c r="CC31" t="inlineStr"/>
       <c r="CD31" t="inlineStr"/>
       <c r="CE31" t="inlineStr"/>
       <c r="CF31" t="inlineStr"/>
       <c r="CG31" t="inlineStr"/>
       <c r="CH31" t="inlineStr"/>
       <c r="CI31" t="inlineStr"/>
       <c r="CJ31" t="inlineStr"/>
       <c r="CK31" t="inlineStr"/>
       <c r="CL31" t="inlineStr"/>
       <c r="CM31" t="inlineStr"/>
       <c r="CN31" t="inlineStr"/>
-      <c r="CO31" t="n">
+      <c r="CO31" t="inlineStr"/>
+      <c r="CP31" t="n">
+        <v>3</v>
+      </c>
+      <c r="CQ31" t="n">
         <v>2</v>
       </c>
-      <c r="CP31" t="n">
-[...5 lines deleted...]
-      <c r="CR31" t="inlineStr"/>
+      <c r="CR31" t="n">
+        <v>2</v>
+      </c>
       <c r="CS31" t="inlineStr"/>
       <c r="CT31" t="inlineStr"/>
       <c r="CU31" t="inlineStr"/>
       <c r="CV31" t="inlineStr"/>
       <c r="CW31" t="inlineStr"/>
       <c r="CX31" t="inlineStr"/>
       <c r="CY31" t="inlineStr"/>
       <c r="CZ31" t="inlineStr"/>
       <c r="DA31" t="inlineStr"/>
       <c r="DB31" t="inlineStr"/>
       <c r="DC31" t="inlineStr"/>
       <c r="DD31" t="inlineStr"/>
       <c r="DE31" t="inlineStr"/>
       <c r="DF31" t="inlineStr"/>
       <c r="DG31" t="inlineStr"/>
       <c r="DH31" t="inlineStr"/>
       <c r="DI31" t="inlineStr"/>
       <c r="DJ31" t="inlineStr"/>
       <c r="DK31" t="inlineStr"/>
       <c r="DL31" t="inlineStr"/>
       <c r="DM31" t="inlineStr"/>
       <c r="DN31" t="inlineStr"/>
       <c r="DO31" t="inlineStr"/>
       <c r="DP31" t="inlineStr"/>
       <c r="DQ31" t="inlineStr"/>
@@ -8150,79 +8796,100 @@
       <c r="FS31" t="inlineStr"/>
       <c r="FT31" t="inlineStr"/>
       <c r="FU31" t="inlineStr"/>
       <c r="FV31" t="inlineStr"/>
       <c r="FW31" t="inlineStr"/>
       <c r="FX31" t="inlineStr"/>
       <c r="FY31" t="inlineStr"/>
       <c r="FZ31" t="inlineStr"/>
       <c r="GA31" t="inlineStr"/>
       <c r="GB31" t="inlineStr"/>
       <c r="GC31" t="inlineStr"/>
       <c r="GD31" t="inlineStr"/>
       <c r="GE31" t="inlineStr"/>
       <c r="GF31" t="inlineStr"/>
       <c r="GG31" t="inlineStr"/>
       <c r="GH31" t="inlineStr"/>
       <c r="GI31" t="inlineStr"/>
       <c r="GJ31" t="inlineStr"/>
       <c r="GK31" t="inlineStr"/>
       <c r="GL31" t="inlineStr"/>
       <c r="GM31" t="inlineStr"/>
       <c r="GN31" t="inlineStr"/>
       <c r="GO31" t="inlineStr"/>
       <c r="GP31" t="inlineStr"/>
       <c r="GQ31" t="inlineStr"/>
+      <c r="GR31" t="inlineStr"/>
+      <c r="GS31" t="inlineStr"/>
+      <c r="GT31" t="inlineStr"/>
+      <c r="GU31" t="inlineStr"/>
+      <c r="GV31" t="inlineStr"/>
+      <c r="GW31" t="inlineStr"/>
+      <c r="GX31" t="inlineStr"/>
+      <c r="GY31" t="inlineStr"/>
+      <c r="GZ31" t="inlineStr"/>
+      <c r="HA31" t="inlineStr"/>
+      <c r="HB31" t="inlineStr"/>
+      <c r="HC31" t="inlineStr"/>
+      <c r="HD31" t="inlineStr"/>
+      <c r="HE31" t="inlineStr"/>
+      <c r="HF31" t="inlineStr"/>
+      <c r="HG31" t="inlineStr"/>
+      <c r="HH31" t="inlineStr"/>
+      <c r="HI31" t="inlineStr"/>
+      <c r="HJ31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Agnico mine odyssey</t>
+          <t>VALE CANADA LIMITED</t>
         </is>
       </c>
       <c r="B32" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C32" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="D32" t="n">
-        <v>60</v>
+        <v>87.5</v>
       </c>
       <c r="E32" t="n">
-        <v>39.3</v>
+        <v>33.6</v>
       </c>
       <c r="F32" t="n">
-        <v>3</v>
-[...4 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="G32" t="n">
+        <v>1</v>
+      </c>
+      <c r="H32" t="inlineStr"/>
       <c r="I32" t="inlineStr"/>
       <c r="J32" t="inlineStr"/>
-      <c r="K32" t="inlineStr"/>
+      <c r="K32" t="n">
+        <v>4</v>
+      </c>
       <c r="L32" t="inlineStr"/>
       <c r="M32" t="inlineStr"/>
       <c r="N32" t="inlineStr"/>
       <c r="O32" t="inlineStr"/>
       <c r="P32" t="inlineStr"/>
       <c r="Q32" t="inlineStr"/>
       <c r="R32" t="inlineStr"/>
       <c r="S32" t="inlineStr"/>
       <c r="T32" t="inlineStr"/>
       <c r="U32" t="inlineStr"/>
       <c r="V32" t="inlineStr"/>
       <c r="W32" t="inlineStr"/>
       <c r="X32" t="inlineStr"/>
       <c r="Y32" t="inlineStr"/>
       <c r="Z32" t="inlineStr"/>
       <c r="AA32" t="inlineStr"/>
       <c r="AB32" t="inlineStr"/>
       <c r="AC32" t="inlineStr"/>
       <c r="AD32" t="inlineStr"/>
       <c r="AE32" t="inlineStr"/>
       <c r="AF32" t="inlineStr"/>
       <c r="AG32" t="inlineStr"/>
       <c r="AH32" t="inlineStr"/>
       <c r="AI32" t="inlineStr"/>
       <c r="AJ32" t="inlineStr"/>
@@ -8263,55 +8930,53 @@
       <c r="BS32" t="inlineStr"/>
       <c r="BT32" t="inlineStr"/>
       <c r="BU32" t="inlineStr"/>
       <c r="BV32" t="inlineStr"/>
       <c r="BW32" t="inlineStr"/>
       <c r="BX32" t="inlineStr"/>
       <c r="BY32" t="inlineStr"/>
       <c r="BZ32" t="inlineStr"/>
       <c r="CA32" t="inlineStr"/>
       <c r="CB32" t="inlineStr"/>
       <c r="CC32" t="inlineStr"/>
       <c r="CD32" t="inlineStr"/>
       <c r="CE32" t="inlineStr"/>
       <c r="CF32" t="inlineStr"/>
       <c r="CG32" t="inlineStr"/>
       <c r="CH32" t="inlineStr"/>
       <c r="CI32" t="inlineStr"/>
       <c r="CJ32" t="inlineStr"/>
       <c r="CK32" t="inlineStr"/>
       <c r="CL32" t="inlineStr"/>
       <c r="CM32" t="inlineStr"/>
       <c r="CN32" t="inlineStr"/>
       <c r="CO32" t="inlineStr"/>
       <c r="CP32" t="inlineStr"/>
       <c r="CQ32" t="inlineStr"/>
-      <c r="CR32" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="CR32" t="inlineStr"/>
       <c r="CS32" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="CT32" t="n">
         <v>1</v>
       </c>
       <c r="CU32" t="inlineStr"/>
       <c r="CV32" t="inlineStr"/>
       <c r="CW32" t="inlineStr"/>
       <c r="CX32" t="inlineStr"/>
       <c r="CY32" t="inlineStr"/>
       <c r="CZ32" t="inlineStr"/>
       <c r="DA32" t="inlineStr"/>
       <c r="DB32" t="inlineStr"/>
       <c r="DC32" t="inlineStr"/>
       <c r="DD32" t="inlineStr"/>
       <c r="DE32" t="inlineStr"/>
       <c r="DF32" t="inlineStr"/>
       <c r="DG32" t="inlineStr"/>
       <c r="DH32" t="inlineStr"/>
       <c r="DI32" t="inlineStr"/>
       <c r="DJ32" t="inlineStr"/>
       <c r="DK32" t="inlineStr"/>
       <c r="DL32" t="inlineStr"/>
       <c r="DM32" t="inlineStr"/>
       <c r="DN32" t="inlineStr"/>
       <c r="DO32" t="inlineStr"/>
@@ -8373,119 +9038,132 @@
       <c r="FS32" t="inlineStr"/>
       <c r="FT32" t="inlineStr"/>
       <c r="FU32" t="inlineStr"/>
       <c r="FV32" t="inlineStr"/>
       <c r="FW32" t="inlineStr"/>
       <c r="FX32" t="inlineStr"/>
       <c r="FY32" t="inlineStr"/>
       <c r="FZ32" t="inlineStr"/>
       <c r="GA32" t="inlineStr"/>
       <c r="GB32" t="inlineStr"/>
       <c r="GC32" t="inlineStr"/>
       <c r="GD32" t="inlineStr"/>
       <c r="GE32" t="inlineStr"/>
       <c r="GF32" t="inlineStr"/>
       <c r="GG32" t="inlineStr"/>
       <c r="GH32" t="inlineStr"/>
       <c r="GI32" t="inlineStr"/>
       <c r="GJ32" t="inlineStr"/>
       <c r="GK32" t="inlineStr"/>
       <c r="GL32" t="inlineStr"/>
       <c r="GM32" t="inlineStr"/>
       <c r="GN32" t="inlineStr"/>
       <c r="GO32" t="inlineStr"/>
       <c r="GP32" t="inlineStr"/>
       <c r="GQ32" t="inlineStr"/>
+      <c r="GR32" t="inlineStr"/>
+      <c r="GS32" t="inlineStr"/>
+      <c r="GT32" t="inlineStr"/>
+      <c r="GU32" t="inlineStr"/>
+      <c r="GV32" t="inlineStr"/>
+      <c r="GW32" t="inlineStr"/>
+      <c r="GX32" t="inlineStr"/>
+      <c r="GY32" t="inlineStr"/>
+      <c r="GZ32" t="inlineStr"/>
+      <c r="HA32" t="inlineStr"/>
+      <c r="HB32" t="inlineStr"/>
+      <c r="HC32" t="inlineStr"/>
+      <c r="HD32" t="inlineStr"/>
+      <c r="HE32" t="inlineStr"/>
+      <c r="HF32" t="inlineStr"/>
+      <c r="HG32" t="inlineStr"/>
+      <c r="HH32" t="inlineStr"/>
+      <c r="HI32" t="inlineStr"/>
+      <c r="HJ32" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Vale South Mine</t>
+          <t>WALDEN EQUIPMENT</t>
         </is>
       </c>
       <c r="B33" t="n">
+        <v>8</v>
+      </c>
+      <c r="C33" t="n">
         <v>5</v>
       </c>
-      <c r="C33" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D33" t="n">
-        <v>40</v>
+        <v>62.5</v>
       </c>
       <c r="E33" t="n">
-        <v>35.5</v>
+        <v>11</v>
       </c>
       <c r="F33" t="n">
-        <v>2</v>
-[...3 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="G33" t="inlineStr"/>
       <c r="H33" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I33" t="inlineStr"/>
       <c r="J33" t="inlineStr"/>
       <c r="K33" t="inlineStr"/>
       <c r="L33" t="inlineStr"/>
       <c r="M33" t="inlineStr"/>
       <c r="N33" t="inlineStr"/>
       <c r="O33" t="inlineStr"/>
       <c r="P33" t="inlineStr"/>
       <c r="Q33" t="inlineStr"/>
       <c r="R33" t="inlineStr"/>
       <c r="S33" t="inlineStr"/>
-      <c r="T33" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="T33" t="inlineStr"/>
       <c r="U33" t="inlineStr"/>
       <c r="V33" t="inlineStr"/>
       <c r="W33" t="inlineStr"/>
       <c r="X33" t="inlineStr"/>
       <c r="Y33" t="inlineStr"/>
       <c r="Z33" t="inlineStr"/>
       <c r="AA33" t="inlineStr"/>
-      <c r="AB33" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="AB33" t="inlineStr"/>
       <c r="AC33" t="inlineStr"/>
       <c r="AD33" t="inlineStr"/>
       <c r="AE33" t="inlineStr"/>
       <c r="AF33" t="inlineStr"/>
       <c r="AG33" t="inlineStr"/>
       <c r="AH33" t="inlineStr"/>
       <c r="AI33" t="inlineStr"/>
-      <c r="AJ33" t="inlineStr"/>
+      <c r="AJ33" t="n">
+        <v>2</v>
+      </c>
       <c r="AK33" t="inlineStr"/>
       <c r="AL33" t="inlineStr"/>
       <c r="AM33" t="inlineStr"/>
       <c r="AN33" t="inlineStr"/>
       <c r="AO33" t="inlineStr"/>
       <c r="AP33" t="inlineStr"/>
-      <c r="AQ33" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ33" t="inlineStr"/>
       <c r="AR33" t="inlineStr"/>
       <c r="AS33" t="inlineStr"/>
       <c r="AT33" t="inlineStr"/>
       <c r="AU33" t="inlineStr"/>
       <c r="AV33" t="inlineStr"/>
       <c r="AW33" t="inlineStr"/>
       <c r="AX33" t="inlineStr"/>
       <c r="AY33" t="inlineStr"/>
       <c r="AZ33" t="inlineStr"/>
       <c r="BA33" t="inlineStr"/>
       <c r="BB33" t="inlineStr"/>
       <c r="BC33" t="inlineStr"/>
       <c r="BD33" t="inlineStr"/>
       <c r="BE33" t="inlineStr"/>
       <c r="BF33" t="inlineStr"/>
       <c r="BG33" t="inlineStr"/>
       <c r="BH33" t="inlineStr"/>
       <c r="BI33" t="inlineStr"/>
       <c r="BJ33" t="inlineStr"/>
       <c r="BK33" t="inlineStr"/>
       <c r="BL33" t="inlineStr"/>
       <c r="BM33" t="inlineStr"/>
       <c r="BN33" t="inlineStr"/>
       <c r="BO33" t="inlineStr"/>
       <c r="BP33" t="inlineStr"/>
@@ -8497,52 +9175,56 @@
       <c r="BV33" t="inlineStr"/>
       <c r="BW33" t="inlineStr"/>
       <c r="BX33" t="inlineStr"/>
       <c r="BY33" t="inlineStr"/>
       <c r="BZ33" t="inlineStr"/>
       <c r="CA33" t="inlineStr"/>
       <c r="CB33" t="inlineStr"/>
       <c r="CC33" t="inlineStr"/>
       <c r="CD33" t="inlineStr"/>
       <c r="CE33" t="inlineStr"/>
       <c r="CF33" t="inlineStr"/>
       <c r="CG33" t="inlineStr"/>
       <c r="CH33" t="inlineStr"/>
       <c r="CI33" t="inlineStr"/>
       <c r="CJ33" t="inlineStr"/>
       <c r="CK33" t="inlineStr"/>
       <c r="CL33" t="inlineStr"/>
       <c r="CM33" t="inlineStr"/>
       <c r="CN33" t="inlineStr"/>
       <c r="CO33" t="inlineStr"/>
       <c r="CP33" t="inlineStr"/>
       <c r="CQ33" t="inlineStr"/>
       <c r="CR33" t="inlineStr"/>
       <c r="CS33" t="inlineStr"/>
       <c r="CT33" t="inlineStr"/>
-      <c r="CU33" t="inlineStr"/>
-      <c r="CV33" t="inlineStr"/>
+      <c r="CU33" t="n">
+        <v>2</v>
+      </c>
+      <c r="CV33" t="n">
+        <v>1</v>
+      </c>
       <c r="CW33" t="inlineStr"/>
       <c r="CX33" t="inlineStr"/>
       <c r="CY33" t="inlineStr"/>
       <c r="CZ33" t="inlineStr"/>
       <c r="DA33" t="inlineStr"/>
       <c r="DB33" t="inlineStr"/>
       <c r="DC33" t="inlineStr"/>
       <c r="DD33" t="inlineStr"/>
       <c r="DE33" t="inlineStr"/>
       <c r="DF33" t="inlineStr"/>
       <c r="DG33" t="inlineStr"/>
       <c r="DH33" t="inlineStr"/>
       <c r="DI33" t="inlineStr"/>
       <c r="DJ33" t="inlineStr"/>
       <c r="DK33" t="inlineStr"/>
       <c r="DL33" t="inlineStr"/>
       <c r="DM33" t="inlineStr"/>
       <c r="DN33" t="inlineStr"/>
       <c r="DO33" t="inlineStr"/>
       <c r="DP33" t="inlineStr"/>
       <c r="DQ33" t="inlineStr"/>
       <c r="DR33" t="inlineStr"/>
       <c r="DS33" t="inlineStr"/>
       <c r="DT33" t="inlineStr"/>
       <c r="DU33" t="inlineStr"/>
@@ -8598,74 +9280,95 @@
       <c r="FS33" t="inlineStr"/>
       <c r="FT33" t="inlineStr"/>
       <c r="FU33" t="inlineStr"/>
       <c r="FV33" t="inlineStr"/>
       <c r="FW33" t="inlineStr"/>
       <c r="FX33" t="inlineStr"/>
       <c r="FY33" t="inlineStr"/>
       <c r="FZ33" t="inlineStr"/>
       <c r="GA33" t="inlineStr"/>
       <c r="GB33" t="inlineStr"/>
       <c r="GC33" t="inlineStr"/>
       <c r="GD33" t="inlineStr"/>
       <c r="GE33" t="inlineStr"/>
       <c r="GF33" t="inlineStr"/>
       <c r="GG33" t="inlineStr"/>
       <c r="GH33" t="inlineStr"/>
       <c r="GI33" t="inlineStr"/>
       <c r="GJ33" t="inlineStr"/>
       <c r="GK33" t="inlineStr"/>
       <c r="GL33" t="inlineStr"/>
       <c r="GM33" t="inlineStr"/>
       <c r="GN33" t="inlineStr"/>
       <c r="GO33" t="inlineStr"/>
       <c r="GP33" t="inlineStr"/>
       <c r="GQ33" t="inlineStr"/>
+      <c r="GR33" t="inlineStr"/>
+      <c r="GS33" t="inlineStr"/>
+      <c r="GT33" t="inlineStr"/>
+      <c r="GU33" t="inlineStr"/>
+      <c r="GV33" t="inlineStr"/>
+      <c r="GW33" t="inlineStr"/>
+      <c r="GX33" t="inlineStr"/>
+      <c r="GY33" t="inlineStr"/>
+      <c r="GZ33" t="inlineStr"/>
+      <c r="HA33" t="inlineStr"/>
+      <c r="HB33" t="inlineStr"/>
+      <c r="HC33" t="inlineStr"/>
+      <c r="HD33" t="inlineStr"/>
+      <c r="HE33" t="inlineStr"/>
+      <c r="HF33" t="inlineStr"/>
+      <c r="HG33" t="inlineStr"/>
+      <c r="HH33" t="inlineStr"/>
+      <c r="HI33" t="inlineStr"/>
+      <c r="HJ33" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>CARDINAL MINING EQUIPMENT</t>
+          <t>Dhilmar Eleonore</t>
         </is>
       </c>
       <c r="B34" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C34" t="n">
         <v>5</v>
       </c>
       <c r="D34" t="n">
-        <v>100</v>
+        <v>71.40000000000001</v>
       </c>
       <c r="E34" t="n">
-        <v>84.2</v>
+        <v>22.6</v>
       </c>
       <c r="F34" t="n">
         <v>5</v>
       </c>
       <c r="G34" t="inlineStr"/>
-      <c r="H34" t="inlineStr"/>
+      <c r="H34" t="n">
+        <v>2</v>
+      </c>
       <c r="I34" t="inlineStr"/>
       <c r="J34" t="inlineStr"/>
       <c r="K34" t="inlineStr"/>
       <c r="L34" t="inlineStr"/>
       <c r="M34" t="inlineStr"/>
       <c r="N34" t="inlineStr"/>
       <c r="O34" t="inlineStr"/>
       <c r="P34" t="inlineStr"/>
       <c r="Q34" t="inlineStr"/>
       <c r="R34" t="inlineStr"/>
       <c r="S34" t="inlineStr"/>
       <c r="T34" t="inlineStr"/>
       <c r="U34" t="inlineStr"/>
       <c r="V34" t="inlineStr"/>
       <c r="W34" t="inlineStr"/>
       <c r="X34" t="inlineStr"/>
       <c r="Y34" t="inlineStr"/>
       <c r="Z34" t="inlineStr"/>
       <c r="AA34" t="inlineStr"/>
       <c r="AB34" t="inlineStr"/>
       <c r="AC34" t="inlineStr"/>
       <c r="AD34" t="inlineStr"/>
       <c r="AE34" t="inlineStr"/>
       <c r="AF34" t="inlineStr"/>
       <c r="AG34" t="inlineStr"/>
@@ -8712,61 +9415,61 @@
       <c r="BV34" t="inlineStr"/>
       <c r="BW34" t="inlineStr"/>
       <c r="BX34" t="inlineStr"/>
       <c r="BY34" t="inlineStr"/>
       <c r="BZ34" t="inlineStr"/>
       <c r="CA34" t="inlineStr"/>
       <c r="CB34" t="inlineStr"/>
       <c r="CC34" t="inlineStr"/>
       <c r="CD34" t="inlineStr"/>
       <c r="CE34" t="inlineStr"/>
       <c r="CF34" t="inlineStr"/>
       <c r="CG34" t="inlineStr"/>
       <c r="CH34" t="inlineStr"/>
       <c r="CI34" t="inlineStr"/>
       <c r="CJ34" t="inlineStr"/>
       <c r="CK34" t="inlineStr"/>
       <c r="CL34" t="inlineStr"/>
       <c r="CM34" t="inlineStr"/>
       <c r="CN34" t="inlineStr"/>
       <c r="CO34" t="inlineStr"/>
       <c r="CP34" t="inlineStr"/>
       <c r="CQ34" t="inlineStr"/>
       <c r="CR34" t="inlineStr"/>
       <c r="CS34" t="inlineStr"/>
       <c r="CT34" t="inlineStr"/>
-      <c r="CU34" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="CU34" t="inlineStr"/>
+      <c r="CV34" t="inlineStr"/>
       <c r="CW34" t="n">
-        <v>1</v>
-[...2 lines deleted...]
-      <c r="CY34" t="inlineStr"/>
+        <v>3</v>
+      </c>
+      <c r="CX34" t="n">
+        <v>1</v>
+      </c>
+      <c r="CY34" t="n">
+        <v>1</v>
+      </c>
       <c r="CZ34" t="inlineStr"/>
       <c r="DA34" t="inlineStr"/>
       <c r="DB34" t="inlineStr"/>
       <c r="DC34" t="inlineStr"/>
       <c r="DD34" t="inlineStr"/>
       <c r="DE34" t="inlineStr"/>
       <c r="DF34" t="inlineStr"/>
       <c r="DG34" t="inlineStr"/>
       <c r="DH34" t="inlineStr"/>
       <c r="DI34" t="inlineStr"/>
       <c r="DJ34" t="inlineStr"/>
       <c r="DK34" t="inlineStr"/>
       <c r="DL34" t="inlineStr"/>
       <c r="DM34" t="inlineStr"/>
       <c r="DN34" t="inlineStr"/>
       <c r="DO34" t="inlineStr"/>
       <c r="DP34" t="inlineStr"/>
       <c r="DQ34" t="inlineStr"/>
       <c r="DR34" t="inlineStr"/>
       <c r="DS34" t="inlineStr"/>
       <c r="DT34" t="inlineStr"/>
       <c r="DU34" t="inlineStr"/>
       <c r="DV34" t="inlineStr"/>
       <c r="DW34" t="inlineStr"/>
       <c r="DX34" t="inlineStr"/>
@@ -8819,87 +9522,110 @@
       <c r="FS34" t="inlineStr"/>
       <c r="FT34" t="inlineStr"/>
       <c r="FU34" t="inlineStr"/>
       <c r="FV34" t="inlineStr"/>
       <c r="FW34" t="inlineStr"/>
       <c r="FX34" t="inlineStr"/>
       <c r="FY34" t="inlineStr"/>
       <c r="FZ34" t="inlineStr"/>
       <c r="GA34" t="inlineStr"/>
       <c r="GB34" t="inlineStr"/>
       <c r="GC34" t="inlineStr"/>
       <c r="GD34" t="inlineStr"/>
       <c r="GE34" t="inlineStr"/>
       <c r="GF34" t="inlineStr"/>
       <c r="GG34" t="inlineStr"/>
       <c r="GH34" t="inlineStr"/>
       <c r="GI34" t="inlineStr"/>
       <c r="GJ34" t="inlineStr"/>
       <c r="GK34" t="inlineStr"/>
       <c r="GL34" t="inlineStr"/>
       <c r="GM34" t="inlineStr"/>
       <c r="GN34" t="inlineStr"/>
       <c r="GO34" t="inlineStr"/>
       <c r="GP34" t="inlineStr"/>
       <c r="GQ34" t="inlineStr"/>
+      <c r="GR34" t="inlineStr"/>
+      <c r="GS34" t="inlineStr"/>
+      <c r="GT34" t="inlineStr"/>
+      <c r="GU34" t="inlineStr"/>
+      <c r="GV34" t="inlineStr"/>
+      <c r="GW34" t="inlineStr"/>
+      <c r="GX34" t="inlineStr"/>
+      <c r="GY34" t="inlineStr"/>
+      <c r="GZ34" t="inlineStr"/>
+      <c r="HA34" t="inlineStr"/>
+      <c r="HB34" t="inlineStr"/>
+      <c r="HC34" t="inlineStr"/>
+      <c r="HD34" t="inlineStr"/>
+      <c r="HE34" t="inlineStr"/>
+      <c r="HF34" t="inlineStr"/>
+      <c r="HG34" t="inlineStr"/>
+      <c r="HH34" t="inlineStr"/>
+      <c r="HI34" t="inlineStr"/>
+      <c r="HJ34" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>LIFTKING MANUFACTURING CORP.</t>
+          <t>HUDBAY MINERALS INC.,</t>
         </is>
       </c>
       <c r="B35" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C35" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D35" t="n">
-        <v>100</v>
+        <v>85.7</v>
       </c>
       <c r="E35" t="n">
-        <v>6.6</v>
+        <v>28.7</v>
       </c>
       <c r="F35" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G35" t="inlineStr"/>
-      <c r="H35" t="inlineStr"/>
+      <c r="H35" t="n">
+        <v>1</v>
+      </c>
       <c r="I35" t="inlineStr"/>
       <c r="J35" t="inlineStr"/>
       <c r="K35" t="inlineStr"/>
       <c r="L35" t="inlineStr"/>
       <c r="M35" t="inlineStr"/>
       <c r="N35" t="inlineStr"/>
       <c r="O35" t="inlineStr"/>
       <c r="P35" t="inlineStr"/>
       <c r="Q35" t="inlineStr"/>
       <c r="R35" t="inlineStr"/>
       <c r="S35" t="inlineStr"/>
       <c r="T35" t="inlineStr"/>
-      <c r="U35" t="inlineStr"/>
+      <c r="U35" t="n">
+        <v>2</v>
+      </c>
       <c r="V35" t="inlineStr"/>
       <c r="W35" t="inlineStr"/>
       <c r="X35" t="inlineStr"/>
       <c r="Y35" t="inlineStr"/>
       <c r="Z35" t="inlineStr"/>
       <c r="AA35" t="inlineStr"/>
       <c r="AB35" t="inlineStr"/>
       <c r="AC35" t="inlineStr"/>
       <c r="AD35" t="inlineStr"/>
       <c r="AE35" t="inlineStr"/>
       <c r="AF35" t="inlineStr"/>
       <c r="AG35" t="inlineStr"/>
       <c r="AH35" t="inlineStr"/>
       <c r="AI35" t="inlineStr"/>
       <c r="AJ35" t="inlineStr"/>
       <c r="AK35" t="inlineStr"/>
       <c r="AL35" t="inlineStr"/>
       <c r="AM35" t="inlineStr"/>
       <c r="AN35" t="inlineStr"/>
       <c r="AO35" t="inlineStr"/>
       <c r="AP35" t="inlineStr"/>
       <c r="AQ35" t="inlineStr"/>
       <c r="AR35" t="inlineStr"/>
       <c r="AS35" t="inlineStr"/>
       <c r="AT35" t="inlineStr"/>
@@ -8936,60 +9662,58 @@
       <c r="BY35" t="inlineStr"/>
       <c r="BZ35" t="inlineStr"/>
       <c r="CA35" t="inlineStr"/>
       <c r="CB35" t="inlineStr"/>
       <c r="CC35" t="inlineStr"/>
       <c r="CD35" t="inlineStr"/>
       <c r="CE35" t="inlineStr"/>
       <c r="CF35" t="inlineStr"/>
       <c r="CG35" t="inlineStr"/>
       <c r="CH35" t="inlineStr"/>
       <c r="CI35" t="inlineStr"/>
       <c r="CJ35" t="inlineStr"/>
       <c r="CK35" t="inlineStr"/>
       <c r="CL35" t="inlineStr"/>
       <c r="CM35" t="inlineStr"/>
       <c r="CN35" t="inlineStr"/>
       <c r="CO35" t="inlineStr"/>
       <c r="CP35" t="inlineStr"/>
       <c r="CQ35" t="inlineStr"/>
       <c r="CR35" t="inlineStr"/>
       <c r="CS35" t="inlineStr"/>
       <c r="CT35" t="inlineStr"/>
       <c r="CU35" t="inlineStr"/>
       <c r="CV35" t="inlineStr"/>
       <c r="CW35" t="inlineStr"/>
-      <c r="CX35" t="n">
+      <c r="CX35" t="inlineStr"/>
+      <c r="CY35" t="inlineStr"/>
+      <c r="CZ35" t="n">
         <v>2</v>
       </c>
-      <c r="CY35" t="n">
-[...5 lines deleted...]
-      <c r="DA35" t="inlineStr"/>
+      <c r="DA35" t="n">
+        <v>1</v>
+      </c>
       <c r="DB35" t="inlineStr"/>
       <c r="DC35" t="inlineStr"/>
       <c r="DD35" t="inlineStr"/>
       <c r="DE35" t="inlineStr"/>
       <c r="DF35" t="inlineStr"/>
       <c r="DG35" t="inlineStr"/>
       <c r="DH35" t="inlineStr"/>
       <c r="DI35" t="inlineStr"/>
       <c r="DJ35" t="inlineStr"/>
       <c r="DK35" t="inlineStr"/>
       <c r="DL35" t="inlineStr"/>
       <c r="DM35" t="inlineStr"/>
       <c r="DN35" t="inlineStr"/>
       <c r="DO35" t="inlineStr"/>
       <c r="DP35" t="inlineStr"/>
       <c r="DQ35" t="inlineStr"/>
       <c r="DR35" t="inlineStr"/>
       <c r="DS35" t="inlineStr"/>
       <c r="DT35" t="inlineStr"/>
       <c r="DU35" t="inlineStr"/>
       <c r="DV35" t="inlineStr"/>
       <c r="DW35" t="inlineStr"/>
       <c r="DX35" t="inlineStr"/>
       <c r="DY35" t="inlineStr"/>
       <c r="DZ35" t="inlineStr"/>
@@ -9040,80 +9764,101 @@
       <c r="FS35" t="inlineStr"/>
       <c r="FT35" t="inlineStr"/>
       <c r="FU35" t="inlineStr"/>
       <c r="FV35" t="inlineStr"/>
       <c r="FW35" t="inlineStr"/>
       <c r="FX35" t="inlineStr"/>
       <c r="FY35" t="inlineStr"/>
       <c r="FZ35" t="inlineStr"/>
       <c r="GA35" t="inlineStr"/>
       <c r="GB35" t="inlineStr"/>
       <c r="GC35" t="inlineStr"/>
       <c r="GD35" t="inlineStr"/>
       <c r="GE35" t="inlineStr"/>
       <c r="GF35" t="inlineStr"/>
       <c r="GG35" t="inlineStr"/>
       <c r="GH35" t="inlineStr"/>
       <c r="GI35" t="inlineStr"/>
       <c r="GJ35" t="inlineStr"/>
       <c r="GK35" t="inlineStr"/>
       <c r="GL35" t="inlineStr"/>
       <c r="GM35" t="inlineStr"/>
       <c r="GN35" t="inlineStr"/>
       <c r="GO35" t="inlineStr"/>
       <c r="GP35" t="inlineStr"/>
       <c r="GQ35" t="inlineStr"/>
+      <c r="GR35" t="inlineStr"/>
+      <c r="GS35" t="inlineStr"/>
+      <c r="GT35" t="inlineStr"/>
+      <c r="GU35" t="inlineStr"/>
+      <c r="GV35" t="inlineStr"/>
+      <c r="GW35" t="inlineStr"/>
+      <c r="GX35" t="inlineStr"/>
+      <c r="GY35" t="inlineStr"/>
+      <c r="GZ35" t="inlineStr"/>
+      <c r="HA35" t="inlineStr"/>
+      <c r="HB35" t="inlineStr"/>
+      <c r="HC35" t="inlineStr"/>
+      <c r="HD35" t="inlineStr"/>
+      <c r="HE35" t="inlineStr"/>
+      <c r="HF35" t="inlineStr"/>
+      <c r="HG35" t="inlineStr"/>
+      <c r="HH35" t="inlineStr"/>
+      <c r="HI35" t="inlineStr"/>
+      <c r="HJ35" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Vale Creighton</t>
+          <t>KOMATSU JOY GLOBAL 260 FIELDING</t>
         </is>
       </c>
       <c r="B36" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="C36" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D36" t="n">
-        <v>100</v>
+        <v>16.7</v>
       </c>
       <c r="E36" t="n">
-        <v>107</v>
+        <v>188</v>
       </c>
       <c r="F36" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G36" t="inlineStr"/>
       <c r="H36" t="inlineStr"/>
       <c r="I36" t="inlineStr"/>
       <c r="J36" t="inlineStr"/>
       <c r="K36" t="inlineStr"/>
       <c r="L36" t="inlineStr"/>
       <c r="M36" t="inlineStr"/>
-      <c r="N36" t="inlineStr"/>
+      <c r="N36" t="n">
+        <v>5</v>
+      </c>
       <c r="O36" t="inlineStr"/>
       <c r="P36" t="inlineStr"/>
       <c r="Q36" t="inlineStr"/>
       <c r="R36" t="inlineStr"/>
       <c r="S36" t="inlineStr"/>
       <c r="T36" t="inlineStr"/>
       <c r="U36" t="inlineStr"/>
       <c r="V36" t="inlineStr"/>
       <c r="W36" t="inlineStr"/>
       <c r="X36" t="inlineStr"/>
       <c r="Y36" t="inlineStr"/>
       <c r="Z36" t="inlineStr"/>
       <c r="AA36" t="inlineStr"/>
       <c r="AB36" t="inlineStr"/>
       <c r="AC36" t="inlineStr"/>
       <c r="AD36" t="inlineStr"/>
       <c r="AE36" t="inlineStr"/>
       <c r="AF36" t="inlineStr"/>
       <c r="AG36" t="inlineStr"/>
       <c r="AH36" t="inlineStr"/>
       <c r="AI36" t="inlineStr"/>
       <c r="AJ36" t="inlineStr"/>
       <c r="AK36" t="inlineStr"/>
       <c r="AL36" t="inlineStr"/>
       <c r="AM36" t="inlineStr"/>
@@ -9160,60 +9905,60 @@
       <c r="CB36" t="inlineStr"/>
       <c r="CC36" t="inlineStr"/>
       <c r="CD36" t="inlineStr"/>
       <c r="CE36" t="inlineStr"/>
       <c r="CF36" t="inlineStr"/>
       <c r="CG36" t="inlineStr"/>
       <c r="CH36" t="inlineStr"/>
       <c r="CI36" t="inlineStr"/>
       <c r="CJ36" t="inlineStr"/>
       <c r="CK36" t="inlineStr"/>
       <c r="CL36" t="inlineStr"/>
       <c r="CM36" t="inlineStr"/>
       <c r="CN36" t="inlineStr"/>
       <c r="CO36" t="inlineStr"/>
       <c r="CP36" t="inlineStr"/>
       <c r="CQ36" t="inlineStr"/>
       <c r="CR36" t="inlineStr"/>
       <c r="CS36" t="inlineStr"/>
       <c r="CT36" t="inlineStr"/>
       <c r="CU36" t="inlineStr"/>
       <c r="CV36" t="inlineStr"/>
       <c r="CW36" t="inlineStr"/>
       <c r="CX36" t="inlineStr"/>
       <c r="CY36" t="inlineStr"/>
       <c r="CZ36" t="inlineStr"/>
-      <c r="DA36" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="DA36" t="inlineStr"/>
       <c r="DB36" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="DC36" t="n">
         <v>1</v>
       </c>
-      <c r="DD36" t="inlineStr"/>
+      <c r="DD36" t="n">
+        <v>1</v>
+      </c>
       <c r="DE36" t="inlineStr"/>
       <c r="DF36" t="inlineStr"/>
       <c r="DG36" t="inlineStr"/>
       <c r="DH36" t="inlineStr"/>
       <c r="DI36" t="inlineStr"/>
       <c r="DJ36" t="inlineStr"/>
       <c r="DK36" t="inlineStr"/>
       <c r="DL36" t="inlineStr"/>
       <c r="DM36" t="inlineStr"/>
       <c r="DN36" t="inlineStr"/>
       <c r="DO36" t="inlineStr"/>
       <c r="DP36" t="inlineStr"/>
       <c r="DQ36" t="inlineStr"/>
       <c r="DR36" t="inlineStr"/>
       <c r="DS36" t="inlineStr"/>
       <c r="DT36" t="inlineStr"/>
       <c r="DU36" t="inlineStr"/>
       <c r="DV36" t="inlineStr"/>
       <c r="DW36" t="inlineStr"/>
       <c r="DX36" t="inlineStr"/>
       <c r="DY36" t="inlineStr"/>
       <c r="DZ36" t="inlineStr"/>
       <c r="EA36" t="inlineStr"/>
       <c r="EB36" t="inlineStr"/>
       <c r="EC36" t="inlineStr"/>
@@ -9261,82 +10006,103 @@
       <c r="FS36" t="inlineStr"/>
       <c r="FT36" t="inlineStr"/>
       <c r="FU36" t="inlineStr"/>
       <c r="FV36" t="inlineStr"/>
       <c r="FW36" t="inlineStr"/>
       <c r="FX36" t="inlineStr"/>
       <c r="FY36" t="inlineStr"/>
       <c r="FZ36" t="inlineStr"/>
       <c r="GA36" t="inlineStr"/>
       <c r="GB36" t="inlineStr"/>
       <c r="GC36" t="inlineStr"/>
       <c r="GD36" t="inlineStr"/>
       <c r="GE36" t="inlineStr"/>
       <c r="GF36" t="inlineStr"/>
       <c r="GG36" t="inlineStr"/>
       <c r="GH36" t="inlineStr"/>
       <c r="GI36" t="inlineStr"/>
       <c r="GJ36" t="inlineStr"/>
       <c r="GK36" t="inlineStr"/>
       <c r="GL36" t="inlineStr"/>
       <c r="GM36" t="inlineStr"/>
       <c r="GN36" t="inlineStr"/>
       <c r="GO36" t="inlineStr"/>
       <c r="GP36" t="inlineStr"/>
       <c r="GQ36" t="inlineStr"/>
+      <c r="GR36" t="inlineStr"/>
+      <c r="GS36" t="inlineStr"/>
+      <c r="GT36" t="inlineStr"/>
+      <c r="GU36" t="inlineStr"/>
+      <c r="GV36" t="inlineStr"/>
+      <c r="GW36" t="inlineStr"/>
+      <c r="GX36" t="inlineStr"/>
+      <c r="GY36" t="inlineStr"/>
+      <c r="GZ36" t="inlineStr"/>
+      <c r="HA36" t="inlineStr"/>
+      <c r="HB36" t="inlineStr"/>
+      <c r="HC36" t="inlineStr"/>
+      <c r="HD36" t="inlineStr"/>
+      <c r="HE36" t="inlineStr"/>
+      <c r="HF36" t="inlineStr"/>
+      <c r="HG36" t="inlineStr"/>
+      <c r="HH36" t="inlineStr"/>
+      <c r="HI36" t="inlineStr"/>
+      <c r="HJ36" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>ACCES INDUSTRIEL</t>
+          <t>DMC MINING SERVICES</t>
         </is>
       </c>
       <c r="B37" t="n">
+        <v>6</v>
+      </c>
+      <c r="C37" t="n">
         <v>4</v>
       </c>
-      <c r="C37" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D37" t="n">
-        <v>75</v>
+        <v>66.7</v>
       </c>
       <c r="E37" t="n">
-        <v>14.3</v>
+        <v>43.2</v>
       </c>
       <c r="F37" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G37" t="n">
         <v>1</v>
       </c>
       <c r="H37" t="inlineStr"/>
       <c r="I37" t="inlineStr"/>
       <c r="J37" t="inlineStr"/>
       <c r="K37" t="inlineStr"/>
       <c r="L37" t="inlineStr"/>
       <c r="M37" t="inlineStr"/>
-      <c r="N37" t="inlineStr"/>
+      <c r="N37" t="n">
+        <v>1</v>
+      </c>
       <c r="O37" t="inlineStr"/>
       <c r="P37" t="inlineStr"/>
       <c r="Q37" t="inlineStr"/>
       <c r="R37" t="inlineStr"/>
       <c r="S37" t="inlineStr"/>
       <c r="T37" t="inlineStr"/>
       <c r="U37" t="inlineStr"/>
       <c r="V37" t="inlineStr"/>
       <c r="W37" t="inlineStr"/>
       <c r="X37" t="inlineStr"/>
       <c r="Y37" t="inlineStr"/>
       <c r="Z37" t="inlineStr"/>
       <c r="AA37" t="inlineStr"/>
       <c r="AB37" t="inlineStr"/>
       <c r="AC37" t="inlineStr"/>
       <c r="AD37" t="inlineStr"/>
       <c r="AE37" t="inlineStr"/>
       <c r="AF37" t="inlineStr"/>
       <c r="AG37" t="inlineStr"/>
       <c r="AH37" t="inlineStr"/>
       <c r="AI37" t="inlineStr"/>
       <c r="AJ37" t="inlineStr"/>
       <c r="AK37" t="inlineStr"/>
       <c r="AL37" t="inlineStr"/>
       <c r="AM37" t="inlineStr"/>
@@ -9386,60 +10152,60 @@
       <c r="CE37" t="inlineStr"/>
       <c r="CF37" t="inlineStr"/>
       <c r="CG37" t="inlineStr"/>
       <c r="CH37" t="inlineStr"/>
       <c r="CI37" t="inlineStr"/>
       <c r="CJ37" t="inlineStr"/>
       <c r="CK37" t="inlineStr"/>
       <c r="CL37" t="inlineStr"/>
       <c r="CM37" t="inlineStr"/>
       <c r="CN37" t="inlineStr"/>
       <c r="CO37" t="inlineStr"/>
       <c r="CP37" t="inlineStr"/>
       <c r="CQ37" t="inlineStr"/>
       <c r="CR37" t="inlineStr"/>
       <c r="CS37" t="inlineStr"/>
       <c r="CT37" t="inlineStr"/>
       <c r="CU37" t="inlineStr"/>
       <c r="CV37" t="inlineStr"/>
       <c r="CW37" t="inlineStr"/>
       <c r="CX37" t="inlineStr"/>
       <c r="CY37" t="inlineStr"/>
       <c r="CZ37" t="inlineStr"/>
       <c r="DA37" t="inlineStr"/>
       <c r="DB37" t="inlineStr"/>
       <c r="DC37" t="inlineStr"/>
-      <c r="DD37" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="DD37" t="inlineStr"/>
       <c r="DE37" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="DF37" t="n">
         <v>1</v>
       </c>
-      <c r="DG37" t="inlineStr"/>
+      <c r="DG37" t="n">
+        <v>1</v>
+      </c>
       <c r="DH37" t="inlineStr"/>
       <c r="DI37" t="inlineStr"/>
       <c r="DJ37" t="inlineStr"/>
       <c r="DK37" t="inlineStr"/>
       <c r="DL37" t="inlineStr"/>
       <c r="DM37" t="inlineStr"/>
       <c r="DN37" t="inlineStr"/>
       <c r="DO37" t="inlineStr"/>
       <c r="DP37" t="inlineStr"/>
       <c r="DQ37" t="inlineStr"/>
       <c r="DR37" t="inlineStr"/>
       <c r="DS37" t="inlineStr"/>
       <c r="DT37" t="inlineStr"/>
       <c r="DU37" t="inlineStr"/>
       <c r="DV37" t="inlineStr"/>
       <c r="DW37" t="inlineStr"/>
       <c r="DX37" t="inlineStr"/>
       <c r="DY37" t="inlineStr"/>
       <c r="DZ37" t="inlineStr"/>
       <c r="EA37" t="inlineStr"/>
       <c r="EB37" t="inlineStr"/>
       <c r="EC37" t="inlineStr"/>
       <c r="ED37" t="inlineStr"/>
       <c r="EE37" t="inlineStr"/>
       <c r="EF37" t="inlineStr"/>
@@ -9484,79 +10250,98 @@
       <c r="FS37" t="inlineStr"/>
       <c r="FT37" t="inlineStr"/>
       <c r="FU37" t="inlineStr"/>
       <c r="FV37" t="inlineStr"/>
       <c r="FW37" t="inlineStr"/>
       <c r="FX37" t="inlineStr"/>
       <c r="FY37" t="inlineStr"/>
       <c r="FZ37" t="inlineStr"/>
       <c r="GA37" t="inlineStr"/>
       <c r="GB37" t="inlineStr"/>
       <c r="GC37" t="inlineStr"/>
       <c r="GD37" t="inlineStr"/>
       <c r="GE37" t="inlineStr"/>
       <c r="GF37" t="inlineStr"/>
       <c r="GG37" t="inlineStr"/>
       <c r="GH37" t="inlineStr"/>
       <c r="GI37" t="inlineStr"/>
       <c r="GJ37" t="inlineStr"/>
       <c r="GK37" t="inlineStr"/>
       <c r="GL37" t="inlineStr"/>
       <c r="GM37" t="inlineStr"/>
       <c r="GN37" t="inlineStr"/>
       <c r="GO37" t="inlineStr"/>
       <c r="GP37" t="inlineStr"/>
       <c r="GQ37" t="inlineStr"/>
+      <c r="GR37" t="inlineStr"/>
+      <c r="GS37" t="inlineStr"/>
+      <c r="GT37" t="inlineStr"/>
+      <c r="GU37" t="inlineStr"/>
+      <c r="GV37" t="inlineStr"/>
+      <c r="GW37" t="inlineStr"/>
+      <c r="GX37" t="inlineStr"/>
+      <c r="GY37" t="inlineStr"/>
+      <c r="GZ37" t="inlineStr"/>
+      <c r="HA37" t="inlineStr"/>
+      <c r="HB37" t="inlineStr"/>
+      <c r="HC37" t="inlineStr"/>
+      <c r="HD37" t="inlineStr"/>
+      <c r="HE37" t="inlineStr"/>
+      <c r="HF37" t="inlineStr"/>
+      <c r="HG37" t="inlineStr"/>
+      <c r="HH37" t="inlineStr"/>
+      <c r="HI37" t="inlineStr"/>
+      <c r="HJ37" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>EQUIPMENT NORTH INC</t>
+          <t>SCR MINING AND TUNNELLING L.P.</t>
         </is>
       </c>
       <c r="B38" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="C38" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D38" t="n">
-        <v>75</v>
+        <v>83.3</v>
       </c>
       <c r="E38" t="n">
-        <v>15</v>
+        <v>22.6</v>
       </c>
       <c r="F38" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G38" t="inlineStr"/>
-      <c r="H38" t="inlineStr"/>
+      <c r="H38" t="n">
+        <v>1</v>
+      </c>
       <c r="I38" t="inlineStr"/>
       <c r="J38" t="inlineStr"/>
-      <c r="K38" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K38" t="inlineStr"/>
       <c r="L38" t="inlineStr"/>
       <c r="M38" t="inlineStr"/>
       <c r="N38" t="inlineStr"/>
       <c r="O38" t="inlineStr"/>
       <c r="P38" t="inlineStr"/>
       <c r="Q38" t="inlineStr"/>
       <c r="R38" t="inlineStr"/>
       <c r="S38" t="inlineStr"/>
       <c r="T38" t="inlineStr"/>
       <c r="U38" t="inlineStr"/>
       <c r="V38" t="inlineStr"/>
       <c r="W38" t="inlineStr"/>
       <c r="X38" t="inlineStr"/>
       <c r="Y38" t="inlineStr"/>
       <c r="Z38" t="inlineStr"/>
       <c r="AA38" t="inlineStr"/>
       <c r="AB38" t="inlineStr"/>
       <c r="AC38" t="inlineStr"/>
       <c r="AD38" t="inlineStr"/>
       <c r="AE38" t="inlineStr"/>
       <c r="AF38" t="inlineStr"/>
       <c r="AG38" t="inlineStr"/>
       <c r="AH38" t="inlineStr"/>
       <c r="AI38" t="inlineStr"/>
       <c r="AJ38" t="inlineStr"/>
@@ -9612,60 +10397,60 @@
       <c r="CH38" t="inlineStr"/>
       <c r="CI38" t="inlineStr"/>
       <c r="CJ38" t="inlineStr"/>
       <c r="CK38" t="inlineStr"/>
       <c r="CL38" t="inlineStr"/>
       <c r="CM38" t="inlineStr"/>
       <c r="CN38" t="inlineStr"/>
       <c r="CO38" t="inlineStr"/>
       <c r="CP38" t="inlineStr"/>
       <c r="CQ38" t="inlineStr"/>
       <c r="CR38" t="inlineStr"/>
       <c r="CS38" t="inlineStr"/>
       <c r="CT38" t="inlineStr"/>
       <c r="CU38" t="inlineStr"/>
       <c r="CV38" t="inlineStr"/>
       <c r="CW38" t="inlineStr"/>
       <c r="CX38" t="inlineStr"/>
       <c r="CY38" t="inlineStr"/>
       <c r="CZ38" t="inlineStr"/>
       <c r="DA38" t="inlineStr"/>
       <c r="DB38" t="inlineStr"/>
       <c r="DC38" t="inlineStr"/>
       <c r="DD38" t="inlineStr"/>
       <c r="DE38" t="inlineStr"/>
       <c r="DF38" t="inlineStr"/>
-      <c r="DG38" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="DG38" t="inlineStr"/>
       <c r="DH38" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="DI38" t="n">
         <v>1</v>
       </c>
-      <c r="DJ38" t="inlineStr"/>
+      <c r="DJ38" t="n">
+        <v>1</v>
+      </c>
       <c r="DK38" t="inlineStr"/>
       <c r="DL38" t="inlineStr"/>
       <c r="DM38" t="inlineStr"/>
       <c r="DN38" t="inlineStr"/>
       <c r="DO38" t="inlineStr"/>
       <c r="DP38" t="inlineStr"/>
       <c r="DQ38" t="inlineStr"/>
       <c r="DR38" t="inlineStr"/>
       <c r="DS38" t="inlineStr"/>
       <c r="DT38" t="inlineStr"/>
       <c r="DU38" t="inlineStr"/>
       <c r="DV38" t="inlineStr"/>
       <c r="DW38" t="inlineStr"/>
       <c r="DX38" t="inlineStr"/>
       <c r="DY38" t="inlineStr"/>
       <c r="DZ38" t="inlineStr"/>
       <c r="EA38" t="inlineStr"/>
       <c r="EB38" t="inlineStr"/>
       <c r="EC38" t="inlineStr"/>
       <c r="ED38" t="inlineStr"/>
       <c r="EE38" t="inlineStr"/>
       <c r="EF38" t="inlineStr"/>
       <c r="EG38" t="inlineStr"/>
       <c r="EH38" t="inlineStr"/>
       <c r="EI38" t="inlineStr"/>
@@ -9707,94 +10492,117 @@
       <c r="FS38" t="inlineStr"/>
       <c r="FT38" t="inlineStr"/>
       <c r="FU38" t="inlineStr"/>
       <c r="FV38" t="inlineStr"/>
       <c r="FW38" t="inlineStr"/>
       <c r="FX38" t="inlineStr"/>
       <c r="FY38" t="inlineStr"/>
       <c r="FZ38" t="inlineStr"/>
       <c r="GA38" t="inlineStr"/>
       <c r="GB38" t="inlineStr"/>
       <c r="GC38" t="inlineStr"/>
       <c r="GD38" t="inlineStr"/>
       <c r="GE38" t="inlineStr"/>
       <c r="GF38" t="inlineStr"/>
       <c r="GG38" t="inlineStr"/>
       <c r="GH38" t="inlineStr"/>
       <c r="GI38" t="inlineStr"/>
       <c r="GJ38" t="inlineStr"/>
       <c r="GK38" t="inlineStr"/>
       <c r="GL38" t="inlineStr"/>
       <c r="GM38" t="inlineStr"/>
       <c r="GN38" t="inlineStr"/>
       <c r="GO38" t="inlineStr"/>
       <c r="GP38" t="inlineStr"/>
       <c r="GQ38" t="inlineStr"/>
+      <c r="GR38" t="inlineStr"/>
+      <c r="GS38" t="inlineStr"/>
+      <c r="GT38" t="inlineStr"/>
+      <c r="GU38" t="inlineStr"/>
+      <c r="GV38" t="inlineStr"/>
+      <c r="GW38" t="inlineStr"/>
+      <c r="GX38" t="inlineStr"/>
+      <c r="GY38" t="inlineStr"/>
+      <c r="GZ38" t="inlineStr"/>
+      <c r="HA38" t="inlineStr"/>
+      <c r="HB38" t="inlineStr"/>
+      <c r="HC38" t="inlineStr"/>
+      <c r="HD38" t="inlineStr"/>
+      <c r="HE38" t="inlineStr"/>
+      <c r="HF38" t="inlineStr"/>
+      <c r="HG38" t="inlineStr"/>
+      <c r="HH38" t="inlineStr"/>
+      <c r="HI38" t="inlineStr"/>
+      <c r="HJ38" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>GUAY INC.</t>
+          <t>Vale North Mine</t>
         </is>
       </c>
       <c r="B39" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="C39" t="n">
         <v>4</v>
       </c>
       <c r="D39" t="n">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="E39" t="n">
-        <v>26</v>
+        <v>30.5</v>
       </c>
       <c r="F39" t="n">
         <v>4</v>
       </c>
       <c r="G39" t="inlineStr"/>
       <c r="H39" t="inlineStr"/>
       <c r="I39" t="inlineStr"/>
       <c r="J39" t="inlineStr"/>
       <c r="K39" t="inlineStr"/>
       <c r="L39" t="inlineStr"/>
       <c r="M39" t="inlineStr"/>
       <c r="N39" t="inlineStr"/>
       <c r="O39" t="inlineStr"/>
       <c r="P39" t="inlineStr"/>
       <c r="Q39" t="inlineStr"/>
       <c r="R39" t="inlineStr"/>
       <c r="S39" t="inlineStr"/>
-      <c r="T39" t="inlineStr"/>
+      <c r="T39" t="n">
+        <v>2</v>
+      </c>
       <c r="U39" t="inlineStr"/>
       <c r="V39" t="inlineStr"/>
       <c r="W39" t="inlineStr"/>
       <c r="X39" t="inlineStr"/>
       <c r="Y39" t="inlineStr"/>
       <c r="Z39" t="inlineStr"/>
       <c r="AA39" t="inlineStr"/>
-      <c r="AB39" t="inlineStr"/>
+      <c r="AB39" t="n">
+        <v>1</v>
+      </c>
       <c r="AC39" t="inlineStr"/>
       <c r="AD39" t="inlineStr"/>
       <c r="AE39" t="inlineStr"/>
       <c r="AF39" t="inlineStr"/>
       <c r="AG39" t="inlineStr"/>
       <c r="AH39" t="inlineStr"/>
       <c r="AI39" t="inlineStr"/>
       <c r="AJ39" t="inlineStr"/>
       <c r="AK39" t="inlineStr"/>
       <c r="AL39" t="inlineStr"/>
       <c r="AM39" t="inlineStr"/>
       <c r="AN39" t="inlineStr"/>
       <c r="AO39" t="inlineStr"/>
       <c r="AP39" t="inlineStr"/>
       <c r="AQ39" t="inlineStr"/>
       <c r="AR39" t="inlineStr"/>
       <c r="AS39" t="inlineStr"/>
       <c r="AT39" t="inlineStr"/>
       <c r="AU39" t="inlineStr"/>
       <c r="AV39" t="inlineStr"/>
       <c r="AW39" t="inlineStr"/>
       <c r="AX39" t="inlineStr"/>
       <c r="AY39" t="inlineStr"/>
       <c r="AZ39" t="inlineStr"/>
       <c r="BA39" t="inlineStr"/>
@@ -9836,53 +10644,51 @@
       <c r="CK39" t="inlineStr"/>
       <c r="CL39" t="inlineStr"/>
       <c r="CM39" t="inlineStr"/>
       <c r="CN39" t="inlineStr"/>
       <c r="CO39" t="inlineStr"/>
       <c r="CP39" t="inlineStr"/>
       <c r="CQ39" t="inlineStr"/>
       <c r="CR39" t="inlineStr"/>
       <c r="CS39" t="inlineStr"/>
       <c r="CT39" t="inlineStr"/>
       <c r="CU39" t="inlineStr"/>
       <c r="CV39" t="inlineStr"/>
       <c r="CW39" t="inlineStr"/>
       <c r="CX39" t="inlineStr"/>
       <c r="CY39" t="inlineStr"/>
       <c r="CZ39" t="inlineStr"/>
       <c r="DA39" t="inlineStr"/>
       <c r="DB39" t="inlineStr"/>
       <c r="DC39" t="inlineStr"/>
       <c r="DD39" t="inlineStr"/>
       <c r="DE39" t="inlineStr"/>
       <c r="DF39" t="inlineStr"/>
       <c r="DG39" t="inlineStr"/>
       <c r="DH39" t="inlineStr"/>
       <c r="DI39" t="inlineStr"/>
-      <c r="DJ39" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="DJ39" t="inlineStr"/>
       <c r="DK39" t="n">
         <v>1</v>
       </c>
       <c r="DL39" t="n">
         <v>1</v>
       </c>
       <c r="DM39" t="inlineStr"/>
       <c r="DN39" t="inlineStr"/>
       <c r="DO39" t="inlineStr"/>
       <c r="DP39" t="inlineStr"/>
       <c r="DQ39" t="inlineStr"/>
       <c r="DR39" t="inlineStr"/>
       <c r="DS39" t="inlineStr"/>
       <c r="DT39" t="inlineStr"/>
       <c r="DU39" t="inlineStr"/>
       <c r="DV39" t="inlineStr"/>
       <c r="DW39" t="inlineStr"/>
       <c r="DX39" t="inlineStr"/>
       <c r="DY39" t="inlineStr"/>
       <c r="DZ39" t="inlineStr"/>
       <c r="EA39" t="inlineStr"/>
       <c r="EB39" t="inlineStr"/>
       <c r="EC39" t="inlineStr"/>
       <c r="ED39" t="inlineStr"/>
       <c r="EE39" t="inlineStr"/>
@@ -9928,111 +10734,128 @@
       <c r="FS39" t="inlineStr"/>
       <c r="FT39" t="inlineStr"/>
       <c r="FU39" t="inlineStr"/>
       <c r="FV39" t="inlineStr"/>
       <c r="FW39" t="inlineStr"/>
       <c r="FX39" t="inlineStr"/>
       <c r="FY39" t="inlineStr"/>
       <c r="FZ39" t="inlineStr"/>
       <c r="GA39" t="inlineStr"/>
       <c r="GB39" t="inlineStr"/>
       <c r="GC39" t="inlineStr"/>
       <c r="GD39" t="inlineStr"/>
       <c r="GE39" t="inlineStr"/>
       <c r="GF39" t="inlineStr"/>
       <c r="GG39" t="inlineStr"/>
       <c r="GH39" t="inlineStr"/>
       <c r="GI39" t="inlineStr"/>
       <c r="GJ39" t="inlineStr"/>
       <c r="GK39" t="inlineStr"/>
       <c r="GL39" t="inlineStr"/>
       <c r="GM39" t="inlineStr"/>
       <c r="GN39" t="inlineStr"/>
       <c r="GO39" t="inlineStr"/>
       <c r="GP39" t="inlineStr"/>
       <c r="GQ39" t="inlineStr"/>
+      <c r="GR39" t="inlineStr"/>
+      <c r="GS39" t="inlineStr"/>
+      <c r="GT39" t="inlineStr"/>
+      <c r="GU39" t="inlineStr"/>
+      <c r="GV39" t="inlineStr"/>
+      <c r="GW39" t="inlineStr"/>
+      <c r="GX39" t="inlineStr"/>
+      <c r="GY39" t="inlineStr"/>
+      <c r="GZ39" t="inlineStr"/>
+      <c r="HA39" t="inlineStr"/>
+      <c r="HB39" t="inlineStr"/>
+      <c r="HC39" t="inlineStr"/>
+      <c r="HD39" t="inlineStr"/>
+      <c r="HE39" t="inlineStr"/>
+      <c r="HF39" t="inlineStr"/>
+      <c r="HG39" t="inlineStr"/>
+      <c r="HH39" t="inlineStr"/>
+      <c r="HI39" t="inlineStr"/>
+      <c r="HJ39" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>HUDBAY MINERALS INC.,</t>
+          <t>Vale Creighton</t>
         </is>
       </c>
       <c r="B40" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="C40" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D40" t="n">
         <v>100</v>
       </c>
       <c r="E40" t="n">
-        <v>29</v>
+        <v>94.59999999999999</v>
       </c>
       <c r="F40" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G40" t="inlineStr"/>
       <c r="H40" t="inlineStr"/>
       <c r="I40" t="inlineStr"/>
       <c r="J40" t="inlineStr"/>
       <c r="K40" t="inlineStr"/>
       <c r="L40" t="inlineStr"/>
       <c r="M40" t="inlineStr"/>
       <c r="N40" t="inlineStr"/>
       <c r="O40" t="inlineStr"/>
       <c r="P40" t="inlineStr"/>
       <c r="Q40" t="inlineStr"/>
       <c r="R40" t="inlineStr"/>
       <c r="S40" t="inlineStr"/>
       <c r="T40" t="inlineStr"/>
       <c r="U40" t="inlineStr"/>
       <c r="V40" t="inlineStr"/>
       <c r="W40" t="inlineStr"/>
       <c r="X40" t="inlineStr"/>
       <c r="Y40" t="inlineStr"/>
       <c r="Z40" t="inlineStr"/>
       <c r="AA40" t="inlineStr"/>
       <c r="AB40" t="inlineStr"/>
       <c r="AC40" t="inlineStr"/>
       <c r="AD40" t="inlineStr"/>
       <c r="AE40" t="inlineStr"/>
       <c r="AF40" t="inlineStr"/>
       <c r="AG40" t="inlineStr"/>
       <c r="AH40" t="inlineStr"/>
       <c r="AI40" t="inlineStr"/>
       <c r="AJ40" t="inlineStr"/>
       <c r="AK40" t="inlineStr"/>
       <c r="AL40" t="inlineStr"/>
       <c r="AM40" t="inlineStr"/>
       <c r="AN40" t="inlineStr"/>
       <c r="AO40" t="inlineStr"/>
       <c r="AP40" t="inlineStr"/>
-      <c r="AQ40" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ40" t="inlineStr"/>
       <c r="AR40" t="inlineStr"/>
       <c r="AS40" t="inlineStr"/>
       <c r="AT40" t="inlineStr"/>
       <c r="AU40" t="inlineStr"/>
       <c r="AV40" t="inlineStr"/>
       <c r="AW40" t="inlineStr"/>
       <c r="AX40" t="inlineStr"/>
       <c r="AY40" t="inlineStr"/>
       <c r="AZ40" t="inlineStr"/>
       <c r="BA40" t="inlineStr"/>
       <c r="BB40" t="inlineStr"/>
       <c r="BC40" t="inlineStr"/>
       <c r="BD40" t="inlineStr"/>
       <c r="BE40" t="inlineStr"/>
       <c r="BF40" t="inlineStr"/>
       <c r="BG40" t="inlineStr"/>
       <c r="BH40" t="inlineStr"/>
       <c r="BI40" t="inlineStr"/>
       <c r="BJ40" t="inlineStr"/>
       <c r="BK40" t="inlineStr"/>
       <c r="BL40" t="inlineStr"/>
       <c r="BM40" t="inlineStr"/>
       <c r="BN40" t="inlineStr"/>
       <c r="BO40" t="inlineStr"/>
       <c r="BP40" t="inlineStr"/>
@@ -10063,56 +10886,58 @@
       <c r="CO40" t="inlineStr"/>
       <c r="CP40" t="inlineStr"/>
       <c r="CQ40" t="inlineStr"/>
       <c r="CR40" t="inlineStr"/>
       <c r="CS40" t="inlineStr"/>
       <c r="CT40" t="inlineStr"/>
       <c r="CU40" t="inlineStr"/>
       <c r="CV40" t="inlineStr"/>
       <c r="CW40" t="inlineStr"/>
       <c r="CX40" t="inlineStr"/>
       <c r="CY40" t="inlineStr"/>
       <c r="CZ40" t="inlineStr"/>
       <c r="DA40" t="inlineStr"/>
       <c r="DB40" t="inlineStr"/>
       <c r="DC40" t="inlineStr"/>
       <c r="DD40" t="inlineStr"/>
       <c r="DE40" t="inlineStr"/>
       <c r="DF40" t="inlineStr"/>
       <c r="DG40" t="inlineStr"/>
       <c r="DH40" t="inlineStr"/>
       <c r="DI40" t="inlineStr"/>
       <c r="DJ40" t="inlineStr"/>
       <c r="DK40" t="inlineStr"/>
       <c r="DL40" t="inlineStr"/>
       <c r="DM40" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="DN40" t="n">
         <v>1</v>
       </c>
-      <c r="DO40" t="inlineStr"/>
+      <c r="DO40" t="n">
+        <v>1</v>
+      </c>
       <c r="DP40" t="inlineStr"/>
       <c r="DQ40" t="inlineStr"/>
       <c r="DR40" t="inlineStr"/>
       <c r="DS40" t="inlineStr"/>
       <c r="DT40" t="inlineStr"/>
       <c r="DU40" t="inlineStr"/>
       <c r="DV40" t="inlineStr"/>
       <c r="DW40" t="inlineStr"/>
       <c r="DX40" t="inlineStr"/>
       <c r="DY40" t="inlineStr"/>
       <c r="DZ40" t="inlineStr"/>
       <c r="EA40" t="inlineStr"/>
       <c r="EB40" t="inlineStr"/>
       <c r="EC40" t="inlineStr"/>
       <c r="ED40" t="inlineStr"/>
       <c r="EE40" t="inlineStr"/>
       <c r="EF40" t="inlineStr"/>
       <c r="EG40" t="inlineStr"/>
       <c r="EH40" t="inlineStr"/>
       <c r="EI40" t="inlineStr"/>
       <c r="EJ40" t="inlineStr"/>
       <c r="EK40" t="inlineStr"/>
       <c r="EL40" t="inlineStr"/>
       <c r="EM40" t="inlineStr"/>
       <c r="EN40" t="inlineStr"/>
@@ -10149,90 +10974,105 @@
       <c r="FS40" t="inlineStr"/>
       <c r="FT40" t="inlineStr"/>
       <c r="FU40" t="inlineStr"/>
       <c r="FV40" t="inlineStr"/>
       <c r="FW40" t="inlineStr"/>
       <c r="FX40" t="inlineStr"/>
       <c r="FY40" t="inlineStr"/>
       <c r="FZ40" t="inlineStr"/>
       <c r="GA40" t="inlineStr"/>
       <c r="GB40" t="inlineStr"/>
       <c r="GC40" t="inlineStr"/>
       <c r="GD40" t="inlineStr"/>
       <c r="GE40" t="inlineStr"/>
       <c r="GF40" t="inlineStr"/>
       <c r="GG40" t="inlineStr"/>
       <c r="GH40" t="inlineStr"/>
       <c r="GI40" t="inlineStr"/>
       <c r="GJ40" t="inlineStr"/>
       <c r="GK40" t="inlineStr"/>
       <c r="GL40" t="inlineStr"/>
       <c r="GM40" t="inlineStr"/>
       <c r="GN40" t="inlineStr"/>
       <c r="GO40" t="inlineStr"/>
       <c r="GP40" t="inlineStr"/>
       <c r="GQ40" t="inlineStr"/>
+      <c r="GR40" t="inlineStr"/>
+      <c r="GS40" t="inlineStr"/>
+      <c r="GT40" t="inlineStr"/>
+      <c r="GU40" t="inlineStr"/>
+      <c r="GV40" t="inlineStr"/>
+      <c r="GW40" t="inlineStr"/>
+      <c r="GX40" t="inlineStr"/>
+      <c r="GY40" t="inlineStr"/>
+      <c r="GZ40" t="inlineStr"/>
+      <c r="HA40" t="inlineStr"/>
+      <c r="HB40" t="inlineStr"/>
+      <c r="HC40" t="inlineStr"/>
+      <c r="HD40" t="inlineStr"/>
+      <c r="HE40" t="inlineStr"/>
+      <c r="HF40" t="inlineStr"/>
+      <c r="HG40" t="inlineStr"/>
+      <c r="HH40" t="inlineStr"/>
+      <c r="HI40" t="inlineStr"/>
+      <c r="HJ40" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>TOTAL EQUIPMENT SERVICES INC</t>
+          <t>CARDINAL MINING EQUIPMENT</t>
         </is>
       </c>
       <c r="B41" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="C41" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D41" t="n">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="E41" t="n">
-        <v>9</v>
+        <v>84.2</v>
       </c>
       <c r="F41" t="n">
-        <v>3</v>
-[...3 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="G41" t="inlineStr"/>
       <c r="H41" t="inlineStr"/>
       <c r="I41" t="inlineStr"/>
       <c r="J41" t="inlineStr"/>
       <c r="K41" t="inlineStr"/>
       <c r="L41" t="inlineStr"/>
       <c r="M41" t="inlineStr"/>
       <c r="N41" t="inlineStr"/>
       <c r="O41" t="inlineStr"/>
       <c r="P41" t="inlineStr"/>
       <c r="Q41" t="inlineStr"/>
       <c r="R41" t="inlineStr"/>
       <c r="S41" t="inlineStr"/>
-      <c r="T41" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="T41" t="inlineStr"/>
       <c r="U41" t="inlineStr"/>
       <c r="V41" t="inlineStr"/>
       <c r="W41" t="inlineStr"/>
       <c r="X41" t="inlineStr"/>
       <c r="Y41" t="inlineStr"/>
       <c r="Z41" t="inlineStr"/>
       <c r="AA41" t="inlineStr"/>
       <c r="AB41" t="inlineStr"/>
       <c r="AC41" t="inlineStr"/>
       <c r="AD41" t="inlineStr"/>
       <c r="AE41" t="inlineStr"/>
       <c r="AF41" t="inlineStr"/>
       <c r="AG41" t="inlineStr"/>
       <c r="AH41" t="inlineStr"/>
       <c r="AI41" t="inlineStr"/>
       <c r="AJ41" t="inlineStr"/>
       <c r="AK41" t="inlineStr"/>
       <c r="AL41" t="inlineStr"/>
       <c r="AM41" t="inlineStr"/>
       <c r="AN41" t="inlineStr"/>
       <c r="AO41" t="inlineStr"/>
       <c r="AP41" t="inlineStr"/>
       <c r="AQ41" t="inlineStr"/>
       <c r="AR41" t="inlineStr"/>
       <c r="AS41" t="inlineStr"/>
@@ -10251,94 +11091,96 @@
       <c r="BF41" t="inlineStr"/>
       <c r="BG41" t="inlineStr"/>
       <c r="BH41" t="inlineStr"/>
       <c r="BI41" t="inlineStr"/>
       <c r="BJ41" t="inlineStr"/>
       <c r="BK41" t="inlineStr"/>
       <c r="BL41" t="inlineStr"/>
       <c r="BM41" t="inlineStr"/>
       <c r="BN41" t="inlineStr"/>
       <c r="BO41" t="inlineStr"/>
       <c r="BP41" t="inlineStr"/>
       <c r="BQ41" t="inlineStr"/>
       <c r="BR41" t="inlineStr"/>
       <c r="BS41" t="inlineStr"/>
       <c r="BT41" t="inlineStr"/>
       <c r="BU41" t="inlineStr"/>
       <c r="BV41" t="inlineStr"/>
       <c r="BW41" t="inlineStr"/>
       <c r="BX41" t="inlineStr"/>
       <c r="BY41" t="inlineStr"/>
       <c r="BZ41" t="inlineStr"/>
       <c r="CA41" t="inlineStr"/>
       <c r="CB41" t="inlineStr"/>
       <c r="CC41" t="inlineStr"/>
       <c r="CD41" t="inlineStr"/>
-      <c r="CE41" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="CE41" t="inlineStr"/>
       <c r="CF41" t="inlineStr"/>
       <c r="CG41" t="inlineStr"/>
       <c r="CH41" t="inlineStr"/>
       <c r="CI41" t="inlineStr"/>
       <c r="CJ41" t="inlineStr"/>
       <c r="CK41" t="inlineStr"/>
       <c r="CL41" t="inlineStr"/>
       <c r="CM41" t="inlineStr"/>
       <c r="CN41" t="inlineStr"/>
       <c r="CO41" t="inlineStr"/>
       <c r="CP41" t="inlineStr"/>
       <c r="CQ41" t="inlineStr"/>
       <c r="CR41" t="inlineStr"/>
       <c r="CS41" t="inlineStr"/>
       <c r="CT41" t="inlineStr"/>
       <c r="CU41" t="inlineStr"/>
       <c r="CV41" t="inlineStr"/>
       <c r="CW41" t="inlineStr"/>
       <c r="CX41" t="inlineStr"/>
       <c r="CY41" t="inlineStr"/>
       <c r="CZ41" t="inlineStr"/>
       <c r="DA41" t="inlineStr"/>
       <c r="DB41" t="inlineStr"/>
       <c r="DC41" t="inlineStr"/>
       <c r="DD41" t="inlineStr"/>
       <c r="DE41" t="inlineStr"/>
       <c r="DF41" t="inlineStr"/>
       <c r="DG41" t="inlineStr"/>
       <c r="DH41" t="inlineStr"/>
       <c r="DI41" t="inlineStr"/>
       <c r="DJ41" t="inlineStr"/>
       <c r="DK41" t="inlineStr"/>
       <c r="DL41" t="inlineStr"/>
       <c r="DM41" t="inlineStr"/>
       <c r="DN41" t="inlineStr"/>
-      <c r="DO41" t="n">
-[...4 lines deleted...]
-      <c r="DR41" t="inlineStr"/>
+      <c r="DO41" t="inlineStr"/>
+      <c r="DP41" t="n">
+        <v>1</v>
+      </c>
+      <c r="DQ41" t="n">
+        <v>1</v>
+      </c>
+      <c r="DR41" t="n">
+        <v>1</v>
+      </c>
       <c r="DS41" t="inlineStr"/>
       <c r="DT41" t="inlineStr"/>
       <c r="DU41" t="inlineStr"/>
       <c r="DV41" t="inlineStr"/>
       <c r="DW41" t="inlineStr"/>
       <c r="DX41" t="inlineStr"/>
       <c r="DY41" t="inlineStr"/>
       <c r="DZ41" t="inlineStr"/>
       <c r="EA41" t="inlineStr"/>
       <c r="EB41" t="inlineStr"/>
       <c r="EC41" t="inlineStr"/>
       <c r="ED41" t="inlineStr"/>
       <c r="EE41" t="inlineStr"/>
       <c r="EF41" t="inlineStr"/>
       <c r="EG41" t="inlineStr"/>
       <c r="EH41" t="inlineStr"/>
       <c r="EI41" t="inlineStr"/>
       <c r="EJ41" t="inlineStr"/>
       <c r="EK41" t="inlineStr"/>
       <c r="EL41" t="inlineStr"/>
       <c r="EM41" t="inlineStr"/>
       <c r="EN41" t="inlineStr"/>
       <c r="EO41" t="inlineStr"/>
       <c r="EP41" t="inlineStr"/>
       <c r="EQ41" t="inlineStr"/>
@@ -10372,126 +11214,141 @@
       <c r="FS41" t="inlineStr"/>
       <c r="FT41" t="inlineStr"/>
       <c r="FU41" t="inlineStr"/>
       <c r="FV41" t="inlineStr"/>
       <c r="FW41" t="inlineStr"/>
       <c r="FX41" t="inlineStr"/>
       <c r="FY41" t="inlineStr"/>
       <c r="FZ41" t="inlineStr"/>
       <c r="GA41" t="inlineStr"/>
       <c r="GB41" t="inlineStr"/>
       <c r="GC41" t="inlineStr"/>
       <c r="GD41" t="inlineStr"/>
       <c r="GE41" t="inlineStr"/>
       <c r="GF41" t="inlineStr"/>
       <c r="GG41" t="inlineStr"/>
       <c r="GH41" t="inlineStr"/>
       <c r="GI41" t="inlineStr"/>
       <c r="GJ41" t="inlineStr"/>
       <c r="GK41" t="inlineStr"/>
       <c r="GL41" t="inlineStr"/>
       <c r="GM41" t="inlineStr"/>
       <c r="GN41" t="inlineStr"/>
       <c r="GO41" t="inlineStr"/>
       <c r="GP41" t="inlineStr"/>
       <c r="GQ41" t="inlineStr"/>
+      <c r="GR41" t="inlineStr"/>
+      <c r="GS41" t="inlineStr"/>
+      <c r="GT41" t="inlineStr"/>
+      <c r="GU41" t="inlineStr"/>
+      <c r="GV41" t="inlineStr"/>
+      <c r="GW41" t="inlineStr"/>
+      <c r="GX41" t="inlineStr"/>
+      <c r="GY41" t="inlineStr"/>
+      <c r="GZ41" t="inlineStr"/>
+      <c r="HA41" t="inlineStr"/>
+      <c r="HB41" t="inlineStr"/>
+      <c r="HC41" t="inlineStr"/>
+      <c r="HD41" t="inlineStr"/>
+      <c r="HE41" t="inlineStr"/>
+      <c r="HF41" t="inlineStr"/>
+      <c r="HG41" t="inlineStr"/>
+      <c r="HH41" t="inlineStr"/>
+      <c r="HI41" t="inlineStr"/>
+      <c r="HJ41" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>WALDEN EQUIPMENT</t>
+          <t>LIFTKING MANUFACTURING CORP.</t>
         </is>
       </c>
       <c r="B42" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="C42" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D42" t="n">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="E42" t="n">
-        <v>9</v>
+        <v>6.6</v>
       </c>
       <c r="F42" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G42" t="inlineStr"/>
-      <c r="H42" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="H42" t="inlineStr"/>
       <c r="I42" t="inlineStr"/>
       <c r="J42" t="inlineStr"/>
       <c r="K42" t="inlineStr"/>
       <c r="L42" t="inlineStr"/>
       <c r="M42" t="inlineStr"/>
       <c r="N42" t="inlineStr"/>
       <c r="O42" t="inlineStr"/>
       <c r="P42" t="inlineStr"/>
       <c r="Q42" t="inlineStr"/>
       <c r="R42" t="inlineStr"/>
       <c r="S42" t="inlineStr"/>
       <c r="T42" t="inlineStr"/>
       <c r="U42" t="inlineStr"/>
       <c r="V42" t="inlineStr"/>
       <c r="W42" t="inlineStr"/>
       <c r="X42" t="inlineStr"/>
       <c r="Y42" t="inlineStr"/>
       <c r="Z42" t="inlineStr"/>
       <c r="AA42" t="inlineStr"/>
       <c r="AB42" t="inlineStr"/>
       <c r="AC42" t="inlineStr"/>
       <c r="AD42" t="inlineStr"/>
       <c r="AE42" t="inlineStr"/>
       <c r="AF42" t="inlineStr"/>
       <c r="AG42" t="inlineStr"/>
       <c r="AH42" t="inlineStr"/>
       <c r="AI42" t="inlineStr"/>
       <c r="AJ42" t="inlineStr"/>
       <c r="AK42" t="inlineStr"/>
       <c r="AL42" t="inlineStr"/>
       <c r="AM42" t="inlineStr"/>
       <c r="AN42" t="inlineStr"/>
       <c r="AO42" t="inlineStr"/>
       <c r="AP42" t="inlineStr"/>
       <c r="AQ42" t="inlineStr"/>
       <c r="AR42" t="inlineStr"/>
       <c r="AS42" t="inlineStr"/>
       <c r="AT42" t="inlineStr"/>
       <c r="AU42" t="inlineStr"/>
       <c r="AV42" t="inlineStr"/>
       <c r="AW42" t="inlineStr"/>
       <c r="AX42" t="inlineStr"/>
       <c r="AY42" t="inlineStr"/>
       <c r="AZ42" t="inlineStr"/>
       <c r="BA42" t="inlineStr"/>
       <c r="BB42" t="inlineStr"/>
       <c r="BC42" t="inlineStr"/>
-      <c r="BD42" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="BD42" t="inlineStr"/>
       <c r="BE42" t="inlineStr"/>
       <c r="BF42" t="inlineStr"/>
       <c r="BG42" t="inlineStr"/>
       <c r="BH42" t="inlineStr"/>
       <c r="BI42" t="inlineStr"/>
       <c r="BJ42" t="inlineStr"/>
       <c r="BK42" t="inlineStr"/>
       <c r="BL42" t="inlineStr"/>
       <c r="BM42" t="inlineStr"/>
       <c r="BN42" t="inlineStr"/>
       <c r="BO42" t="inlineStr"/>
       <c r="BP42" t="inlineStr"/>
       <c r="BQ42" t="inlineStr"/>
       <c r="BR42" t="inlineStr"/>
       <c r="BS42" t="inlineStr"/>
       <c r="BT42" t="inlineStr"/>
       <c r="BU42" t="inlineStr"/>
       <c r="BV42" t="inlineStr"/>
       <c r="BW42" t="inlineStr"/>
       <c r="BX42" t="inlineStr"/>
       <c r="BY42" t="inlineStr"/>
       <c r="BZ42" t="inlineStr"/>
       <c r="CA42" t="inlineStr"/>
       <c r="CB42" t="inlineStr"/>
       <c r="CC42" t="inlineStr"/>
@@ -10511,60 +11368,62 @@
       <c r="CQ42" t="inlineStr"/>
       <c r="CR42" t="inlineStr"/>
       <c r="CS42" t="inlineStr"/>
       <c r="CT42" t="inlineStr"/>
       <c r="CU42" t="inlineStr"/>
       <c r="CV42" t="inlineStr"/>
       <c r="CW42" t="inlineStr"/>
       <c r="CX42" t="inlineStr"/>
       <c r="CY42" t="inlineStr"/>
       <c r="CZ42" t="inlineStr"/>
       <c r="DA42" t="inlineStr"/>
       <c r="DB42" t="inlineStr"/>
       <c r="DC42" t="inlineStr"/>
       <c r="DD42" t="inlineStr"/>
       <c r="DE42" t="inlineStr"/>
       <c r="DF42" t="inlineStr"/>
       <c r="DG42" t="inlineStr"/>
       <c r="DH42" t="inlineStr"/>
       <c r="DI42" t="inlineStr"/>
       <c r="DJ42" t="inlineStr"/>
       <c r="DK42" t="inlineStr"/>
       <c r="DL42" t="inlineStr"/>
       <c r="DM42" t="inlineStr"/>
       <c r="DN42" t="inlineStr"/>
       <c r="DO42" t="inlineStr"/>
-      <c r="DP42" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="DP42" t="inlineStr"/>
+      <c r="DQ42" t="inlineStr"/>
       <c r="DR42" t="inlineStr"/>
-      <c r="DS42" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="DU42" t="inlineStr"/>
+      <c r="DS42" t="n">
+        <v>2</v>
+      </c>
+      <c r="DT42" t="n">
+        <v>1</v>
+      </c>
+      <c r="DU42" t="n">
+        <v>1</v>
+      </c>
       <c r="DV42" t="inlineStr"/>
       <c r="DW42" t="inlineStr"/>
       <c r="DX42" t="inlineStr"/>
       <c r="DY42" t="inlineStr"/>
       <c r="DZ42" t="inlineStr"/>
       <c r="EA42" t="inlineStr"/>
       <c r="EB42" t="inlineStr"/>
       <c r="EC42" t="inlineStr"/>
       <c r="ED42" t="inlineStr"/>
       <c r="EE42" t="inlineStr"/>
       <c r="EF42" t="inlineStr"/>
       <c r="EG42" t="inlineStr"/>
       <c r="EH42" t="inlineStr"/>
       <c r="EI42" t="inlineStr"/>
       <c r="EJ42" t="inlineStr"/>
       <c r="EK42" t="inlineStr"/>
       <c r="EL42" t="inlineStr"/>
       <c r="EM42" t="inlineStr"/>
       <c r="EN42" t="inlineStr"/>
       <c r="EO42" t="inlineStr"/>
       <c r="EP42" t="inlineStr"/>
       <c r="EQ42" t="inlineStr"/>
       <c r="ER42" t="inlineStr"/>
       <c r="ES42" t="inlineStr"/>
       <c r="ET42" t="inlineStr"/>
@@ -10595,128 +11454,147 @@
       <c r="FS42" t="inlineStr"/>
       <c r="FT42" t="inlineStr"/>
       <c r="FU42" t="inlineStr"/>
       <c r="FV42" t="inlineStr"/>
       <c r="FW42" t="inlineStr"/>
       <c r="FX42" t="inlineStr"/>
       <c r="FY42" t="inlineStr"/>
       <c r="FZ42" t="inlineStr"/>
       <c r="GA42" t="inlineStr"/>
       <c r="GB42" t="inlineStr"/>
       <c r="GC42" t="inlineStr"/>
       <c r="GD42" t="inlineStr"/>
       <c r="GE42" t="inlineStr"/>
       <c r="GF42" t="inlineStr"/>
       <c r="GG42" t="inlineStr"/>
       <c r="GH42" t="inlineStr"/>
       <c r="GI42" t="inlineStr"/>
       <c r="GJ42" t="inlineStr"/>
       <c r="GK42" t="inlineStr"/>
       <c r="GL42" t="inlineStr"/>
       <c r="GM42" t="inlineStr"/>
       <c r="GN42" t="inlineStr"/>
       <c r="GO42" t="inlineStr"/>
       <c r="GP42" t="inlineStr"/>
       <c r="GQ42" t="inlineStr"/>
+      <c r="GR42" t="inlineStr"/>
+      <c r="GS42" t="inlineStr"/>
+      <c r="GT42" t="inlineStr"/>
+      <c r="GU42" t="inlineStr"/>
+      <c r="GV42" t="inlineStr"/>
+      <c r="GW42" t="inlineStr"/>
+      <c r="GX42" t="inlineStr"/>
+      <c r="GY42" t="inlineStr"/>
+      <c r="GZ42" t="inlineStr"/>
+      <c r="HA42" t="inlineStr"/>
+      <c r="HB42" t="inlineStr"/>
+      <c r="HC42" t="inlineStr"/>
+      <c r="HD42" t="inlineStr"/>
+      <c r="HE42" t="inlineStr"/>
+      <c r="HF42" t="inlineStr"/>
+      <c r="HG42" t="inlineStr"/>
+      <c r="HH42" t="inlineStr"/>
+      <c r="HI42" t="inlineStr"/>
+      <c r="HJ42" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>MINES D'OR WESDOME INC</t>
+          <t>Iamgold Westwood</t>
         </is>
       </c>
       <c r="B43" t="n">
         <v>4</v>
       </c>
       <c r="C43" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D43" t="n">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="E43" t="n">
-        <v>4</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="F43" t="inlineStr"/>
       <c r="G43" t="inlineStr"/>
       <c r="H43" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I43" t="inlineStr"/>
       <c r="J43" t="inlineStr"/>
       <c r="K43" t="inlineStr"/>
-      <c r="L43" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="L43" t="inlineStr"/>
       <c r="M43" t="inlineStr"/>
       <c r="N43" t="inlineStr"/>
       <c r="O43" t="inlineStr"/>
       <c r="P43" t="inlineStr"/>
       <c r="Q43" t="inlineStr"/>
       <c r="R43" t="inlineStr"/>
-      <c r="S43" t="inlineStr"/>
+      <c r="S43" t="n">
+        <v>1</v>
+      </c>
       <c r="T43" t="inlineStr"/>
       <c r="U43" t="inlineStr"/>
       <c r="V43" t="inlineStr"/>
       <c r="W43" t="inlineStr"/>
       <c r="X43" t="inlineStr"/>
       <c r="Y43" t="inlineStr"/>
       <c r="Z43" t="inlineStr"/>
       <c r="AA43" t="inlineStr"/>
       <c r="AB43" t="inlineStr"/>
       <c r="AC43" t="inlineStr"/>
       <c r="AD43" t="inlineStr"/>
       <c r="AE43" t="inlineStr"/>
       <c r="AF43" t="inlineStr"/>
       <c r="AG43" t="inlineStr"/>
       <c r="AH43" t="inlineStr"/>
       <c r="AI43" t="inlineStr"/>
       <c r="AJ43" t="inlineStr"/>
       <c r="AK43" t="inlineStr"/>
       <c r="AL43" t="inlineStr"/>
       <c r="AM43" t="inlineStr"/>
       <c r="AN43" t="inlineStr"/>
       <c r="AO43" t="inlineStr"/>
       <c r="AP43" t="inlineStr"/>
       <c r="AQ43" t="inlineStr"/>
       <c r="AR43" t="inlineStr"/>
       <c r="AS43" t="inlineStr"/>
       <c r="AT43" t="inlineStr"/>
       <c r="AU43" t="inlineStr"/>
       <c r="AV43" t="inlineStr"/>
       <c r="AW43" t="inlineStr"/>
       <c r="AX43" t="inlineStr"/>
       <c r="AY43" t="inlineStr"/>
       <c r="AZ43" t="inlineStr"/>
       <c r="BA43" t="inlineStr"/>
       <c r="BB43" t="inlineStr"/>
       <c r="BC43" t="inlineStr"/>
       <c r="BD43" t="inlineStr"/>
       <c r="BE43" t="inlineStr"/>
-      <c r="BF43" t="inlineStr"/>
+      <c r="BF43" t="n">
+        <v>2</v>
+      </c>
       <c r="BG43" t="inlineStr"/>
       <c r="BH43" t="inlineStr"/>
       <c r="BI43" t="inlineStr"/>
       <c r="BJ43" t="inlineStr"/>
       <c r="BK43" t="inlineStr"/>
       <c r="BL43" t="inlineStr"/>
       <c r="BM43" t="inlineStr"/>
       <c r="BN43" t="inlineStr"/>
       <c r="BO43" t="inlineStr"/>
       <c r="BP43" t="inlineStr"/>
       <c r="BQ43" t="inlineStr"/>
       <c r="BR43" t="inlineStr"/>
       <c r="BS43" t="inlineStr"/>
       <c r="BT43" t="inlineStr"/>
       <c r="BU43" t="inlineStr"/>
       <c r="BV43" t="inlineStr"/>
       <c r="BW43" t="inlineStr"/>
       <c r="BX43" t="inlineStr"/>
       <c r="BY43" t="inlineStr"/>
       <c r="BZ43" t="inlineStr"/>
       <c r="CA43" t="inlineStr"/>
       <c r="CB43" t="inlineStr"/>
       <c r="CC43" t="inlineStr"/>
       <c r="CD43" t="inlineStr"/>
       <c r="CE43" t="inlineStr"/>
@@ -10736,62 +11614,60 @@
       <c r="CS43" t="inlineStr"/>
       <c r="CT43" t="inlineStr"/>
       <c r="CU43" t="inlineStr"/>
       <c r="CV43" t="inlineStr"/>
       <c r="CW43" t="inlineStr"/>
       <c r="CX43" t="inlineStr"/>
       <c r="CY43" t="inlineStr"/>
       <c r="CZ43" t="inlineStr"/>
       <c r="DA43" t="inlineStr"/>
       <c r="DB43" t="inlineStr"/>
       <c r="DC43" t="inlineStr"/>
       <c r="DD43" t="inlineStr"/>
       <c r="DE43" t="inlineStr"/>
       <c r="DF43" t="inlineStr"/>
       <c r="DG43" t="inlineStr"/>
       <c r="DH43" t="inlineStr"/>
       <c r="DI43" t="inlineStr"/>
       <c r="DJ43" t="inlineStr"/>
       <c r="DK43" t="inlineStr"/>
       <c r="DL43" t="inlineStr"/>
       <c r="DM43" t="inlineStr"/>
       <c r="DN43" t="inlineStr"/>
       <c r="DO43" t="inlineStr"/>
       <c r="DP43" t="inlineStr"/>
       <c r="DQ43" t="inlineStr"/>
-      <c r="DR43" t="n">
-[...7 lines deleted...]
-      </c>
+      <c r="DR43" t="inlineStr"/>
+      <c r="DS43" t="inlineStr"/>
+      <c r="DT43" t="inlineStr"/>
       <c r="DU43" t="inlineStr"/>
-      <c r="DV43" t="inlineStr"/>
-      <c r="DW43" t="inlineStr"/>
+      <c r="DV43" t="n">
+        <v>1</v>
+      </c>
+      <c r="DW43" t="n">
+        <v>1</v>
+      </c>
       <c r="DX43" t="inlineStr"/>
       <c r="DY43" t="inlineStr"/>
       <c r="DZ43" t="inlineStr"/>
       <c r="EA43" t="inlineStr"/>
       <c r="EB43" t="inlineStr"/>
       <c r="EC43" t="inlineStr"/>
       <c r="ED43" t="inlineStr"/>
       <c r="EE43" t="inlineStr"/>
       <c r="EF43" t="inlineStr"/>
       <c r="EG43" t="inlineStr"/>
       <c r="EH43" t="inlineStr"/>
       <c r="EI43" t="inlineStr"/>
       <c r="EJ43" t="inlineStr"/>
       <c r="EK43" t="inlineStr"/>
       <c r="EL43" t="inlineStr"/>
       <c r="EM43" t="inlineStr"/>
       <c r="EN43" t="inlineStr"/>
       <c r="EO43" t="inlineStr"/>
       <c r="EP43" t="inlineStr"/>
       <c r="EQ43" t="inlineStr"/>
       <c r="ER43" t="inlineStr"/>
       <c r="ES43" t="inlineStr"/>
       <c r="ET43" t="inlineStr"/>
       <c r="EU43" t="inlineStr"/>
       <c r="EV43" t="inlineStr"/>
@@ -10820,82 +11696,99 @@
       <c r="FS43" t="inlineStr"/>
       <c r="FT43" t="inlineStr"/>
       <c r="FU43" t="inlineStr"/>
       <c r="FV43" t="inlineStr"/>
       <c r="FW43" t="inlineStr"/>
       <c r="FX43" t="inlineStr"/>
       <c r="FY43" t="inlineStr"/>
       <c r="FZ43" t="inlineStr"/>
       <c r="GA43" t="inlineStr"/>
       <c r="GB43" t="inlineStr"/>
       <c r="GC43" t="inlineStr"/>
       <c r="GD43" t="inlineStr"/>
       <c r="GE43" t="inlineStr"/>
       <c r="GF43" t="inlineStr"/>
       <c r="GG43" t="inlineStr"/>
       <c r="GH43" t="inlineStr"/>
       <c r="GI43" t="inlineStr"/>
       <c r="GJ43" t="inlineStr"/>
       <c r="GK43" t="inlineStr"/>
       <c r="GL43" t="inlineStr"/>
       <c r="GM43" t="inlineStr"/>
       <c r="GN43" t="inlineStr"/>
       <c r="GO43" t="inlineStr"/>
       <c r="GP43" t="inlineStr"/>
       <c r="GQ43" t="inlineStr"/>
+      <c r="GR43" t="inlineStr"/>
+      <c r="GS43" t="inlineStr"/>
+      <c r="GT43" t="inlineStr"/>
+      <c r="GU43" t="inlineStr"/>
+      <c r="GV43" t="inlineStr"/>
+      <c r="GW43" t="inlineStr"/>
+      <c r="GX43" t="inlineStr"/>
+      <c r="GY43" t="inlineStr"/>
+      <c r="GZ43" t="inlineStr"/>
+      <c r="HA43" t="inlineStr"/>
+      <c r="HB43" t="inlineStr"/>
+      <c r="HC43" t="inlineStr"/>
+      <c r="HD43" t="inlineStr"/>
+      <c r="HE43" t="inlineStr"/>
+      <c r="HF43" t="inlineStr"/>
+      <c r="HG43" t="inlineStr"/>
+      <c r="HH43" t="inlineStr"/>
+      <c r="HI43" t="inlineStr"/>
+      <c r="HJ43" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>THYSSEN MINING DEV. CORP</t>
+          <t>CERTIFIED SALES AND RENTALS</t>
         </is>
       </c>
       <c r="B44" t="n">
         <v>4</v>
       </c>
       <c r="C44" t="n">
         <v>1</v>
       </c>
       <c r="D44" t="n">
         <v>25</v>
       </c>
       <c r="E44" t="n">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="F44" t="n">
         <v>1</v>
       </c>
       <c r="G44" t="inlineStr"/>
       <c r="H44" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I44" t="inlineStr"/>
       <c r="J44" t="inlineStr"/>
       <c r="K44" t="inlineStr"/>
-      <c r="L44" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="L44" t="inlineStr"/>
       <c r="M44" t="inlineStr"/>
       <c r="N44" t="inlineStr"/>
       <c r="O44" t="inlineStr"/>
       <c r="P44" t="inlineStr"/>
       <c r="Q44" t="inlineStr"/>
       <c r="R44" t="inlineStr"/>
       <c r="S44" t="inlineStr"/>
       <c r="T44" t="inlineStr"/>
       <c r="U44" t="inlineStr"/>
       <c r="V44" t="inlineStr"/>
       <c r="W44" t="inlineStr"/>
       <c r="X44" t="inlineStr"/>
       <c r="Y44" t="inlineStr"/>
       <c r="Z44" t="inlineStr"/>
       <c r="AA44" t="inlineStr"/>
       <c r="AB44" t="inlineStr"/>
       <c r="AC44" t="inlineStr"/>
       <c r="AD44" t="inlineStr"/>
       <c r="AE44" t="inlineStr"/>
       <c r="AF44" t="inlineStr"/>
       <c r="AG44" t="inlineStr"/>
       <c r="AH44" t="inlineStr"/>
       <c r="AI44" t="inlineStr"/>
       <c r="AJ44" t="inlineStr"/>
       <c r="AK44" t="inlineStr"/>
@@ -10964,62 +11857,62 @@
       <c r="CV44" t="inlineStr"/>
       <c r="CW44" t="inlineStr"/>
       <c r="CX44" t="inlineStr"/>
       <c r="CY44" t="inlineStr"/>
       <c r="CZ44" t="inlineStr"/>
       <c r="DA44" t="inlineStr"/>
       <c r="DB44" t="inlineStr"/>
       <c r="DC44" t="inlineStr"/>
       <c r="DD44" t="inlineStr"/>
       <c r="DE44" t="inlineStr"/>
       <c r="DF44" t="inlineStr"/>
       <c r="DG44" t="inlineStr"/>
       <c r="DH44" t="inlineStr"/>
       <c r="DI44" t="inlineStr"/>
       <c r="DJ44" t="inlineStr"/>
       <c r="DK44" t="inlineStr"/>
       <c r="DL44" t="inlineStr"/>
       <c r="DM44" t="inlineStr"/>
       <c r="DN44" t="inlineStr"/>
       <c r="DO44" t="inlineStr"/>
       <c r="DP44" t="inlineStr"/>
       <c r="DQ44" t="inlineStr"/>
       <c r="DR44" t="inlineStr"/>
       <c r="DS44" t="inlineStr"/>
       <c r="DT44" t="inlineStr"/>
-      <c r="DU44" t="n">
-[...10 lines deleted...]
-      <c r="DZ44" t="inlineStr"/>
+      <c r="DU44" t="inlineStr"/>
+      <c r="DV44" t="inlineStr"/>
+      <c r="DW44" t="inlineStr"/>
+      <c r="DX44" t="n">
+        <v>1</v>
+      </c>
+      <c r="DY44" t="n">
+        <v>1</v>
+      </c>
+      <c r="DZ44" t="n">
+        <v>1</v>
+      </c>
       <c r="EA44" t="inlineStr"/>
       <c r="EB44" t="inlineStr"/>
       <c r="EC44" t="inlineStr"/>
       <c r="ED44" t="inlineStr"/>
       <c r="EE44" t="inlineStr"/>
       <c r="EF44" t="inlineStr"/>
       <c r="EG44" t="inlineStr"/>
       <c r="EH44" t="inlineStr"/>
       <c r="EI44" t="inlineStr"/>
       <c r="EJ44" t="inlineStr"/>
       <c r="EK44" t="inlineStr"/>
       <c r="EL44" t="inlineStr"/>
       <c r="EM44" t="inlineStr"/>
       <c r="EN44" t="inlineStr"/>
       <c r="EO44" t="inlineStr"/>
       <c r="EP44" t="inlineStr"/>
       <c r="EQ44" t="inlineStr"/>
       <c r="ER44" t="inlineStr"/>
       <c r="ES44" t="inlineStr"/>
       <c r="ET44" t="inlineStr"/>
       <c r="EU44" t="inlineStr"/>
       <c r="EV44" t="inlineStr"/>
       <c r="EW44" t="inlineStr"/>
       <c r="EX44" t="inlineStr"/>
       <c r="EY44" t="inlineStr"/>
@@ -11045,88 +11938,115 @@
       <c r="FS44" t="inlineStr"/>
       <c r="FT44" t="inlineStr"/>
       <c r="FU44" t="inlineStr"/>
       <c r="FV44" t="inlineStr"/>
       <c r="FW44" t="inlineStr"/>
       <c r="FX44" t="inlineStr"/>
       <c r="FY44" t="inlineStr"/>
       <c r="FZ44" t="inlineStr"/>
       <c r="GA44" t="inlineStr"/>
       <c r="GB44" t="inlineStr"/>
       <c r="GC44" t="inlineStr"/>
       <c r="GD44" t="inlineStr"/>
       <c r="GE44" t="inlineStr"/>
       <c r="GF44" t="inlineStr"/>
       <c r="GG44" t="inlineStr"/>
       <c r="GH44" t="inlineStr"/>
       <c r="GI44" t="inlineStr"/>
       <c r="GJ44" t="inlineStr"/>
       <c r="GK44" t="inlineStr"/>
       <c r="GL44" t="inlineStr"/>
       <c r="GM44" t="inlineStr"/>
       <c r="GN44" t="inlineStr"/>
       <c r="GO44" t="inlineStr"/>
       <c r="GP44" t="inlineStr"/>
       <c r="GQ44" t="inlineStr"/>
+      <c r="GR44" t="inlineStr"/>
+      <c r="GS44" t="inlineStr"/>
+      <c r="GT44" t="inlineStr"/>
+      <c r="GU44" t="inlineStr"/>
+      <c r="GV44" t="inlineStr"/>
+      <c r="GW44" t="inlineStr"/>
+      <c r="GX44" t="inlineStr"/>
+      <c r="GY44" t="inlineStr"/>
+      <c r="GZ44" t="inlineStr"/>
+      <c r="HA44" t="inlineStr"/>
+      <c r="HB44" t="inlineStr"/>
+      <c r="HC44" t="inlineStr"/>
+      <c r="HD44" t="inlineStr"/>
+      <c r="HE44" t="inlineStr"/>
+      <c r="HF44" t="inlineStr"/>
+      <c r="HG44" t="inlineStr"/>
+      <c r="HH44" t="inlineStr"/>
+      <c r="HI44" t="inlineStr"/>
+      <c r="HJ44" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>WPI Rail services</t>
+          <t>Vale South Mine</t>
         </is>
       </c>
       <c r="B45" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C45" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D45" t="n">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="E45" t="n">
-        <v>0</v>
-[...5 lines deleted...]
-      </c>
+        <v>35.5</v>
+      </c>
+      <c r="F45" t="n">
+        <v>2</v>
+      </c>
+      <c r="G45" t="n">
+        <v>2</v>
+      </c>
+      <c r="H45" t="inlineStr"/>
       <c r="I45" t="inlineStr"/>
       <c r="J45" t="inlineStr"/>
       <c r="K45" t="inlineStr"/>
       <c r="L45" t="inlineStr"/>
       <c r="M45" t="inlineStr"/>
       <c r="N45" t="inlineStr"/>
       <c r="O45" t="inlineStr"/>
       <c r="P45" t="inlineStr"/>
       <c r="Q45" t="inlineStr"/>
       <c r="R45" t="inlineStr"/>
       <c r="S45" t="inlineStr"/>
-      <c r="T45" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="V45" t="inlineStr"/>
+      <c r="T45" t="n">
+        <v>2</v>
+      </c>
+      <c r="U45" t="n">
+        <v>1</v>
+      </c>
+      <c r="V45" t="n">
+        <v>1</v>
+      </c>
       <c r="W45" t="inlineStr"/>
       <c r="X45" t="inlineStr"/>
       <c r="Y45" t="inlineStr"/>
       <c r="Z45" t="inlineStr"/>
       <c r="AA45" t="inlineStr"/>
       <c r="AB45" t="inlineStr"/>
       <c r="AC45" t="inlineStr"/>
       <c r="AD45" t="inlineStr"/>
       <c r="AE45" t="inlineStr"/>
       <c r="AF45" t="inlineStr"/>
       <c r="AG45" t="inlineStr"/>
       <c r="AH45" t="inlineStr"/>
       <c r="AI45" t="inlineStr"/>
       <c r="AJ45" t="inlineStr"/>
       <c r="AK45" t="inlineStr"/>
       <c r="AL45" t="inlineStr"/>
       <c r="AM45" t="inlineStr"/>
       <c r="AN45" t="inlineStr"/>
       <c r="AO45" t="inlineStr"/>
       <c r="AP45" t="inlineStr"/>
       <c r="AQ45" t="inlineStr"/>
       <c r="AR45" t="inlineStr"/>
       <c r="AS45" t="inlineStr"/>
       <c r="AT45" t="inlineStr"/>
       <c r="AU45" t="inlineStr"/>
@@ -11188,53 +12108,51 @@
       <c r="CY45" t="inlineStr"/>
       <c r="CZ45" t="inlineStr"/>
       <c r="DA45" t="inlineStr"/>
       <c r="DB45" t="inlineStr"/>
       <c r="DC45" t="inlineStr"/>
       <c r="DD45" t="inlineStr"/>
       <c r="DE45" t="inlineStr"/>
       <c r="DF45" t="inlineStr"/>
       <c r="DG45" t="inlineStr"/>
       <c r="DH45" t="inlineStr"/>
       <c r="DI45" t="inlineStr"/>
       <c r="DJ45" t="inlineStr"/>
       <c r="DK45" t="inlineStr"/>
       <c r="DL45" t="inlineStr"/>
       <c r="DM45" t="inlineStr"/>
       <c r="DN45" t="inlineStr"/>
       <c r="DO45" t="inlineStr"/>
       <c r="DP45" t="inlineStr"/>
       <c r="DQ45" t="inlineStr"/>
       <c r="DR45" t="inlineStr"/>
       <c r="DS45" t="inlineStr"/>
       <c r="DT45" t="inlineStr"/>
       <c r="DU45" t="inlineStr"/>
       <c r="DV45" t="inlineStr"/>
       <c r="DW45" t="inlineStr"/>
-      <c r="DX45" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="DX45" t="inlineStr"/>
       <c r="DY45" t="inlineStr"/>
       <c r="DZ45" t="inlineStr"/>
       <c r="EA45" t="inlineStr"/>
       <c r="EB45" t="inlineStr"/>
       <c r="EC45" t="inlineStr"/>
       <c r="ED45" t="inlineStr"/>
       <c r="EE45" t="inlineStr"/>
       <c r="EF45" t="inlineStr"/>
       <c r="EG45" t="inlineStr"/>
       <c r="EH45" t="inlineStr"/>
       <c r="EI45" t="inlineStr"/>
       <c r="EJ45" t="inlineStr"/>
       <c r="EK45" t="inlineStr"/>
       <c r="EL45" t="inlineStr"/>
       <c r="EM45" t="inlineStr"/>
       <c r="EN45" t="inlineStr"/>
       <c r="EO45" t="inlineStr"/>
       <c r="EP45" t="inlineStr"/>
       <c r="EQ45" t="inlineStr"/>
       <c r="ER45" t="inlineStr"/>
       <c r="ES45" t="inlineStr"/>
       <c r="ET45" t="inlineStr"/>
       <c r="EU45" t="inlineStr"/>
       <c r="EV45" t="inlineStr"/>
       <c r="EW45" t="inlineStr"/>
@@ -11262,204 +12180,225 @@
       <c r="FS45" t="inlineStr"/>
       <c r="FT45" t="inlineStr"/>
       <c r="FU45" t="inlineStr"/>
       <c r="FV45" t="inlineStr"/>
       <c r="FW45" t="inlineStr"/>
       <c r="FX45" t="inlineStr"/>
       <c r="FY45" t="inlineStr"/>
       <c r="FZ45" t="inlineStr"/>
       <c r="GA45" t="inlineStr"/>
       <c r="GB45" t="inlineStr"/>
       <c r="GC45" t="inlineStr"/>
       <c r="GD45" t="inlineStr"/>
       <c r="GE45" t="inlineStr"/>
       <c r="GF45" t="inlineStr"/>
       <c r="GG45" t="inlineStr"/>
       <c r="GH45" t="inlineStr"/>
       <c r="GI45" t="inlineStr"/>
       <c r="GJ45" t="inlineStr"/>
       <c r="GK45" t="inlineStr"/>
       <c r="GL45" t="inlineStr"/>
       <c r="GM45" t="inlineStr"/>
       <c r="GN45" t="inlineStr"/>
       <c r="GO45" t="inlineStr"/>
       <c r="GP45" t="inlineStr"/>
       <c r="GQ45" t="inlineStr"/>
+      <c r="GR45" t="inlineStr"/>
+      <c r="GS45" t="inlineStr"/>
+      <c r="GT45" t="inlineStr"/>
+      <c r="GU45" t="inlineStr"/>
+      <c r="GV45" t="inlineStr"/>
+      <c r="GW45" t="inlineStr"/>
+      <c r="GX45" t="inlineStr"/>
+      <c r="GY45" t="inlineStr"/>
+      <c r="GZ45" t="inlineStr"/>
+      <c r="HA45" t="inlineStr"/>
+      <c r="HB45" t="inlineStr"/>
+      <c r="HC45" t="inlineStr"/>
+      <c r="HD45" t="inlineStr"/>
+      <c r="HE45" t="inlineStr"/>
+      <c r="HF45" t="inlineStr"/>
+      <c r="HG45" t="inlineStr"/>
+      <c r="HH45" t="inlineStr"/>
+      <c r="HI45" t="inlineStr"/>
+      <c r="HJ45" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Vale North Mine</t>
+          <t>ACCES INDUSTRIEL</t>
         </is>
       </c>
       <c r="B46" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C46" t="n">
         <v>3</v>
       </c>
       <c r="D46" t="n">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="E46" t="n">
-        <v>32</v>
+        <v>14.3</v>
       </c>
       <c r="F46" t="n">
         <v>3</v>
       </c>
-      <c r="G46" t="inlineStr"/>
+      <c r="G46" t="n">
+        <v>1</v>
+      </c>
       <c r="H46" t="inlineStr"/>
       <c r="I46" t="inlineStr"/>
       <c r="J46" t="inlineStr"/>
       <c r="K46" t="inlineStr"/>
       <c r="L46" t="inlineStr"/>
       <c r="M46" t="inlineStr"/>
       <c r="N46" t="inlineStr"/>
       <c r="O46" t="inlineStr"/>
       <c r="P46" t="inlineStr"/>
       <c r="Q46" t="inlineStr"/>
       <c r="R46" t="inlineStr"/>
       <c r="S46" t="inlineStr"/>
       <c r="T46" t="inlineStr"/>
       <c r="U46" t="inlineStr"/>
       <c r="V46" t="inlineStr"/>
       <c r="W46" t="inlineStr"/>
       <c r="X46" t="inlineStr"/>
       <c r="Y46" t="inlineStr"/>
       <c r="Z46" t="inlineStr"/>
       <c r="AA46" t="inlineStr"/>
       <c r="AB46" t="inlineStr"/>
       <c r="AC46" t="inlineStr"/>
       <c r="AD46" t="inlineStr"/>
       <c r="AE46" t="inlineStr"/>
       <c r="AF46" t="inlineStr"/>
       <c r="AG46" t="inlineStr"/>
       <c r="AH46" t="inlineStr"/>
       <c r="AI46" t="inlineStr"/>
       <c r="AJ46" t="inlineStr"/>
       <c r="AK46" t="inlineStr"/>
       <c r="AL46" t="inlineStr"/>
       <c r="AM46" t="inlineStr"/>
       <c r="AN46" t="inlineStr"/>
       <c r="AO46" t="inlineStr"/>
-      <c r="AP46" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="AP46" t="inlineStr"/>
       <c r="AQ46" t="inlineStr"/>
       <c r="AR46" t="inlineStr"/>
       <c r="AS46" t="inlineStr"/>
       <c r="AT46" t="inlineStr"/>
       <c r="AU46" t="inlineStr"/>
       <c r="AV46" t="inlineStr"/>
       <c r="AW46" t="inlineStr"/>
       <c r="AX46" t="inlineStr"/>
       <c r="AY46" t="inlineStr"/>
       <c r="AZ46" t="inlineStr"/>
       <c r="BA46" t="inlineStr"/>
       <c r="BB46" t="inlineStr"/>
       <c r="BC46" t="inlineStr"/>
       <c r="BD46" t="inlineStr"/>
       <c r="BE46" t="inlineStr"/>
       <c r="BF46" t="inlineStr"/>
       <c r="BG46" t="inlineStr"/>
       <c r="BH46" t="inlineStr"/>
       <c r="BI46" t="inlineStr"/>
       <c r="BJ46" t="inlineStr"/>
       <c r="BK46" t="inlineStr"/>
       <c r="BL46" t="inlineStr"/>
       <c r="BM46" t="inlineStr"/>
       <c r="BN46" t="inlineStr"/>
       <c r="BO46" t="inlineStr"/>
-      <c r="BP46" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="BP46" t="inlineStr"/>
       <c r="BQ46" t="inlineStr"/>
       <c r="BR46" t="inlineStr"/>
       <c r="BS46" t="inlineStr"/>
       <c r="BT46" t="inlineStr"/>
       <c r="BU46" t="inlineStr"/>
       <c r="BV46" t="inlineStr"/>
       <c r="BW46" t="inlineStr"/>
       <c r="BX46" t="inlineStr"/>
       <c r="BY46" t="inlineStr"/>
       <c r="BZ46" t="inlineStr"/>
       <c r="CA46" t="inlineStr"/>
       <c r="CB46" t="inlineStr"/>
       <c r="CC46" t="inlineStr"/>
       <c r="CD46" t="inlineStr"/>
       <c r="CE46" t="inlineStr"/>
       <c r="CF46" t="inlineStr"/>
       <c r="CG46" t="inlineStr"/>
       <c r="CH46" t="inlineStr"/>
       <c r="CI46" t="inlineStr"/>
       <c r="CJ46" t="inlineStr"/>
       <c r="CK46" t="inlineStr"/>
       <c r="CL46" t="inlineStr"/>
       <c r="CM46" t="inlineStr"/>
       <c r="CN46" t="inlineStr"/>
       <c r="CO46" t="inlineStr"/>
       <c r="CP46" t="inlineStr"/>
-      <c r="CQ46" t="inlineStr"/>
+      <c r="CQ46" t="n">
+        <v>1</v>
+      </c>
       <c r="CR46" t="inlineStr"/>
       <c r="CS46" t="inlineStr"/>
       <c r="CT46" t="inlineStr"/>
       <c r="CU46" t="inlineStr"/>
       <c r="CV46" t="inlineStr"/>
       <c r="CW46" t="inlineStr"/>
       <c r="CX46" t="inlineStr"/>
       <c r="CY46" t="inlineStr"/>
       <c r="CZ46" t="inlineStr"/>
       <c r="DA46" t="inlineStr"/>
       <c r="DB46" t="inlineStr"/>
       <c r="DC46" t="inlineStr"/>
       <c r="DD46" t="inlineStr"/>
       <c r="DE46" t="inlineStr"/>
       <c r="DF46" t="inlineStr"/>
       <c r="DG46" t="inlineStr"/>
       <c r="DH46" t="inlineStr"/>
       <c r="DI46" t="inlineStr"/>
       <c r="DJ46" t="inlineStr"/>
       <c r="DK46" t="inlineStr"/>
       <c r="DL46" t="inlineStr"/>
       <c r="DM46" t="inlineStr"/>
       <c r="DN46" t="inlineStr"/>
       <c r="DO46" t="inlineStr"/>
       <c r="DP46" t="inlineStr"/>
       <c r="DQ46" t="inlineStr"/>
       <c r="DR46" t="inlineStr"/>
       <c r="DS46" t="inlineStr"/>
       <c r="DT46" t="inlineStr"/>
       <c r="DU46" t="inlineStr"/>
       <c r="DV46" t="inlineStr"/>
       <c r="DW46" t="inlineStr"/>
       <c r="DX46" t="inlineStr"/>
-      <c r="DY46" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="DY46" t="inlineStr"/>
       <c r="DZ46" t="inlineStr"/>
-      <c r="EA46" t="inlineStr"/>
-      <c r="EB46" t="inlineStr"/>
+      <c r="EA46" t="n">
+        <v>1</v>
+      </c>
+      <c r="EB46" t="n">
+        <v>1</v>
+      </c>
       <c r="EC46" t="inlineStr"/>
       <c r="ED46" t="inlineStr"/>
       <c r="EE46" t="inlineStr"/>
       <c r="EF46" t="inlineStr"/>
       <c r="EG46" t="inlineStr"/>
       <c r="EH46" t="inlineStr"/>
       <c r="EI46" t="inlineStr"/>
       <c r="EJ46" t="inlineStr"/>
       <c r="EK46" t="inlineStr"/>
       <c r="EL46" t="inlineStr"/>
       <c r="EM46" t="inlineStr"/>
       <c r="EN46" t="inlineStr"/>
       <c r="EO46" t="inlineStr"/>
       <c r="EP46" t="inlineStr"/>
       <c r="EQ46" t="inlineStr"/>
       <c r="ER46" t="inlineStr"/>
       <c r="ES46" t="inlineStr"/>
       <c r="ET46" t="inlineStr"/>
       <c r="EU46" t="inlineStr"/>
       <c r="EV46" t="inlineStr"/>
       <c r="EW46" t="inlineStr"/>
       <c r="EX46" t="inlineStr"/>
       <c r="EY46" t="inlineStr"/>
       <c r="EZ46" t="inlineStr"/>
       <c r="FA46" t="inlineStr"/>
@@ -11483,89 +12422,110 @@
       <c r="FS46" t="inlineStr"/>
       <c r="FT46" t="inlineStr"/>
       <c r="FU46" t="inlineStr"/>
       <c r="FV46" t="inlineStr"/>
       <c r="FW46" t="inlineStr"/>
       <c r="FX46" t="inlineStr"/>
       <c r="FY46" t="inlineStr"/>
       <c r="FZ46" t="inlineStr"/>
       <c r="GA46" t="inlineStr"/>
       <c r="GB46" t="inlineStr"/>
       <c r="GC46" t="inlineStr"/>
       <c r="GD46" t="inlineStr"/>
       <c r="GE46" t="inlineStr"/>
       <c r="GF46" t="inlineStr"/>
       <c r="GG46" t="inlineStr"/>
       <c r="GH46" t="inlineStr"/>
       <c r="GI46" t="inlineStr"/>
       <c r="GJ46" t="inlineStr"/>
       <c r="GK46" t="inlineStr"/>
       <c r="GL46" t="inlineStr"/>
       <c r="GM46" t="inlineStr"/>
       <c r="GN46" t="inlineStr"/>
       <c r="GO46" t="inlineStr"/>
       <c r="GP46" t="inlineStr"/>
       <c r="GQ46" t="inlineStr"/>
+      <c r="GR46" t="inlineStr"/>
+      <c r="GS46" t="inlineStr"/>
+      <c r="GT46" t="inlineStr"/>
+      <c r="GU46" t="inlineStr"/>
+      <c r="GV46" t="inlineStr"/>
+      <c r="GW46" t="inlineStr"/>
+      <c r="GX46" t="inlineStr"/>
+      <c r="GY46" t="inlineStr"/>
+      <c r="GZ46" t="inlineStr"/>
+      <c r="HA46" t="inlineStr"/>
+      <c r="HB46" t="inlineStr"/>
+      <c r="HC46" t="inlineStr"/>
+      <c r="HD46" t="inlineStr"/>
+      <c r="HE46" t="inlineStr"/>
+      <c r="HF46" t="inlineStr"/>
+      <c r="HG46" t="inlineStr"/>
+      <c r="HH46" t="inlineStr"/>
+      <c r="HI46" t="inlineStr"/>
+      <c r="HJ46" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>AGNICO EAGLE GOLDEX DIVISION</t>
         </is>
       </c>
       <c r="B47" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C47" t="n">
         <v>1</v>
       </c>
       <c r="D47" t="n">
-        <v>33.3</v>
+        <v>25</v>
       </c>
       <c r="E47" t="n">
         <v>21</v>
       </c>
       <c r="F47" t="n">
         <v>1</v>
       </c>
-      <c r="G47" t="inlineStr"/>
+      <c r="G47" t="n">
+        <v>1</v>
+      </c>
       <c r="H47" t="n">
         <v>1</v>
       </c>
       <c r="I47" t="inlineStr"/>
-      <c r="J47" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="J47" t="inlineStr"/>
       <c r="K47" t="inlineStr"/>
       <c r="L47" t="inlineStr"/>
       <c r="M47" t="inlineStr"/>
       <c r="N47" t="inlineStr"/>
       <c r="O47" t="inlineStr"/>
       <c r="P47" t="inlineStr"/>
       <c r="Q47" t="inlineStr"/>
       <c r="R47" t="inlineStr"/>
-      <c r="S47" t="inlineStr"/>
+      <c r="S47" t="n">
+        <v>1</v>
+      </c>
       <c r="T47" t="inlineStr"/>
       <c r="U47" t="inlineStr"/>
       <c r="V47" t="inlineStr"/>
       <c r="W47" t="inlineStr"/>
       <c r="X47" t="inlineStr"/>
       <c r="Y47" t="inlineStr"/>
       <c r="Z47" t="inlineStr"/>
       <c r="AA47" t="inlineStr"/>
       <c r="AB47" t="inlineStr"/>
       <c r="AC47" t="inlineStr"/>
       <c r="AD47" t="inlineStr"/>
       <c r="AE47" t="inlineStr"/>
       <c r="AF47" t="inlineStr"/>
       <c r="AG47" t="inlineStr"/>
       <c r="AH47" t="inlineStr"/>
       <c r="AI47" t="inlineStr"/>
       <c r="AJ47" t="inlineStr"/>
       <c r="AK47" t="inlineStr"/>
       <c r="AL47" t="inlineStr"/>
       <c r="AM47" t="inlineStr"/>
       <c r="AN47" t="inlineStr"/>
       <c r="AO47" t="inlineStr"/>
       <c r="AP47" t="inlineStr"/>
       <c r="AQ47" t="inlineStr"/>
       <c r="AR47" t="inlineStr"/>
@@ -11632,62 +12592,62 @@
       <c r="DA47" t="inlineStr"/>
       <c r="DB47" t="inlineStr"/>
       <c r="DC47" t="inlineStr"/>
       <c r="DD47" t="inlineStr"/>
       <c r="DE47" t="inlineStr"/>
       <c r="DF47" t="inlineStr"/>
       <c r="DG47" t="inlineStr"/>
       <c r="DH47" t="inlineStr"/>
       <c r="DI47" t="inlineStr"/>
       <c r="DJ47" t="inlineStr"/>
       <c r="DK47" t="inlineStr"/>
       <c r="DL47" t="inlineStr"/>
       <c r="DM47" t="inlineStr"/>
       <c r="DN47" t="inlineStr"/>
       <c r="DO47" t="inlineStr"/>
       <c r="DP47" t="inlineStr"/>
       <c r="DQ47" t="inlineStr"/>
       <c r="DR47" t="inlineStr"/>
       <c r="DS47" t="inlineStr"/>
       <c r="DT47" t="inlineStr"/>
       <c r="DU47" t="inlineStr"/>
       <c r="DV47" t="inlineStr"/>
       <c r="DW47" t="inlineStr"/>
       <c r="DX47" t="inlineStr"/>
       <c r="DY47" t="inlineStr"/>
-      <c r="DZ47" t="n">
-[...10 lines deleted...]
-      <c r="EE47" t="inlineStr"/>
+      <c r="DZ47" t="inlineStr"/>
+      <c r="EA47" t="inlineStr"/>
+      <c r="EB47" t="inlineStr"/>
+      <c r="EC47" t="n">
+        <v>2</v>
+      </c>
+      <c r="ED47" t="n">
+        <v>1</v>
+      </c>
+      <c r="EE47" t="n">
+        <v>1</v>
+      </c>
       <c r="EF47" t="inlineStr"/>
       <c r="EG47" t="inlineStr"/>
       <c r="EH47" t="inlineStr"/>
       <c r="EI47" t="inlineStr"/>
       <c r="EJ47" t="inlineStr"/>
       <c r="EK47" t="inlineStr"/>
       <c r="EL47" t="inlineStr"/>
       <c r="EM47" t="inlineStr"/>
       <c r="EN47" t="inlineStr"/>
       <c r="EO47" t="inlineStr"/>
       <c r="EP47" t="inlineStr"/>
       <c r="EQ47" t="inlineStr"/>
       <c r="ER47" t="inlineStr"/>
       <c r="ES47" t="inlineStr"/>
       <c r="ET47" t="inlineStr"/>
       <c r="EU47" t="inlineStr"/>
       <c r="EV47" t="inlineStr"/>
       <c r="EW47" t="inlineStr"/>
       <c r="EX47" t="inlineStr"/>
       <c r="EY47" t="inlineStr"/>
       <c r="EZ47" t="inlineStr"/>
       <c r="FA47" t="inlineStr"/>
       <c r="FB47" t="inlineStr"/>
       <c r="FC47" t="inlineStr"/>
       <c r="FD47" t="inlineStr"/>
@@ -11708,90 +12668,105 @@
       <c r="FS47" t="inlineStr"/>
       <c r="FT47" t="inlineStr"/>
       <c r="FU47" t="inlineStr"/>
       <c r="FV47" t="inlineStr"/>
       <c r="FW47" t="inlineStr"/>
       <c r="FX47" t="inlineStr"/>
       <c r="FY47" t="inlineStr"/>
       <c r="FZ47" t="inlineStr"/>
       <c r="GA47" t="inlineStr"/>
       <c r="GB47" t="inlineStr"/>
       <c r="GC47" t="inlineStr"/>
       <c r="GD47" t="inlineStr"/>
       <c r="GE47" t="inlineStr"/>
       <c r="GF47" t="inlineStr"/>
       <c r="GG47" t="inlineStr"/>
       <c r="GH47" t="inlineStr"/>
       <c r="GI47" t="inlineStr"/>
       <c r="GJ47" t="inlineStr"/>
       <c r="GK47" t="inlineStr"/>
       <c r="GL47" t="inlineStr"/>
       <c r="GM47" t="inlineStr"/>
       <c r="GN47" t="inlineStr"/>
       <c r="GO47" t="inlineStr"/>
       <c r="GP47" t="inlineStr"/>
       <c r="GQ47" t="inlineStr"/>
+      <c r="GR47" t="inlineStr"/>
+      <c r="GS47" t="inlineStr"/>
+      <c r="GT47" t="inlineStr"/>
+      <c r="GU47" t="inlineStr"/>
+      <c r="GV47" t="inlineStr"/>
+      <c r="GW47" t="inlineStr"/>
+      <c r="GX47" t="inlineStr"/>
+      <c r="GY47" t="inlineStr"/>
+      <c r="GZ47" t="inlineStr"/>
+      <c r="HA47" t="inlineStr"/>
+      <c r="HB47" t="inlineStr"/>
+      <c r="HC47" t="inlineStr"/>
+      <c r="HD47" t="inlineStr"/>
+      <c r="HE47" t="inlineStr"/>
+      <c r="HF47" t="inlineStr"/>
+      <c r="HG47" t="inlineStr"/>
+      <c r="HH47" t="inlineStr"/>
+      <c r="HI47" t="inlineStr"/>
+      <c r="HJ47" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>AGNICO EAGLE MINES LTD</t>
+          <t>EQUIPMENT NORTH INC</t>
         </is>
       </c>
       <c r="B48" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C48" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D48" t="n">
-        <v>66.7</v>
+        <v>100</v>
       </c>
       <c r="E48" t="n">
-        <v>39.5</v>
+        <v>23.2</v>
       </c>
       <c r="F48" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G48" t="inlineStr"/>
       <c r="H48" t="inlineStr"/>
       <c r="I48" t="inlineStr"/>
       <c r="J48" t="inlineStr"/>
-      <c r="K48" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K48" t="inlineStr"/>
       <c r="L48" t="inlineStr"/>
       <c r="M48" t="inlineStr"/>
       <c r="N48" t="inlineStr"/>
       <c r="O48" t="inlineStr"/>
       <c r="P48" t="inlineStr"/>
       <c r="Q48" t="inlineStr"/>
       <c r="R48" t="inlineStr"/>
       <c r="S48" t="inlineStr"/>
-      <c r="T48" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="T48" t="inlineStr"/>
       <c r="U48" t="inlineStr"/>
       <c r="V48" t="inlineStr"/>
       <c r="W48" t="inlineStr"/>
       <c r="X48" t="inlineStr"/>
       <c r="Y48" t="inlineStr"/>
       <c r="Z48" t="inlineStr"/>
       <c r="AA48" t="inlineStr"/>
       <c r="AB48" t="inlineStr"/>
       <c r="AC48" t="inlineStr"/>
       <c r="AD48" t="inlineStr"/>
       <c r="AE48" t="inlineStr"/>
       <c r="AF48" t="inlineStr"/>
       <c r="AG48" t="inlineStr"/>
       <c r="AH48" t="inlineStr"/>
       <c r="AI48" t="inlineStr"/>
       <c r="AJ48" t="inlineStr"/>
       <c r="AK48" t="inlineStr"/>
       <c r="AL48" t="inlineStr"/>
       <c r="AM48" t="inlineStr"/>
       <c r="AN48" t="inlineStr"/>
       <c r="AO48" t="inlineStr"/>
       <c r="AP48" t="inlineStr"/>
       <c r="AQ48" t="inlineStr"/>
       <c r="AR48" t="inlineStr"/>
       <c r="AS48" t="inlineStr"/>
@@ -11860,60 +12835,62 @@
       <c r="DD48" t="inlineStr"/>
       <c r="DE48" t="inlineStr"/>
       <c r="DF48" t="inlineStr"/>
       <c r="DG48" t="inlineStr"/>
       <c r="DH48" t="inlineStr"/>
       <c r="DI48" t="inlineStr"/>
       <c r="DJ48" t="inlineStr"/>
       <c r="DK48" t="inlineStr"/>
       <c r="DL48" t="inlineStr"/>
       <c r="DM48" t="inlineStr"/>
       <c r="DN48" t="inlineStr"/>
       <c r="DO48" t="inlineStr"/>
       <c r="DP48" t="inlineStr"/>
       <c r="DQ48" t="inlineStr"/>
       <c r="DR48" t="inlineStr"/>
       <c r="DS48" t="inlineStr"/>
       <c r="DT48" t="inlineStr"/>
       <c r="DU48" t="inlineStr"/>
       <c r="DV48" t="inlineStr"/>
       <c r="DW48" t="inlineStr"/>
       <c r="DX48" t="inlineStr"/>
       <c r="DY48" t="inlineStr"/>
       <c r="DZ48" t="inlineStr"/>
       <c r="EA48" t="inlineStr"/>
       <c r="EB48" t="inlineStr"/>
-      <c r="EC48" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="EC48" t="inlineStr"/>
+      <c r="ED48" t="inlineStr"/>
       <c r="EE48" t="inlineStr"/>
-      <c r="EF48" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="EH48" t="inlineStr"/>
+      <c r="EF48" t="n">
+        <v>1</v>
+      </c>
+      <c r="EG48" t="n">
+        <v>1</v>
+      </c>
+      <c r="EH48" t="n">
+        <v>1</v>
+      </c>
       <c r="EI48" t="inlineStr"/>
       <c r="EJ48" t="inlineStr"/>
       <c r="EK48" t="inlineStr"/>
       <c r="EL48" t="inlineStr"/>
       <c r="EM48" t="inlineStr"/>
       <c r="EN48" t="inlineStr"/>
       <c r="EO48" t="inlineStr"/>
       <c r="EP48" t="inlineStr"/>
       <c r="EQ48" t="inlineStr"/>
       <c r="ER48" t="inlineStr"/>
       <c r="ES48" t="inlineStr"/>
       <c r="ET48" t="inlineStr"/>
       <c r="EU48" t="inlineStr"/>
       <c r="EV48" t="inlineStr"/>
       <c r="EW48" t="inlineStr"/>
       <c r="EX48" t="inlineStr"/>
       <c r="EY48" t="inlineStr"/>
       <c r="EZ48" t="inlineStr"/>
       <c r="FA48" t="inlineStr"/>
       <c r="FB48" t="inlineStr"/>
       <c r="FC48" t="inlineStr"/>
       <c r="FD48" t="inlineStr"/>
       <c r="FE48" t="inlineStr"/>
       <c r="FF48" t="inlineStr"/>
       <c r="FG48" t="inlineStr"/>
@@ -11931,96 +12908,119 @@
       <c r="FS48" t="inlineStr"/>
       <c r="FT48" t="inlineStr"/>
       <c r="FU48" t="inlineStr"/>
       <c r="FV48" t="inlineStr"/>
       <c r="FW48" t="inlineStr"/>
       <c r="FX48" t="inlineStr"/>
       <c r="FY48" t="inlineStr"/>
       <c r="FZ48" t="inlineStr"/>
       <c r="GA48" t="inlineStr"/>
       <c r="GB48" t="inlineStr"/>
       <c r="GC48" t="inlineStr"/>
       <c r="GD48" t="inlineStr"/>
       <c r="GE48" t="inlineStr"/>
       <c r="GF48" t="inlineStr"/>
       <c r="GG48" t="inlineStr"/>
       <c r="GH48" t="inlineStr"/>
       <c r="GI48" t="inlineStr"/>
       <c r="GJ48" t="inlineStr"/>
       <c r="GK48" t="inlineStr"/>
       <c r="GL48" t="inlineStr"/>
       <c r="GM48" t="inlineStr"/>
       <c r="GN48" t="inlineStr"/>
       <c r="GO48" t="inlineStr"/>
       <c r="GP48" t="inlineStr"/>
       <c r="GQ48" t="inlineStr"/>
+      <c r="GR48" t="inlineStr"/>
+      <c r="GS48" t="inlineStr"/>
+      <c r="GT48" t="inlineStr"/>
+      <c r="GU48" t="inlineStr"/>
+      <c r="GV48" t="inlineStr"/>
+      <c r="GW48" t="inlineStr"/>
+      <c r="GX48" t="inlineStr"/>
+      <c r="GY48" t="inlineStr"/>
+      <c r="GZ48" t="inlineStr"/>
+      <c r="HA48" t="inlineStr"/>
+      <c r="HB48" t="inlineStr"/>
+      <c r="HC48" t="inlineStr"/>
+      <c r="HD48" t="inlineStr"/>
+      <c r="HE48" t="inlineStr"/>
+      <c r="HF48" t="inlineStr"/>
+      <c r="HG48" t="inlineStr"/>
+      <c r="HH48" t="inlineStr"/>
+      <c r="HI48" t="inlineStr"/>
+      <c r="HJ48" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>COMPASS MINERALS CANADA</t>
+          <t>MUSSELWHITE MINE LTD</t>
         </is>
       </c>
       <c r="B49" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C49" t="n">
         <v>3</v>
       </c>
       <c r="D49" t="n">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="E49" t="n">
-        <v>16.3</v>
+        <v>31.7</v>
       </c>
       <c r="F49" t="n">
         <v>3</v>
       </c>
       <c r="G49" t="inlineStr"/>
       <c r="H49" t="inlineStr"/>
       <c r="I49" t="inlineStr"/>
       <c r="J49" t="inlineStr"/>
       <c r="K49" t="inlineStr"/>
       <c r="L49" t="inlineStr"/>
       <c r="M49" t="inlineStr"/>
-      <c r="N49" t="inlineStr"/>
+      <c r="N49" t="n">
+        <v>1</v>
+      </c>
       <c r="O49" t="inlineStr"/>
       <c r="P49" t="inlineStr"/>
       <c r="Q49" t="inlineStr"/>
       <c r="R49" t="inlineStr"/>
       <c r="S49" t="inlineStr"/>
       <c r="T49" t="inlineStr"/>
       <c r="U49" t="inlineStr"/>
       <c r="V49" t="inlineStr"/>
       <c r="W49" t="inlineStr"/>
       <c r="X49" t="inlineStr"/>
       <c r="Y49" t="inlineStr"/>
       <c r="Z49" t="inlineStr"/>
       <c r="AA49" t="inlineStr"/>
       <c r="AB49" t="inlineStr"/>
       <c r="AC49" t="inlineStr"/>
-      <c r="AD49" t="inlineStr"/>
+      <c r="AD49" t="n">
+        <v>1</v>
+      </c>
       <c r="AE49" t="inlineStr"/>
       <c r="AF49" t="inlineStr"/>
       <c r="AG49" t="inlineStr"/>
       <c r="AH49" t="inlineStr"/>
       <c r="AI49" t="inlineStr"/>
       <c r="AJ49" t="inlineStr"/>
       <c r="AK49" t="inlineStr"/>
       <c r="AL49" t="inlineStr"/>
       <c r="AM49" t="inlineStr"/>
       <c r="AN49" t="inlineStr"/>
       <c r="AO49" t="inlineStr"/>
       <c r="AP49" t="inlineStr"/>
       <c r="AQ49" t="inlineStr"/>
       <c r="AR49" t="inlineStr"/>
       <c r="AS49" t="inlineStr"/>
       <c r="AT49" t="inlineStr"/>
       <c r="AU49" t="inlineStr"/>
       <c r="AV49" t="inlineStr"/>
       <c r="AW49" t="inlineStr"/>
       <c r="AX49" t="inlineStr"/>
       <c r="AY49" t="inlineStr"/>
       <c r="AZ49" t="inlineStr"/>
       <c r="BA49" t="inlineStr"/>
       <c r="BB49" t="inlineStr"/>
       <c r="BC49" t="inlineStr"/>
@@ -12081,62 +13081,60 @@
       <c r="DF49" t="inlineStr"/>
       <c r="DG49" t="inlineStr"/>
       <c r="DH49" t="inlineStr"/>
       <c r="DI49" t="inlineStr"/>
       <c r="DJ49" t="inlineStr"/>
       <c r="DK49" t="inlineStr"/>
       <c r="DL49" t="inlineStr"/>
       <c r="DM49" t="inlineStr"/>
       <c r="DN49" t="inlineStr"/>
       <c r="DO49" t="inlineStr"/>
       <c r="DP49" t="inlineStr"/>
       <c r="DQ49" t="inlineStr"/>
       <c r="DR49" t="inlineStr"/>
       <c r="DS49" t="inlineStr"/>
       <c r="DT49" t="inlineStr"/>
       <c r="DU49" t="inlineStr"/>
       <c r="DV49" t="inlineStr"/>
       <c r="DW49" t="inlineStr"/>
       <c r="DX49" t="inlineStr"/>
       <c r="DY49" t="inlineStr"/>
       <c r="DZ49" t="inlineStr"/>
       <c r="EA49" t="inlineStr"/>
       <c r="EB49" t="inlineStr"/>
       <c r="EC49" t="inlineStr"/>
       <c r="ED49" t="inlineStr"/>
-      <c r="EE49" t="n">
-[...7 lines deleted...]
-      </c>
+      <c r="EE49" t="inlineStr"/>
+      <c r="EF49" t="inlineStr"/>
+      <c r="EG49" t="inlineStr"/>
       <c r="EH49" t="inlineStr"/>
-      <c r="EI49" t="inlineStr"/>
-      <c r="EJ49" t="inlineStr"/>
+      <c r="EI49" t="n">
+        <v>2</v>
+      </c>
+      <c r="EJ49" t="n">
+        <v>1</v>
+      </c>
       <c r="EK49" t="inlineStr"/>
       <c r="EL49" t="inlineStr"/>
       <c r="EM49" t="inlineStr"/>
       <c r="EN49" t="inlineStr"/>
       <c r="EO49" t="inlineStr"/>
       <c r="EP49" t="inlineStr"/>
       <c r="EQ49" t="inlineStr"/>
       <c r="ER49" t="inlineStr"/>
       <c r="ES49" t="inlineStr"/>
       <c r="ET49" t="inlineStr"/>
       <c r="EU49" t="inlineStr"/>
       <c r="EV49" t="inlineStr"/>
       <c r="EW49" t="inlineStr"/>
       <c r="EX49" t="inlineStr"/>
       <c r="EY49" t="inlineStr"/>
       <c r="EZ49" t="inlineStr"/>
       <c r="FA49" t="inlineStr"/>
       <c r="FB49" t="inlineStr"/>
       <c r="FC49" t="inlineStr"/>
       <c r="FD49" t="inlineStr"/>
       <c r="FE49" t="inlineStr"/>
       <c r="FF49" t="inlineStr"/>
       <c r="FG49" t="inlineStr"/>
       <c r="FH49" t="inlineStr"/>
       <c r="FI49" t="inlineStr"/>
@@ -12152,74 +13150,95 @@
       <c r="FS49" t="inlineStr"/>
       <c r="FT49" t="inlineStr"/>
       <c r="FU49" t="inlineStr"/>
       <c r="FV49" t="inlineStr"/>
       <c r="FW49" t="inlineStr"/>
       <c r="FX49" t="inlineStr"/>
       <c r="FY49" t="inlineStr"/>
       <c r="FZ49" t="inlineStr"/>
       <c r="GA49" t="inlineStr"/>
       <c r="GB49" t="inlineStr"/>
       <c r="GC49" t="inlineStr"/>
       <c r="GD49" t="inlineStr"/>
       <c r="GE49" t="inlineStr"/>
       <c r="GF49" t="inlineStr"/>
       <c r="GG49" t="inlineStr"/>
       <c r="GH49" t="inlineStr"/>
       <c r="GI49" t="inlineStr"/>
       <c r="GJ49" t="inlineStr"/>
       <c r="GK49" t="inlineStr"/>
       <c r="GL49" t="inlineStr"/>
       <c r="GM49" t="inlineStr"/>
       <c r="GN49" t="inlineStr"/>
       <c r="GO49" t="inlineStr"/>
       <c r="GP49" t="inlineStr"/>
       <c r="GQ49" t="inlineStr"/>
+      <c r="GR49" t="inlineStr"/>
+      <c r="GS49" t="inlineStr"/>
+      <c r="GT49" t="inlineStr"/>
+      <c r="GU49" t="inlineStr"/>
+      <c r="GV49" t="inlineStr"/>
+      <c r="GW49" t="inlineStr"/>
+      <c r="GX49" t="inlineStr"/>
+      <c r="GY49" t="inlineStr"/>
+      <c r="GZ49" t="inlineStr"/>
+      <c r="HA49" t="inlineStr"/>
+      <c r="HB49" t="inlineStr"/>
+      <c r="HC49" t="inlineStr"/>
+      <c r="HD49" t="inlineStr"/>
+      <c r="HE49" t="inlineStr"/>
+      <c r="HF49" t="inlineStr"/>
+      <c r="HG49" t="inlineStr"/>
+      <c r="HH49" t="inlineStr"/>
+      <c r="HI49" t="inlineStr"/>
+      <c r="HJ49" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>DMC MINING SERVICES</t>
+          <t>PROCON MINING &amp; TUNNELLING</t>
         </is>
       </c>
       <c r="B50" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C50" t="n">
         <v>3</v>
       </c>
       <c r="D50" t="n">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="E50" t="n">
-        <v>46.7</v>
+        <v>22.7</v>
       </c>
       <c r="F50" t="n">
         <v>3</v>
       </c>
       <c r="G50" t="inlineStr"/>
-      <c r="H50" t="inlineStr"/>
+      <c r="H50" t="n">
+        <v>1</v>
+      </c>
       <c r="I50" t="inlineStr"/>
       <c r="J50" t="inlineStr"/>
       <c r="K50" t="inlineStr"/>
       <c r="L50" t="inlineStr"/>
       <c r="M50" t="inlineStr"/>
       <c r="N50" t="inlineStr"/>
       <c r="O50" t="inlineStr"/>
       <c r="P50" t="inlineStr"/>
       <c r="Q50" t="inlineStr"/>
       <c r="R50" t="inlineStr"/>
       <c r="S50" t="inlineStr"/>
       <c r="T50" t="inlineStr"/>
       <c r="U50" t="inlineStr"/>
       <c r="V50" t="inlineStr"/>
       <c r="W50" t="inlineStr"/>
       <c r="X50" t="inlineStr"/>
       <c r="Y50" t="inlineStr"/>
       <c r="Z50" t="inlineStr"/>
       <c r="AA50" t="inlineStr"/>
       <c r="AB50" t="inlineStr"/>
       <c r="AC50" t="inlineStr"/>
       <c r="AD50" t="inlineStr"/>
       <c r="AE50" t="inlineStr"/>
       <c r="AF50" t="inlineStr"/>
       <c r="AG50" t="inlineStr"/>
@@ -12305,60 +13324,62 @@
       <c r="DI50" t="inlineStr"/>
       <c r="DJ50" t="inlineStr"/>
       <c r="DK50" t="inlineStr"/>
       <c r="DL50" t="inlineStr"/>
       <c r="DM50" t="inlineStr"/>
       <c r="DN50" t="inlineStr"/>
       <c r="DO50" t="inlineStr"/>
       <c r="DP50" t="inlineStr"/>
       <c r="DQ50" t="inlineStr"/>
       <c r="DR50" t="inlineStr"/>
       <c r="DS50" t="inlineStr"/>
       <c r="DT50" t="inlineStr"/>
       <c r="DU50" t="inlineStr"/>
       <c r="DV50" t="inlineStr"/>
       <c r="DW50" t="inlineStr"/>
       <c r="DX50" t="inlineStr"/>
       <c r="DY50" t="inlineStr"/>
       <c r="DZ50" t="inlineStr"/>
       <c r="EA50" t="inlineStr"/>
       <c r="EB50" t="inlineStr"/>
       <c r="EC50" t="inlineStr"/>
       <c r="ED50" t="inlineStr"/>
       <c r="EE50" t="inlineStr"/>
       <c r="EF50" t="inlineStr"/>
       <c r="EG50" t="inlineStr"/>
-      <c r="EH50" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="EH50" t="inlineStr"/>
+      <c r="EI50" t="inlineStr"/>
       <c r="EJ50" t="inlineStr"/>
-      <c r="EK50" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="EM50" t="inlineStr"/>
+      <c r="EK50" t="n">
+        <v>1</v>
+      </c>
+      <c r="EL50" t="n">
+        <v>1</v>
+      </c>
+      <c r="EM50" t="n">
+        <v>1</v>
+      </c>
       <c r="EN50" t="inlineStr"/>
       <c r="EO50" t="inlineStr"/>
       <c r="EP50" t="inlineStr"/>
       <c r="EQ50" t="inlineStr"/>
       <c r="ER50" t="inlineStr"/>
       <c r="ES50" t="inlineStr"/>
       <c r="ET50" t="inlineStr"/>
       <c r="EU50" t="inlineStr"/>
       <c r="EV50" t="inlineStr"/>
       <c r="EW50" t="inlineStr"/>
       <c r="EX50" t="inlineStr"/>
       <c r="EY50" t="inlineStr"/>
       <c r="EZ50" t="inlineStr"/>
       <c r="FA50" t="inlineStr"/>
       <c r="FB50" t="inlineStr"/>
       <c r="FC50" t="inlineStr"/>
       <c r="FD50" t="inlineStr"/>
       <c r="FE50" t="inlineStr"/>
       <c r="FF50" t="inlineStr"/>
       <c r="FG50" t="inlineStr"/>
       <c r="FH50" t="inlineStr"/>
       <c r="FI50" t="inlineStr"/>
       <c r="FJ50" t="inlineStr"/>
       <c r="FK50" t="inlineStr"/>
       <c r="FL50" t="inlineStr"/>
@@ -12371,71 +13392,90 @@
       <c r="FS50" t="inlineStr"/>
       <c r="FT50" t="inlineStr"/>
       <c r="FU50" t="inlineStr"/>
       <c r="FV50" t="inlineStr"/>
       <c r="FW50" t="inlineStr"/>
       <c r="FX50" t="inlineStr"/>
       <c r="FY50" t="inlineStr"/>
       <c r="FZ50" t="inlineStr"/>
       <c r="GA50" t="inlineStr"/>
       <c r="GB50" t="inlineStr"/>
       <c r="GC50" t="inlineStr"/>
       <c r="GD50" t="inlineStr"/>
       <c r="GE50" t="inlineStr"/>
       <c r="GF50" t="inlineStr"/>
       <c r="GG50" t="inlineStr"/>
       <c r="GH50" t="inlineStr"/>
       <c r="GI50" t="inlineStr"/>
       <c r="GJ50" t="inlineStr"/>
       <c r="GK50" t="inlineStr"/>
       <c r="GL50" t="inlineStr"/>
       <c r="GM50" t="inlineStr"/>
       <c r="GN50" t="inlineStr"/>
       <c r="GO50" t="inlineStr"/>
       <c r="GP50" t="inlineStr"/>
       <c r="GQ50" t="inlineStr"/>
+      <c r="GR50" t="inlineStr"/>
+      <c r="GS50" t="inlineStr"/>
+      <c r="GT50" t="inlineStr"/>
+      <c r="GU50" t="inlineStr"/>
+      <c r="GV50" t="inlineStr"/>
+      <c r="GW50" t="inlineStr"/>
+      <c r="GX50" t="inlineStr"/>
+      <c r="GY50" t="inlineStr"/>
+      <c r="GZ50" t="inlineStr"/>
+      <c r="HA50" t="inlineStr"/>
+      <c r="HB50" t="inlineStr"/>
+      <c r="HC50" t="inlineStr"/>
+      <c r="HD50" t="inlineStr"/>
+      <c r="HE50" t="inlineStr"/>
+      <c r="HF50" t="inlineStr"/>
+      <c r="HG50" t="inlineStr"/>
+      <c r="HH50" t="inlineStr"/>
+      <c r="HI50" t="inlineStr"/>
+      <c r="HJ50" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>GLENCORE CANADA CORPORATION</t>
+          <t>TIMMINS MECHANICAL SOLUTIONS</t>
         </is>
       </c>
       <c r="B51" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C51" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D51" t="n">
         <v>100</v>
       </c>
       <c r="E51" t="n">
-        <v>9.699999999999999</v>
+        <v>42.2</v>
       </c>
       <c r="F51" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G51" t="inlineStr"/>
       <c r="H51" t="inlineStr"/>
       <c r="I51" t="inlineStr"/>
       <c r="J51" t="inlineStr"/>
       <c r="K51" t="inlineStr"/>
       <c r="L51" t="inlineStr"/>
       <c r="M51" t="inlineStr"/>
       <c r="N51" t="inlineStr"/>
       <c r="O51" t="inlineStr"/>
       <c r="P51" t="inlineStr"/>
       <c r="Q51" t="inlineStr"/>
       <c r="R51" t="inlineStr"/>
       <c r="S51" t="inlineStr"/>
       <c r="T51" t="inlineStr"/>
       <c r="U51" t="inlineStr"/>
       <c r="V51" t="inlineStr"/>
       <c r="W51" t="inlineStr"/>
       <c r="X51" t="inlineStr"/>
       <c r="Y51" t="inlineStr"/>
       <c r="Z51" t="inlineStr"/>
       <c r="AA51" t="inlineStr"/>
       <c r="AB51" t="inlineStr"/>
       <c r="AC51" t="inlineStr"/>
       <c r="AD51" t="inlineStr"/>
@@ -12526,63 +13566,63 @@
       <c r="DK51" t="inlineStr"/>
       <c r="DL51" t="inlineStr"/>
       <c r="DM51" t="inlineStr"/>
       <c r="DN51" t="inlineStr"/>
       <c r="DO51" t="inlineStr"/>
       <c r="DP51" t="inlineStr"/>
       <c r="DQ51" t="inlineStr"/>
       <c r="DR51" t="inlineStr"/>
       <c r="DS51" t="inlineStr"/>
       <c r="DT51" t="inlineStr"/>
       <c r="DU51" t="inlineStr"/>
       <c r="DV51" t="inlineStr"/>
       <c r="DW51" t="inlineStr"/>
       <c r="DX51" t="inlineStr"/>
       <c r="DY51" t="inlineStr"/>
       <c r="DZ51" t="inlineStr"/>
       <c r="EA51" t="inlineStr"/>
       <c r="EB51" t="inlineStr"/>
       <c r="EC51" t="inlineStr"/>
       <c r="ED51" t="inlineStr"/>
       <c r="EE51" t="inlineStr"/>
       <c r="EF51" t="inlineStr"/>
       <c r="EG51" t="inlineStr"/>
       <c r="EH51" t="inlineStr"/>
       <c r="EI51" t="inlineStr"/>
-      <c r="EJ51" t="n">
-[...7 lines deleted...]
-      </c>
+      <c r="EJ51" t="inlineStr"/>
+      <c r="EK51" t="inlineStr"/>
+      <c r="EL51" t="inlineStr"/>
       <c r="EM51" t="inlineStr"/>
-      <c r="EN51" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="EP51" t="inlineStr"/>
+      <c r="EN51" t="n">
+        <v>1</v>
+      </c>
+      <c r="EO51" t="n">
+        <v>1</v>
+      </c>
+      <c r="EP51" t="n">
+        <v>1</v>
+      </c>
       <c r="EQ51" t="inlineStr"/>
       <c r="ER51" t="inlineStr"/>
       <c r="ES51" t="inlineStr"/>
       <c r="ET51" t="inlineStr"/>
       <c r="EU51" t="inlineStr"/>
       <c r="EV51" t="inlineStr"/>
       <c r="EW51" t="inlineStr"/>
       <c r="EX51" t="inlineStr"/>
       <c r="EY51" t="inlineStr"/>
       <c r="EZ51" t="inlineStr"/>
       <c r="FA51" t="inlineStr"/>
       <c r="FB51" t="inlineStr"/>
       <c r="FC51" t="inlineStr"/>
       <c r="FD51" t="inlineStr"/>
       <c r="FE51" t="inlineStr"/>
       <c r="FF51" t="inlineStr"/>
       <c r="FG51" t="inlineStr"/>
       <c r="FH51" t="inlineStr"/>
       <c r="FI51" t="inlineStr"/>
       <c r="FJ51" t="inlineStr"/>
       <c r="FK51" t="inlineStr"/>
       <c r="FL51" t="inlineStr"/>
       <c r="FM51" t="inlineStr"/>
       <c r="FN51" t="inlineStr"/>
       <c r="FO51" t="inlineStr"/>
@@ -12592,217 +13632,240 @@
       <c r="FS51" t="inlineStr"/>
       <c r="FT51" t="inlineStr"/>
       <c r="FU51" t="inlineStr"/>
       <c r="FV51" t="inlineStr"/>
       <c r="FW51" t="inlineStr"/>
       <c r="FX51" t="inlineStr"/>
       <c r="FY51" t="inlineStr"/>
       <c r="FZ51" t="inlineStr"/>
       <c r="GA51" t="inlineStr"/>
       <c r="GB51" t="inlineStr"/>
       <c r="GC51" t="inlineStr"/>
       <c r="GD51" t="inlineStr"/>
       <c r="GE51" t="inlineStr"/>
       <c r="GF51" t="inlineStr"/>
       <c r="GG51" t="inlineStr"/>
       <c r="GH51" t="inlineStr"/>
       <c r="GI51" t="inlineStr"/>
       <c r="GJ51" t="inlineStr"/>
       <c r="GK51" t="inlineStr"/>
       <c r="GL51" t="inlineStr"/>
       <c r="GM51" t="inlineStr"/>
       <c r="GN51" t="inlineStr"/>
       <c r="GO51" t="inlineStr"/>
       <c r="GP51" t="inlineStr"/>
       <c r="GQ51" t="inlineStr"/>
+      <c r="GR51" t="inlineStr"/>
+      <c r="GS51" t="inlineStr"/>
+      <c r="GT51" t="inlineStr"/>
+      <c r="GU51" t="inlineStr"/>
+      <c r="GV51" t="inlineStr"/>
+      <c r="GW51" t="inlineStr"/>
+      <c r="GX51" t="inlineStr"/>
+      <c r="GY51" t="inlineStr"/>
+      <c r="GZ51" t="inlineStr"/>
+      <c r="HA51" t="inlineStr"/>
+      <c r="HB51" t="inlineStr"/>
+      <c r="HC51" t="inlineStr"/>
+      <c r="HD51" t="inlineStr"/>
+      <c r="HE51" t="inlineStr"/>
+      <c r="HF51" t="inlineStr"/>
+      <c r="HG51" t="inlineStr"/>
+      <c r="HH51" t="inlineStr"/>
+      <c r="HI51" t="inlineStr"/>
+      <c r="HJ51" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>ITEC 2000 EQUIPMENT INC.</t>
+          <t>TOTAL EQUIPMENT SERVICES INC</t>
         </is>
       </c>
       <c r="B52" t="n">
+        <v>4</v>
+      </c>
+      <c r="C52" t="n">
         <v>3</v>
       </c>
-      <c r="C52" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D52" t="n">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="E52" t="n">
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="G52" t="inlineStr"/>
+        <v>9</v>
+      </c>
+      <c r="F52" t="n">
+        <v>3</v>
+      </c>
+      <c r="G52" t="n">
+        <v>1</v>
+      </c>
       <c r="H52" t="inlineStr"/>
       <c r="I52" t="inlineStr"/>
       <c r="J52" t="inlineStr"/>
       <c r="K52" t="inlineStr"/>
       <c r="L52" t="inlineStr"/>
       <c r="M52" t="inlineStr"/>
       <c r="N52" t="inlineStr"/>
       <c r="O52" t="inlineStr"/>
       <c r="P52" t="inlineStr"/>
       <c r="Q52" t="inlineStr"/>
       <c r="R52" t="inlineStr"/>
       <c r="S52" t="inlineStr"/>
-      <c r="T52" t="inlineStr"/>
+      <c r="T52" t="n">
+        <v>1</v>
+      </c>
       <c r="U52" t="inlineStr"/>
       <c r="V52" t="inlineStr"/>
       <c r="W52" t="inlineStr"/>
       <c r="X52" t="inlineStr"/>
       <c r="Y52" t="inlineStr"/>
       <c r="Z52" t="inlineStr"/>
       <c r="AA52" t="inlineStr"/>
       <c r="AB52" t="inlineStr"/>
       <c r="AC52" t="inlineStr"/>
       <c r="AD52" t="inlineStr"/>
       <c r="AE52" t="inlineStr"/>
       <c r="AF52" t="inlineStr"/>
       <c r="AG52" t="inlineStr"/>
       <c r="AH52" t="inlineStr"/>
       <c r="AI52" t="inlineStr"/>
       <c r="AJ52" t="inlineStr"/>
       <c r="AK52" t="inlineStr"/>
       <c r="AL52" t="inlineStr"/>
       <c r="AM52" t="inlineStr"/>
       <c r="AN52" t="inlineStr"/>
       <c r="AO52" t="inlineStr"/>
       <c r="AP52" t="inlineStr"/>
       <c r="AQ52" t="inlineStr"/>
       <c r="AR52" t="inlineStr"/>
       <c r="AS52" t="inlineStr"/>
       <c r="AT52" t="inlineStr"/>
       <c r="AU52" t="inlineStr"/>
       <c r="AV52" t="inlineStr"/>
       <c r="AW52" t="inlineStr"/>
       <c r="AX52" t="inlineStr"/>
       <c r="AY52" t="inlineStr"/>
       <c r="AZ52" t="inlineStr"/>
       <c r="BA52" t="inlineStr"/>
       <c r="BB52" t="inlineStr"/>
       <c r="BC52" t="inlineStr"/>
       <c r="BD52" t="inlineStr"/>
       <c r="BE52" t="inlineStr"/>
       <c r="BF52" t="inlineStr"/>
       <c r="BG52" t="inlineStr"/>
-      <c r="BH52" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="BH52" t="inlineStr"/>
       <c r="BI52" t="inlineStr"/>
       <c r="BJ52" t="inlineStr"/>
       <c r="BK52" t="inlineStr"/>
       <c r="BL52" t="inlineStr"/>
       <c r="BM52" t="inlineStr"/>
       <c r="BN52" t="inlineStr"/>
       <c r="BO52" t="inlineStr"/>
       <c r="BP52" t="inlineStr"/>
       <c r="BQ52" t="inlineStr"/>
       <c r="BR52" t="inlineStr"/>
       <c r="BS52" t="inlineStr"/>
       <c r="BT52" t="inlineStr"/>
       <c r="BU52" t="inlineStr"/>
       <c r="BV52" t="inlineStr"/>
       <c r="BW52" t="inlineStr"/>
       <c r="BX52" t="inlineStr"/>
       <c r="BY52" t="inlineStr"/>
       <c r="BZ52" t="inlineStr"/>
       <c r="CA52" t="inlineStr"/>
       <c r="CB52" t="inlineStr"/>
       <c r="CC52" t="inlineStr"/>
       <c r="CD52" t="inlineStr"/>
       <c r="CE52" t="inlineStr"/>
       <c r="CF52" t="inlineStr"/>
       <c r="CG52" t="inlineStr"/>
       <c r="CH52" t="inlineStr"/>
       <c r="CI52" t="inlineStr"/>
       <c r="CJ52" t="inlineStr"/>
       <c r="CK52" t="inlineStr"/>
       <c r="CL52" t="inlineStr"/>
       <c r="CM52" t="inlineStr"/>
       <c r="CN52" t="inlineStr"/>
-      <c r="CO52" t="inlineStr"/>
+      <c r="CO52" t="n">
+        <v>1</v>
+      </c>
       <c r="CP52" t="inlineStr"/>
       <c r="CQ52" t="inlineStr"/>
       <c r="CR52" t="inlineStr"/>
       <c r="CS52" t="inlineStr"/>
       <c r="CT52" t="inlineStr"/>
       <c r="CU52" t="inlineStr"/>
       <c r="CV52" t="inlineStr"/>
       <c r="CW52" t="inlineStr"/>
       <c r="CX52" t="inlineStr"/>
       <c r="CY52" t="inlineStr"/>
       <c r="CZ52" t="inlineStr"/>
       <c r="DA52" t="inlineStr"/>
       <c r="DB52" t="inlineStr"/>
       <c r="DC52" t="inlineStr"/>
       <c r="DD52" t="inlineStr"/>
       <c r="DE52" t="inlineStr"/>
       <c r="DF52" t="inlineStr"/>
       <c r="DG52" t="inlineStr"/>
       <c r="DH52" t="inlineStr"/>
       <c r="DI52" t="inlineStr"/>
       <c r="DJ52" t="inlineStr"/>
       <c r="DK52" t="inlineStr"/>
       <c r="DL52" t="inlineStr"/>
       <c r="DM52" t="inlineStr"/>
       <c r="DN52" t="inlineStr"/>
       <c r="DO52" t="inlineStr"/>
       <c r="DP52" t="inlineStr"/>
       <c r="DQ52" t="inlineStr"/>
       <c r="DR52" t="inlineStr"/>
       <c r="DS52" t="inlineStr"/>
       <c r="DT52" t="inlineStr"/>
       <c r="DU52" t="inlineStr"/>
       <c r="DV52" t="inlineStr"/>
       <c r="DW52" t="inlineStr"/>
       <c r="DX52" t="inlineStr"/>
       <c r="DY52" t="inlineStr"/>
       <c r="DZ52" t="inlineStr"/>
       <c r="EA52" t="inlineStr"/>
       <c r="EB52" t="inlineStr"/>
       <c r="EC52" t="inlineStr"/>
       <c r="ED52" t="inlineStr"/>
       <c r="EE52" t="inlineStr"/>
       <c r="EF52" t="inlineStr"/>
       <c r="EG52" t="inlineStr"/>
       <c r="EH52" t="inlineStr"/>
       <c r="EI52" t="inlineStr"/>
       <c r="EJ52" t="inlineStr"/>
       <c r="EK52" t="inlineStr"/>
       <c r="EL52" t="inlineStr"/>
-      <c r="EM52" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="EM52" t="inlineStr"/>
+      <c r="EN52" t="inlineStr"/>
       <c r="EO52" t="inlineStr"/>
       <c r="EP52" t="inlineStr"/>
-      <c r="EQ52" t="inlineStr"/>
+      <c r="EQ52" t="n">
+        <v>1</v>
+      </c>
       <c r="ER52" t="inlineStr"/>
       <c r="ES52" t="inlineStr"/>
       <c r="ET52" t="inlineStr"/>
       <c r="EU52" t="inlineStr"/>
       <c r="EV52" t="inlineStr"/>
       <c r="EW52" t="inlineStr"/>
       <c r="EX52" t="inlineStr"/>
       <c r="EY52" t="inlineStr"/>
       <c r="EZ52" t="inlineStr"/>
       <c r="FA52" t="inlineStr"/>
       <c r="FB52" t="inlineStr"/>
       <c r="FC52" t="inlineStr"/>
       <c r="FD52" t="inlineStr"/>
       <c r="FE52" t="inlineStr"/>
       <c r="FF52" t="inlineStr"/>
       <c r="FG52" t="inlineStr"/>
       <c r="FH52" t="inlineStr"/>
       <c r="FI52" t="inlineStr"/>
       <c r="FJ52" t="inlineStr"/>
       <c r="FK52" t="inlineStr"/>
       <c r="FL52" t="inlineStr"/>
       <c r="FM52" t="inlineStr"/>
       <c r="FN52" t="inlineStr"/>
       <c r="FO52" t="inlineStr"/>
       <c r="FP52" t="inlineStr"/>
@@ -12811,74 +13874,95 @@
       <c r="FS52" t="inlineStr"/>
       <c r="FT52" t="inlineStr"/>
       <c r="FU52" t="inlineStr"/>
       <c r="FV52" t="inlineStr"/>
       <c r="FW52" t="inlineStr"/>
       <c r="FX52" t="inlineStr"/>
       <c r="FY52" t="inlineStr"/>
       <c r="FZ52" t="inlineStr"/>
       <c r="GA52" t="inlineStr"/>
       <c r="GB52" t="inlineStr"/>
       <c r="GC52" t="inlineStr"/>
       <c r="GD52" t="inlineStr"/>
       <c r="GE52" t="inlineStr"/>
       <c r="GF52" t="inlineStr"/>
       <c r="GG52" t="inlineStr"/>
       <c r="GH52" t="inlineStr"/>
       <c r="GI52" t="inlineStr"/>
       <c r="GJ52" t="inlineStr"/>
       <c r="GK52" t="inlineStr"/>
       <c r="GL52" t="inlineStr"/>
       <c r="GM52" t="inlineStr"/>
       <c r="GN52" t="inlineStr"/>
       <c r="GO52" t="inlineStr"/>
       <c r="GP52" t="inlineStr"/>
       <c r="GQ52" t="inlineStr"/>
+      <c r="GR52" t="inlineStr"/>
+      <c r="GS52" t="inlineStr"/>
+      <c r="GT52" t="inlineStr"/>
+      <c r="GU52" t="inlineStr"/>
+      <c r="GV52" t="inlineStr"/>
+      <c r="GW52" t="inlineStr"/>
+      <c r="GX52" t="inlineStr"/>
+      <c r="GY52" t="inlineStr"/>
+      <c r="GZ52" t="inlineStr"/>
+      <c r="HA52" t="inlineStr"/>
+      <c r="HB52" t="inlineStr"/>
+      <c r="HC52" t="inlineStr"/>
+      <c r="HD52" t="inlineStr"/>
+      <c r="HE52" t="inlineStr"/>
+      <c r="HF52" t="inlineStr"/>
+      <c r="HG52" t="inlineStr"/>
+      <c r="HH52" t="inlineStr"/>
+      <c r="HI52" t="inlineStr"/>
+      <c r="HJ52" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>MCDOWELL BROTHER INDUSTRIES</t>
+          <t>MINES D'OR WESDOME INC</t>
         </is>
       </c>
       <c r="B53" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C53" t="n">
         <v>3</v>
       </c>
       <c r="D53" t="n">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="E53" t="n">
-        <v>12</v>
+        <v>18.7</v>
       </c>
       <c r="F53" t="n">
         <v>3</v>
       </c>
       <c r="G53" t="inlineStr"/>
-      <c r="H53" t="inlineStr"/>
+      <c r="H53" t="n">
+        <v>1</v>
+      </c>
       <c r="I53" t="inlineStr"/>
       <c r="J53" t="inlineStr"/>
       <c r="K53" t="inlineStr"/>
       <c r="L53" t="inlineStr"/>
       <c r="M53" t="inlineStr"/>
       <c r="N53" t="inlineStr"/>
       <c r="O53" t="inlineStr"/>
       <c r="P53" t="inlineStr"/>
       <c r="Q53" t="inlineStr"/>
       <c r="R53" t="inlineStr"/>
       <c r="S53" t="inlineStr"/>
       <c r="T53" t="inlineStr"/>
       <c r="U53" t="inlineStr"/>
       <c r="V53" t="inlineStr"/>
       <c r="W53" t="inlineStr"/>
       <c r="X53" t="inlineStr"/>
       <c r="Y53" t="inlineStr"/>
       <c r="Z53" t="inlineStr"/>
       <c r="AA53" t="inlineStr"/>
       <c r="AB53" t="inlineStr"/>
       <c r="AC53" t="inlineStr"/>
       <c r="AD53" t="inlineStr"/>
       <c r="AE53" t="inlineStr"/>
       <c r="AF53" t="inlineStr"/>
       <c r="AG53" t="inlineStr"/>
@@ -12971,141 +14055,164 @@
       <c r="DP53" t="inlineStr"/>
       <c r="DQ53" t="inlineStr"/>
       <c r="DR53" t="inlineStr"/>
       <c r="DS53" t="inlineStr"/>
       <c r="DT53" t="inlineStr"/>
       <c r="DU53" t="inlineStr"/>
       <c r="DV53" t="inlineStr"/>
       <c r="DW53" t="inlineStr"/>
       <c r="DX53" t="inlineStr"/>
       <c r="DY53" t="inlineStr"/>
       <c r="DZ53" t="inlineStr"/>
       <c r="EA53" t="inlineStr"/>
       <c r="EB53" t="inlineStr"/>
       <c r="EC53" t="inlineStr"/>
       <c r="ED53" t="inlineStr"/>
       <c r="EE53" t="inlineStr"/>
       <c r="EF53" t="inlineStr"/>
       <c r="EG53" t="inlineStr"/>
       <c r="EH53" t="inlineStr"/>
       <c r="EI53" t="inlineStr"/>
       <c r="EJ53" t="inlineStr"/>
       <c r="EK53" t="inlineStr"/>
       <c r="EL53" t="inlineStr"/>
       <c r="EM53" t="inlineStr"/>
       <c r="EN53" t="inlineStr"/>
-      <c r="EO53" t="n">
-[...10 lines deleted...]
-      <c r="ET53" t="inlineStr"/>
+      <c r="EO53" t="inlineStr"/>
+      <c r="EP53" t="inlineStr"/>
+      <c r="EQ53" t="inlineStr"/>
+      <c r="ER53" t="n">
+        <v>2</v>
+      </c>
+      <c r="ES53" t="n">
+        <v>1</v>
+      </c>
+      <c r="ET53" t="n">
+        <v>1</v>
+      </c>
       <c r="EU53" t="inlineStr"/>
       <c r="EV53" t="inlineStr"/>
       <c r="EW53" t="inlineStr"/>
       <c r="EX53" t="inlineStr"/>
       <c r="EY53" t="inlineStr"/>
       <c r="EZ53" t="inlineStr"/>
       <c r="FA53" t="inlineStr"/>
       <c r="FB53" t="inlineStr"/>
       <c r="FC53" t="inlineStr"/>
       <c r="FD53" t="inlineStr"/>
       <c r="FE53" t="inlineStr"/>
       <c r="FF53" t="inlineStr"/>
       <c r="FG53" t="inlineStr"/>
       <c r="FH53" t="inlineStr"/>
       <c r="FI53" t="inlineStr"/>
       <c r="FJ53" t="inlineStr"/>
       <c r="FK53" t="inlineStr"/>
       <c r="FL53" t="inlineStr"/>
       <c r="FM53" t="inlineStr"/>
       <c r="FN53" t="inlineStr"/>
       <c r="FO53" t="inlineStr"/>
       <c r="FP53" t="inlineStr"/>
       <c r="FQ53" t="inlineStr"/>
       <c r="FR53" t="inlineStr"/>
       <c r="FS53" t="inlineStr"/>
       <c r="FT53" t="inlineStr"/>
       <c r="FU53" t="inlineStr"/>
       <c r="FV53" t="inlineStr"/>
       <c r="FW53" t="inlineStr"/>
       <c r="FX53" t="inlineStr"/>
       <c r="FY53" t="inlineStr"/>
       <c r="FZ53" t="inlineStr"/>
       <c r="GA53" t="inlineStr"/>
       <c r="GB53" t="inlineStr"/>
       <c r="GC53" t="inlineStr"/>
       <c r="GD53" t="inlineStr"/>
       <c r="GE53" t="inlineStr"/>
       <c r="GF53" t="inlineStr"/>
       <c r="GG53" t="inlineStr"/>
       <c r="GH53" t="inlineStr"/>
       <c r="GI53" t="inlineStr"/>
       <c r="GJ53" t="inlineStr"/>
       <c r="GK53" t="inlineStr"/>
       <c r="GL53" t="inlineStr"/>
       <c r="GM53" t="inlineStr"/>
       <c r="GN53" t="inlineStr"/>
       <c r="GO53" t="inlineStr"/>
       <c r="GP53" t="inlineStr"/>
       <c r="GQ53" t="inlineStr"/>
+      <c r="GR53" t="inlineStr"/>
+      <c r="GS53" t="inlineStr"/>
+      <c r="GT53" t="inlineStr"/>
+      <c r="GU53" t="inlineStr"/>
+      <c r="GV53" t="inlineStr"/>
+      <c r="GW53" t="inlineStr"/>
+      <c r="GX53" t="inlineStr"/>
+      <c r="GY53" t="inlineStr"/>
+      <c r="GZ53" t="inlineStr"/>
+      <c r="HA53" t="inlineStr"/>
+      <c r="HB53" t="inlineStr"/>
+      <c r="HC53" t="inlineStr"/>
+      <c r="HD53" t="inlineStr"/>
+      <c r="HE53" t="inlineStr"/>
+      <c r="HF53" t="inlineStr"/>
+      <c r="HG53" t="inlineStr"/>
+      <c r="HH53" t="inlineStr"/>
+      <c r="HI53" t="inlineStr"/>
+      <c r="HJ53" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>POTASH CORP. OF SASK. INC.</t>
+          <t>THYSSEN MINING DEV. CORP</t>
         </is>
       </c>
       <c r="B54" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C54" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D54" t="n">
-        <v>100</v>
+        <v>25</v>
       </c>
       <c r="E54" t="n">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="F54" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G54" t="inlineStr"/>
       <c r="H54" t="inlineStr"/>
       <c r="I54" t="inlineStr"/>
-      <c r="J54" t="inlineStr"/>
+      <c r="J54" t="n">
+        <v>1</v>
+      </c>
       <c r="K54" t="inlineStr"/>
       <c r="L54" t="inlineStr"/>
       <c r="M54" t="inlineStr"/>
-      <c r="N54" t="inlineStr"/>
+      <c r="N54" t="n">
+        <v>2</v>
+      </c>
       <c r="O54" t="inlineStr"/>
       <c r="P54" t="inlineStr"/>
       <c r="Q54" t="inlineStr"/>
       <c r="R54" t="inlineStr"/>
       <c r="S54" t="inlineStr"/>
       <c r="T54" t="inlineStr"/>
       <c r="U54" t="inlineStr"/>
       <c r="V54" t="inlineStr"/>
       <c r="W54" t="inlineStr"/>
       <c r="X54" t="inlineStr"/>
       <c r="Y54" t="inlineStr"/>
       <c r="Z54" t="inlineStr"/>
       <c r="AA54" t="inlineStr"/>
       <c r="AB54" t="inlineStr"/>
       <c r="AC54" t="inlineStr"/>
       <c r="AD54" t="inlineStr"/>
       <c r="AE54" t="inlineStr"/>
       <c r="AF54" t="inlineStr"/>
       <c r="AG54" t="inlineStr"/>
       <c r="AH54" t="inlineStr"/>
       <c r="AI54" t="inlineStr"/>
       <c r="AJ54" t="inlineStr"/>
       <c r="AK54" t="inlineStr"/>
       <c r="AL54" t="inlineStr"/>
       <c r="AM54" t="inlineStr"/>
@@ -13195,132 +14302,151 @@
       <c r="DS54" t="inlineStr"/>
       <c r="DT54" t="inlineStr"/>
       <c r="DU54" t="inlineStr"/>
       <c r="DV54" t="inlineStr"/>
       <c r="DW54" t="inlineStr"/>
       <c r="DX54" t="inlineStr"/>
       <c r="DY54" t="inlineStr"/>
       <c r="DZ54" t="inlineStr"/>
       <c r="EA54" t="inlineStr"/>
       <c r="EB54" t="inlineStr"/>
       <c r="EC54" t="inlineStr"/>
       <c r="ED54" t="inlineStr"/>
       <c r="EE54" t="inlineStr"/>
       <c r="EF54" t="inlineStr"/>
       <c r="EG54" t="inlineStr"/>
       <c r="EH54" t="inlineStr"/>
       <c r="EI54" t="inlineStr"/>
       <c r="EJ54" t="inlineStr"/>
       <c r="EK54" t="inlineStr"/>
       <c r="EL54" t="inlineStr"/>
       <c r="EM54" t="inlineStr"/>
       <c r="EN54" t="inlineStr"/>
       <c r="EO54" t="inlineStr"/>
       <c r="EP54" t="inlineStr"/>
       <c r="EQ54" t="inlineStr"/>
-      <c r="ER54" t="n">
-[...10 lines deleted...]
-      <c r="EW54" t="inlineStr"/>
+      <c r="ER54" t="inlineStr"/>
+      <c r="ES54" t="inlineStr"/>
+      <c r="ET54" t="inlineStr"/>
+      <c r="EU54" t="n">
+        <v>2</v>
+      </c>
+      <c r="EV54" t="n">
+        <v>1</v>
+      </c>
+      <c r="EW54" t="n">
+        <v>1</v>
+      </c>
       <c r="EX54" t="inlineStr"/>
       <c r="EY54" t="inlineStr"/>
       <c r="EZ54" t="inlineStr"/>
       <c r="FA54" t="inlineStr"/>
       <c r="FB54" t="inlineStr"/>
       <c r="FC54" t="inlineStr"/>
       <c r="FD54" t="inlineStr"/>
       <c r="FE54" t="inlineStr"/>
       <c r="FF54" t="inlineStr"/>
       <c r="FG54" t="inlineStr"/>
       <c r="FH54" t="inlineStr"/>
       <c r="FI54" t="inlineStr"/>
       <c r="FJ54" t="inlineStr"/>
       <c r="FK54" t="inlineStr"/>
       <c r="FL54" t="inlineStr"/>
       <c r="FM54" t="inlineStr"/>
       <c r="FN54" t="inlineStr"/>
       <c r="FO54" t="inlineStr"/>
       <c r="FP54" t="inlineStr"/>
       <c r="FQ54" t="inlineStr"/>
       <c r="FR54" t="inlineStr"/>
       <c r="FS54" t="inlineStr"/>
       <c r="FT54" t="inlineStr"/>
       <c r="FU54" t="inlineStr"/>
       <c r="FV54" t="inlineStr"/>
       <c r="FW54" t="inlineStr"/>
       <c r="FX54" t="inlineStr"/>
       <c r="FY54" t="inlineStr"/>
       <c r="FZ54" t="inlineStr"/>
       <c r="GA54" t="inlineStr"/>
       <c r="GB54" t="inlineStr"/>
       <c r="GC54" t="inlineStr"/>
       <c r="GD54" t="inlineStr"/>
       <c r="GE54" t="inlineStr"/>
       <c r="GF54" t="inlineStr"/>
       <c r="GG54" t="inlineStr"/>
       <c r="GH54" t="inlineStr"/>
       <c r="GI54" t="inlineStr"/>
       <c r="GJ54" t="inlineStr"/>
       <c r="GK54" t="inlineStr"/>
       <c r="GL54" t="inlineStr"/>
       <c r="GM54" t="inlineStr"/>
       <c r="GN54" t="inlineStr"/>
       <c r="GO54" t="inlineStr"/>
       <c r="GP54" t="inlineStr"/>
       <c r="GQ54" t="inlineStr"/>
+      <c r="GR54" t="inlineStr"/>
+      <c r="GS54" t="inlineStr"/>
+      <c r="GT54" t="inlineStr"/>
+      <c r="GU54" t="inlineStr"/>
+      <c r="GV54" t="inlineStr"/>
+      <c r="GW54" t="inlineStr"/>
+      <c r="GX54" t="inlineStr"/>
+      <c r="GY54" t="inlineStr"/>
+      <c r="GZ54" t="inlineStr"/>
+      <c r="HA54" t="inlineStr"/>
+      <c r="HB54" t="inlineStr"/>
+      <c r="HC54" t="inlineStr"/>
+      <c r="HD54" t="inlineStr"/>
+      <c r="HE54" t="inlineStr"/>
+      <c r="HF54" t="inlineStr"/>
+      <c r="HG54" t="inlineStr"/>
+      <c r="HH54" t="inlineStr"/>
+      <c r="HI54" t="inlineStr"/>
+      <c r="HJ54" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>PROCON MINING &amp; TUNNELLING</t>
+          <t>Remcan</t>
         </is>
       </c>
       <c r="B55" t="n">
         <v>3</v>
       </c>
       <c r="C55" t="n">
+        <v>0</v>
+      </c>
+      <c r="D55" t="n">
+        <v>0</v>
+      </c>
+      <c r="E55" t="n">
+        <v>0</v>
+      </c>
+      <c r="F55" t="inlineStr"/>
+      <c r="G55" t="inlineStr"/>
+      <c r="H55" t="n">
         <v>3</v>
       </c>
-      <c r="D55" t="n">
-[...9 lines deleted...]
-      <c r="H55" t="inlineStr"/>
       <c r="I55" t="inlineStr"/>
       <c r="J55" t="inlineStr"/>
       <c r="K55" t="inlineStr"/>
       <c r="L55" t="inlineStr"/>
       <c r="M55" t="inlineStr"/>
       <c r="N55" t="inlineStr"/>
       <c r="O55" t="inlineStr"/>
       <c r="P55" t="inlineStr"/>
       <c r="Q55" t="inlineStr"/>
       <c r="R55" t="inlineStr"/>
       <c r="S55" t="inlineStr"/>
       <c r="T55" t="inlineStr"/>
       <c r="U55" t="inlineStr"/>
       <c r="V55" t="inlineStr"/>
       <c r="W55" t="inlineStr"/>
       <c r="X55" t="inlineStr"/>
       <c r="Y55" t="inlineStr"/>
       <c r="Z55" t="inlineStr"/>
       <c r="AA55" t="inlineStr"/>
       <c r="AB55" t="inlineStr"/>
       <c r="AC55" t="inlineStr"/>
       <c r="AD55" t="inlineStr"/>
       <c r="AE55" t="inlineStr"/>
       <c r="AF55" t="inlineStr"/>
       <c r="AG55" t="inlineStr"/>
@@ -13419,149 +14545,166 @@
       <c r="DV55" t="inlineStr"/>
       <c r="DW55" t="inlineStr"/>
       <c r="DX55" t="inlineStr"/>
       <c r="DY55" t="inlineStr"/>
       <c r="DZ55" t="inlineStr"/>
       <c r="EA55" t="inlineStr"/>
       <c r="EB55" t="inlineStr"/>
       <c r="EC55" t="inlineStr"/>
       <c r="ED55" t="inlineStr"/>
       <c r="EE55" t="inlineStr"/>
       <c r="EF55" t="inlineStr"/>
       <c r="EG55" t="inlineStr"/>
       <c r="EH55" t="inlineStr"/>
       <c r="EI55" t="inlineStr"/>
       <c r="EJ55" t="inlineStr"/>
       <c r="EK55" t="inlineStr"/>
       <c r="EL55" t="inlineStr"/>
       <c r="EM55" t="inlineStr"/>
       <c r="EN55" t="inlineStr"/>
       <c r="EO55" t="inlineStr"/>
       <c r="EP55" t="inlineStr"/>
       <c r="EQ55" t="inlineStr"/>
       <c r="ER55" t="inlineStr"/>
       <c r="ES55" t="inlineStr"/>
       <c r="ET55" t="inlineStr"/>
-      <c r="EU55" t="n">
-[...8 lines deleted...]
-      <c r="EX55" t="inlineStr"/>
+      <c r="EU55" t="inlineStr"/>
+      <c r="EV55" t="inlineStr"/>
+      <c r="EW55" t="inlineStr"/>
+      <c r="EX55" t="n">
+        <v>3</v>
+      </c>
       <c r="EY55" t="inlineStr"/>
       <c r="EZ55" t="inlineStr"/>
       <c r="FA55" t="inlineStr"/>
       <c r="FB55" t="inlineStr"/>
       <c r="FC55" t="inlineStr"/>
       <c r="FD55" t="inlineStr"/>
       <c r="FE55" t="inlineStr"/>
       <c r="FF55" t="inlineStr"/>
       <c r="FG55" t="inlineStr"/>
       <c r="FH55" t="inlineStr"/>
       <c r="FI55" t="inlineStr"/>
       <c r="FJ55" t="inlineStr"/>
       <c r="FK55" t="inlineStr"/>
       <c r="FL55" t="inlineStr"/>
       <c r="FM55" t="inlineStr"/>
       <c r="FN55" t="inlineStr"/>
       <c r="FO55" t="inlineStr"/>
       <c r="FP55" t="inlineStr"/>
       <c r="FQ55" t="inlineStr"/>
       <c r="FR55" t="inlineStr"/>
       <c r="FS55" t="inlineStr"/>
       <c r="FT55" t="inlineStr"/>
       <c r="FU55" t="inlineStr"/>
       <c r="FV55" t="inlineStr"/>
       <c r="FW55" t="inlineStr"/>
       <c r="FX55" t="inlineStr"/>
       <c r="FY55" t="inlineStr"/>
       <c r="FZ55" t="inlineStr"/>
       <c r="GA55" t="inlineStr"/>
       <c r="GB55" t="inlineStr"/>
       <c r="GC55" t="inlineStr"/>
       <c r="GD55" t="inlineStr"/>
       <c r="GE55" t="inlineStr"/>
       <c r="GF55" t="inlineStr"/>
       <c r="GG55" t="inlineStr"/>
       <c r="GH55" t="inlineStr"/>
       <c r="GI55" t="inlineStr"/>
       <c r="GJ55" t="inlineStr"/>
       <c r="GK55" t="inlineStr"/>
       <c r="GL55" t="inlineStr"/>
       <c r="GM55" t="inlineStr"/>
       <c r="GN55" t="inlineStr"/>
       <c r="GO55" t="inlineStr"/>
       <c r="GP55" t="inlineStr"/>
       <c r="GQ55" t="inlineStr"/>
+      <c r="GR55" t="inlineStr"/>
+      <c r="GS55" t="inlineStr"/>
+      <c r="GT55" t="inlineStr"/>
+      <c r="GU55" t="inlineStr"/>
+      <c r="GV55" t="inlineStr"/>
+      <c r="GW55" t="inlineStr"/>
+      <c r="GX55" t="inlineStr"/>
+      <c r="GY55" t="inlineStr"/>
+      <c r="GZ55" t="inlineStr"/>
+      <c r="HA55" t="inlineStr"/>
+      <c r="HB55" t="inlineStr"/>
+      <c r="HC55" t="inlineStr"/>
+      <c r="HD55" t="inlineStr"/>
+      <c r="HE55" t="inlineStr"/>
+      <c r="HF55" t="inlineStr"/>
+      <c r="HG55" t="inlineStr"/>
+      <c r="HH55" t="inlineStr"/>
+      <c r="HI55" t="inlineStr"/>
+      <c r="HJ55" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>RED LAKE MADSEN MINE LTD.</t>
+          <t>WPI Rail services</t>
         </is>
       </c>
       <c r="B56" t="n">
         <v>3</v>
       </c>
       <c r="C56" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D56" t="n">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="E56" t="n">
-        <v>11.3</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="F56" t="inlineStr"/>
       <c r="G56" t="inlineStr"/>
       <c r="H56" t="inlineStr"/>
       <c r="I56" t="inlineStr"/>
       <c r="J56" t="inlineStr"/>
       <c r="K56" t="inlineStr"/>
       <c r="L56" t="inlineStr"/>
       <c r="M56" t="inlineStr"/>
-      <c r="N56" t="inlineStr"/>
+      <c r="N56" t="n">
+        <v>2</v>
+      </c>
       <c r="O56" t="inlineStr"/>
       <c r="P56" t="inlineStr"/>
       <c r="Q56" t="inlineStr"/>
       <c r="R56" t="inlineStr"/>
       <c r="S56" t="inlineStr"/>
       <c r="T56" t="inlineStr"/>
       <c r="U56" t="inlineStr"/>
       <c r="V56" t="inlineStr"/>
       <c r="W56" t="inlineStr"/>
       <c r="X56" t="inlineStr"/>
       <c r="Y56" t="inlineStr"/>
       <c r="Z56" t="inlineStr"/>
       <c r="AA56" t="inlineStr"/>
-      <c r="AB56" t="inlineStr"/>
+      <c r="AB56" t="n">
+        <v>1</v>
+      </c>
       <c r="AC56" t="inlineStr"/>
       <c r="AD56" t="inlineStr"/>
       <c r="AE56" t="inlineStr"/>
       <c r="AF56" t="inlineStr"/>
       <c r="AG56" t="inlineStr"/>
       <c r="AH56" t="inlineStr"/>
       <c r="AI56" t="inlineStr"/>
       <c r="AJ56" t="inlineStr"/>
       <c r="AK56" t="inlineStr"/>
       <c r="AL56" t="inlineStr"/>
       <c r="AM56" t="inlineStr"/>
       <c r="AN56" t="inlineStr"/>
       <c r="AO56" t="inlineStr"/>
       <c r="AP56" t="inlineStr"/>
       <c r="AQ56" t="inlineStr"/>
       <c r="AR56" t="inlineStr"/>
       <c r="AS56" t="inlineStr"/>
       <c r="AT56" t="inlineStr"/>
       <c r="AU56" t="inlineStr"/>
       <c r="AV56" t="inlineStr"/>
       <c r="AW56" t="inlineStr"/>
       <c r="AX56" t="inlineStr"/>
       <c r="AY56" t="inlineStr"/>
       <c r="AZ56" t="inlineStr"/>
       <c r="BA56" t="inlineStr"/>
@@ -13644,137 +14787,154 @@
       <c r="DZ56" t="inlineStr"/>
       <c r="EA56" t="inlineStr"/>
       <c r="EB56" t="inlineStr"/>
       <c r="EC56" t="inlineStr"/>
       <c r="ED56" t="inlineStr"/>
       <c r="EE56" t="inlineStr"/>
       <c r="EF56" t="inlineStr"/>
       <c r="EG56" t="inlineStr"/>
       <c r="EH56" t="inlineStr"/>
       <c r="EI56" t="inlineStr"/>
       <c r="EJ56" t="inlineStr"/>
       <c r="EK56" t="inlineStr"/>
       <c r="EL56" t="inlineStr"/>
       <c r="EM56" t="inlineStr"/>
       <c r="EN56" t="inlineStr"/>
       <c r="EO56" t="inlineStr"/>
       <c r="EP56" t="inlineStr"/>
       <c r="EQ56" t="inlineStr"/>
       <c r="ER56" t="inlineStr"/>
       <c r="ES56" t="inlineStr"/>
       <c r="ET56" t="inlineStr"/>
       <c r="EU56" t="inlineStr"/>
       <c r="EV56" t="inlineStr"/>
       <c r="EW56" t="inlineStr"/>
       <c r="EX56" t="n">
-        <v>2</v>
-[...3 lines deleted...]
-      </c>
+        <v>3</v>
+      </c>
+      <c r="EY56" t="inlineStr"/>
       <c r="EZ56" t="inlineStr"/>
       <c r="FA56" t="inlineStr"/>
       <c r="FB56" t="inlineStr"/>
       <c r="FC56" t="inlineStr"/>
       <c r="FD56" t="inlineStr"/>
       <c r="FE56" t="inlineStr"/>
       <c r="FF56" t="inlineStr"/>
       <c r="FG56" t="inlineStr"/>
       <c r="FH56" t="inlineStr"/>
       <c r="FI56" t="inlineStr"/>
       <c r="FJ56" t="inlineStr"/>
       <c r="FK56" t="inlineStr"/>
       <c r="FL56" t="inlineStr"/>
       <c r="FM56" t="inlineStr"/>
       <c r="FN56" t="inlineStr"/>
       <c r="FO56" t="inlineStr"/>
       <c r="FP56" t="inlineStr"/>
       <c r="FQ56" t="inlineStr"/>
       <c r="FR56" t="inlineStr"/>
       <c r="FS56" t="inlineStr"/>
       <c r="FT56" t="inlineStr"/>
       <c r="FU56" t="inlineStr"/>
       <c r="FV56" t="inlineStr"/>
       <c r="FW56" t="inlineStr"/>
       <c r="FX56" t="inlineStr"/>
       <c r="FY56" t="inlineStr"/>
       <c r="FZ56" t="inlineStr"/>
       <c r="GA56" t="inlineStr"/>
       <c r="GB56" t="inlineStr"/>
       <c r="GC56" t="inlineStr"/>
       <c r="GD56" t="inlineStr"/>
       <c r="GE56" t="inlineStr"/>
       <c r="GF56" t="inlineStr"/>
       <c r="GG56" t="inlineStr"/>
       <c r="GH56" t="inlineStr"/>
       <c r="GI56" t="inlineStr"/>
       <c r="GJ56" t="inlineStr"/>
       <c r="GK56" t="inlineStr"/>
       <c r="GL56" t="inlineStr"/>
       <c r="GM56" t="inlineStr"/>
       <c r="GN56" t="inlineStr"/>
       <c r="GO56" t="inlineStr"/>
       <c r="GP56" t="inlineStr"/>
       <c r="GQ56" t="inlineStr"/>
+      <c r="GR56" t="inlineStr"/>
+      <c r="GS56" t="inlineStr"/>
+      <c r="GT56" t="inlineStr"/>
+      <c r="GU56" t="inlineStr"/>
+      <c r="GV56" t="inlineStr"/>
+      <c r="GW56" t="inlineStr"/>
+      <c r="GX56" t="inlineStr"/>
+      <c r="GY56" t="inlineStr"/>
+      <c r="GZ56" t="inlineStr"/>
+      <c r="HA56" t="inlineStr"/>
+      <c r="HB56" t="inlineStr"/>
+      <c r="HC56" t="inlineStr"/>
+      <c r="HD56" t="inlineStr"/>
+      <c r="HE56" t="inlineStr"/>
+      <c r="HF56" t="inlineStr"/>
+      <c r="HG56" t="inlineStr"/>
+      <c r="HH56" t="inlineStr"/>
+      <c r="HI56" t="inlineStr"/>
+      <c r="HJ56" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>SCR MINING AND TUNNELLING L.P.</t>
+          <t>AGNICO EAGLE MINES LTD</t>
         </is>
       </c>
       <c r="B57" t="n">
         <v>3</v>
       </c>
       <c r="C57" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D57" t="n">
-        <v>66.7</v>
+        <v>100</v>
       </c>
       <c r="E57" t="n">
-        <v>37.5</v>
+        <v>40.7</v>
       </c>
       <c r="F57" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G57" t="inlineStr"/>
-      <c r="H57" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="H57" t="inlineStr"/>
       <c r="I57" t="inlineStr"/>
       <c r="J57" t="inlineStr"/>
       <c r="K57" t="inlineStr"/>
       <c r="L57" t="inlineStr"/>
       <c r="M57" t="inlineStr"/>
       <c r="N57" t="inlineStr"/>
       <c r="O57" t="inlineStr"/>
       <c r="P57" t="inlineStr"/>
       <c r="Q57" t="inlineStr"/>
       <c r="R57" t="inlineStr"/>
       <c r="S57" t="inlineStr"/>
-      <c r="T57" t="inlineStr"/>
+      <c r="T57" t="n">
+        <v>1</v>
+      </c>
       <c r="U57" t="inlineStr"/>
       <c r="V57" t="inlineStr"/>
       <c r="W57" t="inlineStr"/>
       <c r="X57" t="inlineStr"/>
       <c r="Y57" t="inlineStr"/>
       <c r="Z57" t="inlineStr"/>
       <c r="AA57" t="inlineStr"/>
       <c r="AB57" t="inlineStr"/>
       <c r="AC57" t="inlineStr"/>
       <c r="AD57" t="inlineStr"/>
       <c r="AE57" t="inlineStr"/>
       <c r="AF57" t="inlineStr"/>
       <c r="AG57" t="inlineStr"/>
       <c r="AH57" t="inlineStr"/>
       <c r="AI57" t="inlineStr"/>
       <c r="AJ57" t="inlineStr"/>
       <c r="AK57" t="inlineStr"/>
       <c r="AL57" t="inlineStr"/>
       <c r="AM57" t="inlineStr"/>
       <c r="AN57" t="inlineStr"/>
       <c r="AO57" t="inlineStr"/>
       <c r="AP57" t="inlineStr"/>
       <c r="AQ57" t="inlineStr"/>
       <c r="AR57" t="inlineStr"/>
       <c r="AS57" t="inlineStr"/>
@@ -13865,127 +15025,142 @@
       <c r="DZ57" t="inlineStr"/>
       <c r="EA57" t="inlineStr"/>
       <c r="EB57" t="inlineStr"/>
       <c r="EC57" t="inlineStr"/>
       <c r="ED57" t="inlineStr"/>
       <c r="EE57" t="inlineStr"/>
       <c r="EF57" t="inlineStr"/>
       <c r="EG57" t="inlineStr"/>
       <c r="EH57" t="inlineStr"/>
       <c r="EI57" t="inlineStr"/>
       <c r="EJ57" t="inlineStr"/>
       <c r="EK57" t="inlineStr"/>
       <c r="EL57" t="inlineStr"/>
       <c r="EM57" t="inlineStr"/>
       <c r="EN57" t="inlineStr"/>
       <c r="EO57" t="inlineStr"/>
       <c r="EP57" t="inlineStr"/>
       <c r="EQ57" t="inlineStr"/>
       <c r="ER57" t="inlineStr"/>
       <c r="ES57" t="inlineStr"/>
       <c r="ET57" t="inlineStr"/>
       <c r="EU57" t="inlineStr"/>
       <c r="EV57" t="inlineStr"/>
       <c r="EW57" t="inlineStr"/>
       <c r="EX57" t="inlineStr"/>
-      <c r="EY57" t="inlineStr"/>
+      <c r="EY57" t="n">
+        <v>1</v>
+      </c>
       <c r="EZ57" t="n">
         <v>1</v>
       </c>
-      <c r="FA57" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="FA57" t="inlineStr"/>
+      <c r="FB57" t="inlineStr"/>
       <c r="FC57" t="inlineStr"/>
       <c r="FD57" t="inlineStr"/>
       <c r="FE57" t="inlineStr"/>
       <c r="FF57" t="inlineStr"/>
       <c r="FG57" t="inlineStr"/>
       <c r="FH57" t="inlineStr"/>
       <c r="FI57" t="inlineStr"/>
       <c r="FJ57" t="inlineStr"/>
       <c r="FK57" t="inlineStr"/>
       <c r="FL57" t="inlineStr"/>
       <c r="FM57" t="inlineStr"/>
       <c r="FN57" t="inlineStr"/>
       <c r="FO57" t="inlineStr"/>
       <c r="FP57" t="inlineStr"/>
       <c r="FQ57" t="inlineStr"/>
       <c r="FR57" t="inlineStr"/>
       <c r="FS57" t="inlineStr"/>
       <c r="FT57" t="inlineStr"/>
       <c r="FU57" t="inlineStr"/>
       <c r="FV57" t="inlineStr"/>
       <c r="FW57" t="inlineStr"/>
       <c r="FX57" t="inlineStr"/>
       <c r="FY57" t="inlineStr"/>
       <c r="FZ57" t="inlineStr"/>
       <c r="GA57" t="inlineStr"/>
       <c r="GB57" t="inlineStr"/>
       <c r="GC57" t="inlineStr"/>
       <c r="GD57" t="inlineStr"/>
       <c r="GE57" t="inlineStr"/>
       <c r="GF57" t="inlineStr"/>
       <c r="GG57" t="inlineStr"/>
       <c r="GH57" t="inlineStr"/>
       <c r="GI57" t="inlineStr"/>
       <c r="GJ57" t="inlineStr"/>
       <c r="GK57" t="inlineStr"/>
       <c r="GL57" t="inlineStr"/>
       <c r="GM57" t="inlineStr"/>
       <c r="GN57" t="inlineStr"/>
       <c r="GO57" t="inlineStr"/>
       <c r="GP57" t="inlineStr"/>
       <c r="GQ57" t="inlineStr"/>
+      <c r="GR57" t="inlineStr"/>
+      <c r="GS57" t="inlineStr"/>
+      <c r="GT57" t="inlineStr"/>
+      <c r="GU57" t="inlineStr"/>
+      <c r="GV57" t="inlineStr"/>
+      <c r="GW57" t="inlineStr"/>
+      <c r="GX57" t="inlineStr"/>
+      <c r="GY57" t="inlineStr"/>
+      <c r="GZ57" t="inlineStr"/>
+      <c r="HA57" t="inlineStr"/>
+      <c r="HB57" t="inlineStr"/>
+      <c r="HC57" t="inlineStr"/>
+      <c r="HD57" t="inlineStr"/>
+      <c r="HE57" t="inlineStr"/>
+      <c r="HF57" t="inlineStr"/>
+      <c r="HG57" t="inlineStr"/>
+      <c r="HH57" t="inlineStr"/>
+      <c r="HI57" t="inlineStr"/>
+      <c r="HJ57" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>TIMMINS MECHANICAL SOLUTIONS</t>
+          <t>COMPASS MINERALS CANADA</t>
         </is>
       </c>
       <c r="B58" t="n">
         <v>3</v>
       </c>
       <c r="C58" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D58" t="n">
-        <v>66.7</v>
+        <v>100</v>
       </c>
       <c r="E58" t="n">
-        <v>62.5</v>
+        <v>16.3</v>
       </c>
       <c r="F58" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G58" t="inlineStr"/>
-      <c r="H58" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="H58" t="inlineStr"/>
       <c r="I58" t="inlineStr"/>
       <c r="J58" t="inlineStr"/>
       <c r="K58" t="inlineStr"/>
       <c r="L58" t="inlineStr"/>
       <c r="M58" t="inlineStr"/>
       <c r="N58" t="inlineStr"/>
       <c r="O58" t="inlineStr"/>
       <c r="P58" t="inlineStr"/>
       <c r="Q58" t="inlineStr"/>
       <c r="R58" t="inlineStr"/>
       <c r="S58" t="inlineStr"/>
       <c r="T58" t="inlineStr"/>
       <c r="U58" t="inlineStr"/>
       <c r="V58" t="inlineStr"/>
       <c r="W58" t="inlineStr"/>
       <c r="X58" t="inlineStr"/>
       <c r="Y58" t="inlineStr"/>
       <c r="Z58" t="inlineStr"/>
       <c r="AA58" t="inlineStr"/>
       <c r="AB58" t="inlineStr"/>
       <c r="AC58" t="inlineStr"/>
       <c r="AD58" t="inlineStr"/>
       <c r="AE58" t="inlineStr"/>
       <c r="AF58" t="inlineStr"/>
       <c r="AG58" t="inlineStr"/>
@@ -14090,138 +15265,159 @@
       <c r="EB58" t="inlineStr"/>
       <c r="EC58" t="inlineStr"/>
       <c r="ED58" t="inlineStr"/>
       <c r="EE58" t="inlineStr"/>
       <c r="EF58" t="inlineStr"/>
       <c r="EG58" t="inlineStr"/>
       <c r="EH58" t="inlineStr"/>
       <c r="EI58" t="inlineStr"/>
       <c r="EJ58" t="inlineStr"/>
       <c r="EK58" t="inlineStr"/>
       <c r="EL58" t="inlineStr"/>
       <c r="EM58" t="inlineStr"/>
       <c r="EN58" t="inlineStr"/>
       <c r="EO58" t="inlineStr"/>
       <c r="EP58" t="inlineStr"/>
       <c r="EQ58" t="inlineStr"/>
       <c r="ER58" t="inlineStr"/>
       <c r="ES58" t="inlineStr"/>
       <c r="ET58" t="inlineStr"/>
       <c r="EU58" t="inlineStr"/>
       <c r="EV58" t="inlineStr"/>
       <c r="EW58" t="inlineStr"/>
       <c r="EX58" t="inlineStr"/>
       <c r="EY58" t="inlineStr"/>
       <c r="EZ58" t="inlineStr"/>
-      <c r="FA58" t="inlineStr"/>
-      <c r="FB58" t="inlineStr"/>
+      <c r="FA58" t="n">
+        <v>1</v>
+      </c>
+      <c r="FB58" t="n">
+        <v>1</v>
+      </c>
       <c r="FC58" t="n">
         <v>1</v>
       </c>
-      <c r="FD58" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="FD58" t="inlineStr"/>
+      <c r="FE58" t="inlineStr"/>
       <c r="FF58" t="inlineStr"/>
       <c r="FG58" t="inlineStr"/>
       <c r="FH58" t="inlineStr"/>
       <c r="FI58" t="inlineStr"/>
       <c r="FJ58" t="inlineStr"/>
       <c r="FK58" t="inlineStr"/>
       <c r="FL58" t="inlineStr"/>
       <c r="FM58" t="inlineStr"/>
       <c r="FN58" t="inlineStr"/>
       <c r="FO58" t="inlineStr"/>
       <c r="FP58" t="inlineStr"/>
       <c r="FQ58" t="inlineStr"/>
       <c r="FR58" t="inlineStr"/>
       <c r="FS58" t="inlineStr"/>
       <c r="FT58" t="inlineStr"/>
       <c r="FU58" t="inlineStr"/>
       <c r="FV58" t="inlineStr"/>
       <c r="FW58" t="inlineStr"/>
       <c r="FX58" t="inlineStr"/>
       <c r="FY58" t="inlineStr"/>
       <c r="FZ58" t="inlineStr"/>
       <c r="GA58" t="inlineStr"/>
       <c r="GB58" t="inlineStr"/>
       <c r="GC58" t="inlineStr"/>
       <c r="GD58" t="inlineStr"/>
       <c r="GE58" t="inlineStr"/>
       <c r="GF58" t="inlineStr"/>
       <c r="GG58" t="inlineStr"/>
       <c r="GH58" t="inlineStr"/>
       <c r="GI58" t="inlineStr"/>
       <c r="GJ58" t="inlineStr"/>
       <c r="GK58" t="inlineStr"/>
       <c r="GL58" t="inlineStr"/>
       <c r="GM58" t="inlineStr"/>
       <c r="GN58" t="inlineStr"/>
       <c r="GO58" t="inlineStr"/>
       <c r="GP58" t="inlineStr"/>
       <c r="GQ58" t="inlineStr"/>
+      <c r="GR58" t="inlineStr"/>
+      <c r="GS58" t="inlineStr"/>
+      <c r="GT58" t="inlineStr"/>
+      <c r="GU58" t="inlineStr"/>
+      <c r="GV58" t="inlineStr"/>
+      <c r="GW58" t="inlineStr"/>
+      <c r="GX58" t="inlineStr"/>
+      <c r="GY58" t="inlineStr"/>
+      <c r="GZ58" t="inlineStr"/>
+      <c r="HA58" t="inlineStr"/>
+      <c r="HB58" t="inlineStr"/>
+      <c r="HC58" t="inlineStr"/>
+      <c r="HD58" t="inlineStr"/>
+      <c r="HE58" t="inlineStr"/>
+      <c r="HF58" t="inlineStr"/>
+      <c r="HG58" t="inlineStr"/>
+      <c r="HH58" t="inlineStr"/>
+      <c r="HI58" t="inlineStr"/>
+      <c r="HJ58" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>VOISEY'S BAY MINE SITE</t>
+          <t>GLENCORE CANADA CORPORATION</t>
         </is>
       </c>
       <c r="B59" t="n">
         <v>3</v>
       </c>
       <c r="C59" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D59" t="n">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="E59" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="F59" t="inlineStr"/>
+        <v>9.699999999999999</v>
+      </c>
+      <c r="F59" t="n">
+        <v>3</v>
+      </c>
       <c r="G59" t="inlineStr"/>
-      <c r="H59" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="H59" t="inlineStr"/>
       <c r="I59" t="inlineStr"/>
       <c r="J59" t="inlineStr"/>
       <c r="K59" t="inlineStr"/>
       <c r="L59" t="inlineStr"/>
       <c r="M59" t="inlineStr"/>
       <c r="N59" t="inlineStr"/>
       <c r="O59" t="inlineStr"/>
       <c r="P59" t="inlineStr"/>
       <c r="Q59" t="inlineStr"/>
       <c r="R59" t="inlineStr"/>
       <c r="S59" t="inlineStr"/>
       <c r="T59" t="inlineStr"/>
       <c r="U59" t="inlineStr"/>
       <c r="V59" t="inlineStr"/>
-      <c r="W59" t="inlineStr"/>
+      <c r="W59" t="n">
+        <v>1</v>
+      </c>
       <c r="X59" t="inlineStr"/>
       <c r="Y59" t="inlineStr"/>
       <c r="Z59" t="inlineStr"/>
       <c r="AA59" t="inlineStr"/>
       <c r="AB59" t="inlineStr"/>
       <c r="AC59" t="inlineStr"/>
       <c r="AD59" t="inlineStr"/>
       <c r="AE59" t="inlineStr"/>
       <c r="AF59" t="inlineStr"/>
       <c r="AG59" t="inlineStr"/>
       <c r="AH59" t="inlineStr"/>
       <c r="AI59" t="inlineStr"/>
       <c r="AJ59" t="inlineStr"/>
       <c r="AK59" t="inlineStr"/>
       <c r="AL59" t="inlineStr"/>
       <c r="AM59" t="inlineStr"/>
       <c r="AN59" t="inlineStr"/>
       <c r="AO59" t="inlineStr"/>
       <c r="AP59" t="inlineStr"/>
       <c r="AQ59" t="inlineStr"/>
       <c r="AR59" t="inlineStr"/>
       <c r="AS59" t="inlineStr"/>
       <c r="AT59" t="inlineStr"/>
       <c r="AU59" t="inlineStr"/>
       <c r="AV59" t="inlineStr"/>
@@ -14297,238 +15493,257 @@
       <c r="DN59" t="inlineStr"/>
       <c r="DO59" t="inlineStr"/>
       <c r="DP59" t="inlineStr"/>
       <c r="DQ59" t="inlineStr"/>
       <c r="DR59" t="inlineStr"/>
       <c r="DS59" t="inlineStr"/>
       <c r="DT59" t="inlineStr"/>
       <c r="DU59" t="inlineStr"/>
       <c r="DV59" t="inlineStr"/>
       <c r="DW59" t="inlineStr"/>
       <c r="DX59" t="inlineStr"/>
       <c r="DY59" t="inlineStr"/>
       <c r="DZ59" t="inlineStr"/>
       <c r="EA59" t="inlineStr"/>
       <c r="EB59" t="inlineStr"/>
       <c r="EC59" t="inlineStr"/>
       <c r="ED59" t="inlineStr"/>
       <c r="EE59" t="inlineStr"/>
       <c r="EF59" t="inlineStr"/>
       <c r="EG59" t="inlineStr"/>
       <c r="EH59" t="inlineStr"/>
       <c r="EI59" t="inlineStr"/>
       <c r="EJ59" t="inlineStr"/>
       <c r="EK59" t="inlineStr"/>
       <c r="EL59" t="inlineStr"/>
-      <c r="EM59" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="EM59" t="inlineStr"/>
       <c r="EN59" t="inlineStr"/>
       <c r="EO59" t="inlineStr"/>
       <c r="EP59" t="inlineStr"/>
       <c r="EQ59" t="inlineStr"/>
       <c r="ER59" t="inlineStr"/>
       <c r="ES59" t="inlineStr"/>
       <c r="ET59" t="inlineStr"/>
       <c r="EU59" t="inlineStr"/>
       <c r="EV59" t="inlineStr"/>
       <c r="EW59" t="inlineStr"/>
       <c r="EX59" t="inlineStr"/>
       <c r="EY59" t="inlineStr"/>
       <c r="EZ59" t="inlineStr"/>
       <c r="FA59" t="inlineStr"/>
       <c r="FB59" t="inlineStr"/>
       <c r="FC59" t="inlineStr"/>
-      <c r="FD59" t="inlineStr"/>
-      <c r="FE59" t="inlineStr"/>
+      <c r="FD59" t="n">
+        <v>1</v>
+      </c>
+      <c r="FE59" t="n">
+        <v>1</v>
+      </c>
       <c r="FF59" t="inlineStr"/>
       <c r="FG59" t="inlineStr"/>
       <c r="FH59" t="inlineStr"/>
       <c r="FI59" t="inlineStr"/>
       <c r="FJ59" t="inlineStr"/>
       <c r="FK59" t="inlineStr"/>
       <c r="FL59" t="inlineStr"/>
       <c r="FM59" t="inlineStr"/>
       <c r="FN59" t="inlineStr"/>
       <c r="FO59" t="inlineStr"/>
       <c r="FP59" t="inlineStr"/>
       <c r="FQ59" t="inlineStr"/>
       <c r="FR59" t="inlineStr"/>
       <c r="FS59" t="inlineStr"/>
       <c r="FT59" t="inlineStr"/>
       <c r="FU59" t="inlineStr"/>
       <c r="FV59" t="inlineStr"/>
       <c r="FW59" t="inlineStr"/>
       <c r="FX59" t="inlineStr"/>
       <c r="FY59" t="inlineStr"/>
       <c r="FZ59" t="inlineStr"/>
       <c r="GA59" t="inlineStr"/>
       <c r="GB59" t="inlineStr"/>
       <c r="GC59" t="inlineStr"/>
       <c r="GD59" t="inlineStr"/>
       <c r="GE59" t="inlineStr"/>
       <c r="GF59" t="inlineStr"/>
       <c r="GG59" t="inlineStr"/>
       <c r="GH59" t="inlineStr"/>
       <c r="GI59" t="inlineStr"/>
       <c r="GJ59" t="inlineStr"/>
       <c r="GK59" t="inlineStr"/>
       <c r="GL59" t="inlineStr"/>
       <c r="GM59" t="inlineStr"/>
       <c r="GN59" t="inlineStr"/>
       <c r="GO59" t="inlineStr"/>
       <c r="GP59" t="inlineStr"/>
       <c r="GQ59" t="inlineStr"/>
+      <c r="GR59" t="inlineStr"/>
+      <c r="GS59" t="inlineStr"/>
+      <c r="GT59" t="inlineStr"/>
+      <c r="GU59" t="inlineStr"/>
+      <c r="GV59" t="inlineStr"/>
+      <c r="GW59" t="inlineStr"/>
+      <c r="GX59" t="inlineStr"/>
+      <c r="GY59" t="inlineStr"/>
+      <c r="GZ59" t="inlineStr"/>
+      <c r="HA59" t="inlineStr"/>
+      <c r="HB59" t="inlineStr"/>
+      <c r="HC59" t="inlineStr"/>
+      <c r="HD59" t="inlineStr"/>
+      <c r="HE59" t="inlineStr"/>
+      <c r="HF59" t="inlineStr"/>
+      <c r="HG59" t="inlineStr"/>
+      <c r="HH59" t="inlineStr"/>
+      <c r="HI59" t="inlineStr"/>
+      <c r="HJ59" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>DANA HOLDING CORP.</t>
+          <t>ITEC 2000 EQUIPMENT INC.</t>
         </is>
       </c>
       <c r="B60" t="n">
         <v>3</v>
       </c>
       <c r="C60" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D60" t="n">
-        <v>66.7</v>
+        <v>100</v>
       </c>
       <c r="E60" t="n">
-        <v>176</v>
+        <v>25.3</v>
       </c>
       <c r="F60" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G60" t="inlineStr"/>
       <c r="H60" t="inlineStr"/>
       <c r="I60" t="inlineStr"/>
       <c r="J60" t="inlineStr"/>
-      <c r="K60" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K60" t="inlineStr"/>
       <c r="L60" t="inlineStr"/>
       <c r="M60" t="inlineStr"/>
       <c r="N60" t="inlineStr"/>
       <c r="O60" t="inlineStr"/>
       <c r="P60" t="inlineStr"/>
       <c r="Q60" t="inlineStr"/>
       <c r="R60" t="inlineStr"/>
       <c r="S60" t="inlineStr"/>
       <c r="T60" t="inlineStr"/>
       <c r="U60" t="inlineStr"/>
       <c r="V60" t="inlineStr"/>
       <c r="W60" t="inlineStr"/>
       <c r="X60" t="inlineStr"/>
       <c r="Y60" t="inlineStr"/>
       <c r="Z60" t="inlineStr"/>
       <c r="AA60" t="inlineStr"/>
       <c r="AB60" t="inlineStr"/>
       <c r="AC60" t="inlineStr"/>
       <c r="AD60" t="inlineStr"/>
       <c r="AE60" t="inlineStr"/>
       <c r="AF60" t="inlineStr"/>
       <c r="AG60" t="inlineStr"/>
       <c r="AH60" t="inlineStr"/>
       <c r="AI60" t="inlineStr"/>
       <c r="AJ60" t="inlineStr"/>
       <c r="AK60" t="inlineStr"/>
       <c r="AL60" t="inlineStr"/>
       <c r="AM60" t="inlineStr"/>
       <c r="AN60" t="inlineStr"/>
       <c r="AO60" t="inlineStr"/>
       <c r="AP60" t="inlineStr"/>
       <c r="AQ60" t="inlineStr"/>
       <c r="AR60" t="inlineStr"/>
       <c r="AS60" t="inlineStr"/>
       <c r="AT60" t="inlineStr"/>
       <c r="AU60" t="inlineStr"/>
       <c r="AV60" t="inlineStr"/>
       <c r="AW60" t="inlineStr"/>
       <c r="AX60" t="inlineStr"/>
       <c r="AY60" t="inlineStr"/>
       <c r="AZ60" t="inlineStr"/>
       <c r="BA60" t="inlineStr"/>
       <c r="BB60" t="inlineStr"/>
       <c r="BC60" t="inlineStr"/>
       <c r="BD60" t="inlineStr"/>
       <c r="BE60" t="inlineStr"/>
       <c r="BF60" t="inlineStr"/>
-      <c r="BG60" t="inlineStr"/>
+      <c r="BG60" t="n">
+        <v>1</v>
+      </c>
       <c r="BH60" t="inlineStr"/>
       <c r="BI60" t="inlineStr"/>
       <c r="BJ60" t="inlineStr"/>
       <c r="BK60" t="inlineStr"/>
       <c r="BL60" t="inlineStr"/>
       <c r="BM60" t="inlineStr"/>
       <c r="BN60" t="inlineStr"/>
       <c r="BO60" t="inlineStr"/>
       <c r="BP60" t="inlineStr"/>
       <c r="BQ60" t="inlineStr"/>
       <c r="BR60" t="inlineStr"/>
       <c r="BS60" t="inlineStr"/>
       <c r="BT60" t="inlineStr"/>
       <c r="BU60" t="inlineStr"/>
       <c r="BV60" t="inlineStr"/>
       <c r="BW60" t="inlineStr"/>
       <c r="BX60" t="inlineStr"/>
       <c r="BY60" t="inlineStr"/>
       <c r="BZ60" t="inlineStr"/>
       <c r="CA60" t="inlineStr"/>
       <c r="CB60" t="inlineStr"/>
       <c r="CC60" t="inlineStr"/>
       <c r="CD60" t="inlineStr"/>
       <c r="CE60" t="inlineStr"/>
       <c r="CF60" t="inlineStr"/>
       <c r="CG60" t="inlineStr"/>
       <c r="CH60" t="inlineStr"/>
       <c r="CI60" t="inlineStr"/>
       <c r="CJ60" t="inlineStr"/>
       <c r="CK60" t="inlineStr"/>
       <c r="CL60" t="inlineStr"/>
       <c r="CM60" t="inlineStr"/>
       <c r="CN60" t="inlineStr"/>
       <c r="CO60" t="inlineStr"/>
       <c r="CP60" t="inlineStr"/>
       <c r="CQ60" t="inlineStr"/>
       <c r="CR60" t="inlineStr"/>
       <c r="CS60" t="inlineStr"/>
       <c r="CT60" t="inlineStr"/>
       <c r="CU60" t="inlineStr"/>
       <c r="CV60" t="inlineStr"/>
       <c r="CW60" t="inlineStr"/>
       <c r="CX60" t="inlineStr"/>
       <c r="CY60" t="inlineStr"/>
       <c r="CZ60" t="inlineStr"/>
       <c r="DA60" t="inlineStr"/>
       <c r="DB60" t="inlineStr"/>
       <c r="DC60" t="inlineStr"/>
       <c r="DD60" t="inlineStr"/>
-      <c r="DE60" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="DE60" t="inlineStr"/>
       <c r="DF60" t="inlineStr"/>
       <c r="DG60" t="inlineStr"/>
       <c r="DH60" t="inlineStr"/>
       <c r="DI60" t="inlineStr"/>
       <c r="DJ60" t="inlineStr"/>
       <c r="DK60" t="inlineStr"/>
       <c r="DL60" t="inlineStr"/>
       <c r="DM60" t="inlineStr"/>
       <c r="DN60" t="inlineStr"/>
       <c r="DO60" t="inlineStr"/>
       <c r="DP60" t="inlineStr"/>
       <c r="DQ60" t="inlineStr"/>
       <c r="DR60" t="inlineStr"/>
       <c r="DS60" t="inlineStr"/>
       <c r="DT60" t="inlineStr"/>
       <c r="DU60" t="inlineStr"/>
       <c r="DV60" t="inlineStr"/>
       <c r="DW60" t="inlineStr"/>
       <c r="DX60" t="inlineStr"/>
       <c r="DY60" t="inlineStr"/>
       <c r="DZ60" t="inlineStr"/>
       <c r="EA60" t="inlineStr"/>
       <c r="EB60" t="inlineStr"/>
       <c r="EC60" t="inlineStr"/>
       <c r="ED60" t="inlineStr"/>
@@ -14577,99 +15792,116 @@
       <c r="FS60" t="inlineStr"/>
       <c r="FT60" t="inlineStr"/>
       <c r="FU60" t="inlineStr"/>
       <c r="FV60" t="inlineStr"/>
       <c r="FW60" t="inlineStr"/>
       <c r="FX60" t="inlineStr"/>
       <c r="FY60" t="inlineStr"/>
       <c r="FZ60" t="inlineStr"/>
       <c r="GA60" t="inlineStr"/>
       <c r="GB60" t="inlineStr"/>
       <c r="GC60" t="inlineStr"/>
       <c r="GD60" t="inlineStr"/>
       <c r="GE60" t="inlineStr"/>
       <c r="GF60" t="inlineStr"/>
       <c r="GG60" t="inlineStr"/>
       <c r="GH60" t="inlineStr"/>
       <c r="GI60" t="inlineStr"/>
       <c r="GJ60" t="inlineStr"/>
       <c r="GK60" t="inlineStr"/>
       <c r="GL60" t="inlineStr"/>
       <c r="GM60" t="inlineStr"/>
       <c r="GN60" t="inlineStr"/>
       <c r="GO60" t="inlineStr"/>
       <c r="GP60" t="inlineStr"/>
       <c r="GQ60" t="inlineStr"/>
+      <c r="GR60" t="inlineStr"/>
+      <c r="GS60" t="inlineStr"/>
+      <c r="GT60" t="inlineStr"/>
+      <c r="GU60" t="inlineStr"/>
+      <c r="GV60" t="inlineStr"/>
+      <c r="GW60" t="inlineStr"/>
+      <c r="GX60" t="inlineStr"/>
+      <c r="GY60" t="inlineStr"/>
+      <c r="GZ60" t="inlineStr"/>
+      <c r="HA60" t="inlineStr"/>
+      <c r="HB60" t="inlineStr"/>
+      <c r="HC60" t="inlineStr"/>
+      <c r="HD60" t="inlineStr"/>
+      <c r="HE60" t="inlineStr"/>
+      <c r="HF60" t="inlineStr"/>
+      <c r="HG60" t="inlineStr"/>
+      <c r="HH60" t="inlineStr"/>
+      <c r="HI60" t="inlineStr"/>
+      <c r="HJ60" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>AFTER MARKET PARTS</t>
+          <t>JDS ENERGY &amp; MINING INC.</t>
         </is>
       </c>
       <c r="B61" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C61" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D61" t="n">
         <v>100</v>
       </c>
       <c r="E61" t="n">
-        <v>105.5</v>
+        <v>16</v>
       </c>
       <c r="F61" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G61" t="inlineStr"/>
       <c r="H61" t="inlineStr"/>
       <c r="I61" t="inlineStr"/>
       <c r="J61" t="inlineStr"/>
       <c r="K61" t="inlineStr"/>
       <c r="L61" t="inlineStr"/>
       <c r="M61" t="inlineStr"/>
       <c r="N61" t="inlineStr"/>
       <c r="O61" t="inlineStr"/>
       <c r="P61" t="inlineStr"/>
       <c r="Q61" t="inlineStr"/>
       <c r="R61" t="inlineStr"/>
       <c r="S61" t="inlineStr"/>
       <c r="T61" t="inlineStr"/>
       <c r="U61" t="inlineStr"/>
       <c r="V61" t="inlineStr"/>
       <c r="W61" t="inlineStr"/>
       <c r="X61" t="inlineStr"/>
       <c r="Y61" t="inlineStr"/>
       <c r="Z61" t="inlineStr"/>
       <c r="AA61" t="inlineStr"/>
       <c r="AB61" t="inlineStr"/>
       <c r="AC61" t="inlineStr"/>
       <c r="AD61" t="inlineStr"/>
-      <c r="AE61" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61" t="inlineStr"/>
       <c r="AF61" t="inlineStr"/>
       <c r="AG61" t="inlineStr"/>
       <c r="AH61" t="inlineStr"/>
       <c r="AI61" t="inlineStr"/>
       <c r="AJ61" t="inlineStr"/>
       <c r="AK61" t="inlineStr"/>
       <c r="AL61" t="inlineStr"/>
       <c r="AM61" t="inlineStr"/>
       <c r="AN61" t="inlineStr"/>
       <c r="AO61" t="inlineStr"/>
       <c r="AP61" t="inlineStr"/>
       <c r="AQ61" t="inlineStr"/>
       <c r="AR61" t="inlineStr"/>
       <c r="AS61" t="inlineStr"/>
       <c r="AT61" t="inlineStr"/>
       <c r="AU61" t="inlineStr"/>
       <c r="AV61" t="inlineStr"/>
       <c r="AW61" t="inlineStr"/>
       <c r="AX61" t="inlineStr"/>
       <c r="AY61" t="inlineStr"/>
       <c r="AZ61" t="inlineStr"/>
       <c r="BA61" t="inlineStr"/>
       <c r="BB61" t="inlineStr"/>
       <c r="BC61" t="inlineStr"/>
       <c r="BD61" t="inlineStr"/>
@@ -14760,150 +15992,175 @@
       <c r="EK61" t="inlineStr"/>
       <c r="EL61" t="inlineStr"/>
       <c r="EM61" t="inlineStr"/>
       <c r="EN61" t="inlineStr"/>
       <c r="EO61" t="inlineStr"/>
       <c r="EP61" t="inlineStr"/>
       <c r="EQ61" t="inlineStr"/>
       <c r="ER61" t="inlineStr"/>
       <c r="ES61" t="inlineStr"/>
       <c r="ET61" t="inlineStr"/>
       <c r="EU61" t="inlineStr"/>
       <c r="EV61" t="inlineStr"/>
       <c r="EW61" t="inlineStr"/>
       <c r="EX61" t="inlineStr"/>
       <c r="EY61" t="inlineStr"/>
       <c r="EZ61" t="inlineStr"/>
       <c r="FA61" t="inlineStr"/>
       <c r="FB61" t="inlineStr"/>
       <c r="FC61" t="inlineStr"/>
       <c r="FD61" t="inlineStr"/>
       <c r="FE61" t="inlineStr"/>
       <c r="FF61" t="inlineStr"/>
       <c r="FG61" t="n">
         <v>1</v>
       </c>
-      <c r="FH61" t="inlineStr"/>
-      <c r="FI61" t="inlineStr"/>
+      <c r="FH61" t="n">
+        <v>1</v>
+      </c>
+      <c r="FI61" t="n">
+        <v>1</v>
+      </c>
       <c r="FJ61" t="inlineStr"/>
       <c r="FK61" t="inlineStr"/>
       <c r="FL61" t="inlineStr"/>
       <c r="FM61" t="inlineStr"/>
       <c r="FN61" t="inlineStr"/>
       <c r="FO61" t="inlineStr"/>
       <c r="FP61" t="inlineStr"/>
       <c r="FQ61" t="inlineStr"/>
       <c r="FR61" t="inlineStr"/>
       <c r="FS61" t="inlineStr"/>
       <c r="FT61" t="inlineStr"/>
       <c r="FU61" t="inlineStr"/>
       <c r="FV61" t="inlineStr"/>
       <c r="FW61" t="inlineStr"/>
       <c r="FX61" t="inlineStr"/>
       <c r="FY61" t="inlineStr"/>
       <c r="FZ61" t="inlineStr"/>
       <c r="GA61" t="inlineStr"/>
       <c r="GB61" t="inlineStr"/>
       <c r="GC61" t="inlineStr"/>
       <c r="GD61" t="inlineStr"/>
       <c r="GE61" t="inlineStr"/>
       <c r="GF61" t="inlineStr"/>
       <c r="GG61" t="inlineStr"/>
       <c r="GH61" t="inlineStr"/>
       <c r="GI61" t="inlineStr"/>
       <c r="GJ61" t="inlineStr"/>
       <c r="GK61" t="inlineStr"/>
       <c r="GL61" t="inlineStr"/>
       <c r="GM61" t="inlineStr"/>
       <c r="GN61" t="inlineStr"/>
       <c r="GO61" t="inlineStr"/>
       <c r="GP61" t="inlineStr"/>
       <c r="GQ61" t="inlineStr"/>
+      <c r="GR61" t="inlineStr"/>
+      <c r="GS61" t="inlineStr"/>
+      <c r="GT61" t="inlineStr"/>
+      <c r="GU61" t="inlineStr"/>
+      <c r="GV61" t="inlineStr"/>
+      <c r="GW61" t="inlineStr"/>
+      <c r="GX61" t="inlineStr"/>
+      <c r="GY61" t="inlineStr"/>
+      <c r="GZ61" t="inlineStr"/>
+      <c r="HA61" t="inlineStr"/>
+      <c r="HB61" t="inlineStr"/>
+      <c r="HC61" t="inlineStr"/>
+      <c r="HD61" t="inlineStr"/>
+      <c r="HE61" t="inlineStr"/>
+      <c r="HF61" t="inlineStr"/>
+      <c r="HG61" t="inlineStr"/>
+      <c r="HH61" t="inlineStr"/>
+      <c r="HI61" t="inlineStr"/>
+      <c r="HJ61" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>BARMINCO MINING SERVICES</t>
+          <t>MCDOWELL BROTHER INDUSTRIES</t>
         </is>
       </c>
       <c r="B62" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C62" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D62" t="n">
         <v>100</v>
       </c>
       <c r="E62" t="n">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F62" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G62" t="inlineStr"/>
       <c r="H62" t="inlineStr"/>
       <c r="I62" t="inlineStr"/>
       <c r="J62" t="inlineStr"/>
       <c r="K62" t="inlineStr"/>
       <c r="L62" t="inlineStr"/>
       <c r="M62" t="inlineStr"/>
       <c r="N62" t="inlineStr"/>
       <c r="O62" t="inlineStr"/>
       <c r="P62" t="inlineStr"/>
       <c r="Q62" t="inlineStr"/>
       <c r="R62" t="inlineStr"/>
       <c r="S62" t="inlineStr"/>
       <c r="T62" t="inlineStr"/>
       <c r="U62" t="inlineStr"/>
       <c r="V62" t="inlineStr"/>
       <c r="W62" t="inlineStr"/>
       <c r="X62" t="inlineStr"/>
       <c r="Y62" t="inlineStr"/>
       <c r="Z62" t="inlineStr"/>
       <c r="AA62" t="inlineStr"/>
       <c r="AB62" t="inlineStr"/>
       <c r="AC62" t="inlineStr"/>
       <c r="AD62" t="inlineStr"/>
       <c r="AE62" t="inlineStr"/>
       <c r="AF62" t="inlineStr"/>
       <c r="AG62" t="inlineStr"/>
       <c r="AH62" t="inlineStr"/>
       <c r="AI62" t="inlineStr"/>
       <c r="AJ62" t="inlineStr"/>
       <c r="AK62" t="inlineStr"/>
       <c r="AL62" t="inlineStr"/>
       <c r="AM62" t="inlineStr"/>
       <c r="AN62" t="inlineStr"/>
       <c r="AO62" t="inlineStr"/>
       <c r="AP62" t="inlineStr"/>
       <c r="AQ62" t="inlineStr"/>
       <c r="AR62" t="inlineStr"/>
       <c r="AS62" t="inlineStr"/>
       <c r="AT62" t="inlineStr"/>
       <c r="AU62" t="inlineStr"/>
-      <c r="AV62" t="inlineStr"/>
+      <c r="AV62" t="n">
+        <v>1</v>
+      </c>
       <c r="AW62" t="inlineStr"/>
       <c r="AX62" t="inlineStr"/>
       <c r="AY62" t="inlineStr"/>
       <c r="AZ62" t="inlineStr"/>
       <c r="BA62" t="inlineStr"/>
       <c r="BB62" t="inlineStr"/>
       <c r="BC62" t="inlineStr"/>
       <c r="BD62" t="inlineStr"/>
       <c r="BE62" t="inlineStr"/>
       <c r="BF62" t="inlineStr"/>
       <c r="BG62" t="inlineStr"/>
       <c r="BH62" t="inlineStr"/>
       <c r="BI62" t="inlineStr"/>
       <c r="BJ62" t="inlineStr"/>
       <c r="BK62" t="inlineStr"/>
       <c r="BL62" t="inlineStr"/>
       <c r="BM62" t="inlineStr"/>
       <c r="BN62" t="inlineStr"/>
       <c r="BO62" t="inlineStr"/>
       <c r="BP62" t="inlineStr"/>
       <c r="BQ62" t="inlineStr"/>
       <c r="BR62" t="inlineStr"/>
       <c r="BS62" t="inlineStr"/>
       <c r="BT62" t="inlineStr"/>
       <c r="BU62" t="inlineStr"/>
@@ -14975,113 +16232,132 @@
       <c r="EI62" t="inlineStr"/>
       <c r="EJ62" t="inlineStr"/>
       <c r="EK62" t="inlineStr"/>
       <c r="EL62" t="inlineStr"/>
       <c r="EM62" t="inlineStr"/>
       <c r="EN62" t="inlineStr"/>
       <c r="EO62" t="inlineStr"/>
       <c r="EP62" t="inlineStr"/>
       <c r="EQ62" t="inlineStr"/>
       <c r="ER62" t="inlineStr"/>
       <c r="ES62" t="inlineStr"/>
       <c r="ET62" t="inlineStr"/>
       <c r="EU62" t="inlineStr"/>
       <c r="EV62" t="inlineStr"/>
       <c r="EW62" t="inlineStr"/>
       <c r="EX62" t="inlineStr"/>
       <c r="EY62" t="inlineStr"/>
       <c r="EZ62" t="inlineStr"/>
       <c r="FA62" t="inlineStr"/>
       <c r="FB62" t="inlineStr"/>
       <c r="FC62" t="inlineStr"/>
       <c r="FD62" t="inlineStr"/>
       <c r="FE62" t="inlineStr"/>
       <c r="FF62" t="inlineStr"/>
       <c r="FG62" t="inlineStr"/>
-      <c r="FH62" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="FH62" t="inlineStr"/>
       <c r="FI62" t="inlineStr"/>
-      <c r="FJ62" t="inlineStr"/>
-      <c r="FK62" t="inlineStr"/>
+      <c r="FJ62" t="n">
+        <v>1</v>
+      </c>
+      <c r="FK62" t="n">
+        <v>1</v>
+      </c>
       <c r="FL62" t="inlineStr"/>
       <c r="FM62" t="inlineStr"/>
       <c r="FN62" t="inlineStr"/>
       <c r="FO62" t="inlineStr"/>
       <c r="FP62" t="inlineStr"/>
       <c r="FQ62" t="inlineStr"/>
       <c r="FR62" t="inlineStr"/>
       <c r="FS62" t="inlineStr"/>
       <c r="FT62" t="inlineStr"/>
       <c r="FU62" t="inlineStr"/>
       <c r="FV62" t="inlineStr"/>
       <c r="FW62" t="inlineStr"/>
       <c r="FX62" t="inlineStr"/>
       <c r="FY62" t="inlineStr"/>
       <c r="FZ62" t="inlineStr"/>
       <c r="GA62" t="inlineStr"/>
       <c r="GB62" t="inlineStr"/>
       <c r="GC62" t="inlineStr"/>
       <c r="GD62" t="inlineStr"/>
       <c r="GE62" t="inlineStr"/>
       <c r="GF62" t="inlineStr"/>
       <c r="GG62" t="inlineStr"/>
       <c r="GH62" t="inlineStr"/>
       <c r="GI62" t="inlineStr"/>
       <c r="GJ62" t="inlineStr"/>
       <c r="GK62" t="inlineStr"/>
       <c r="GL62" t="inlineStr"/>
       <c r="GM62" t="inlineStr"/>
       <c r="GN62" t="inlineStr"/>
       <c r="GO62" t="inlineStr"/>
       <c r="GP62" t="inlineStr"/>
       <c r="GQ62" t="inlineStr"/>
+      <c r="GR62" t="inlineStr"/>
+      <c r="GS62" t="inlineStr"/>
+      <c r="GT62" t="inlineStr"/>
+      <c r="GU62" t="inlineStr"/>
+      <c r="GV62" t="inlineStr"/>
+      <c r="GW62" t="inlineStr"/>
+      <c r="GX62" t="inlineStr"/>
+      <c r="GY62" t="inlineStr"/>
+      <c r="GZ62" t="inlineStr"/>
+      <c r="HA62" t="inlineStr"/>
+      <c r="HB62" t="inlineStr"/>
+      <c r="HC62" t="inlineStr"/>
+      <c r="HD62" t="inlineStr"/>
+      <c r="HE62" t="inlineStr"/>
+      <c r="HF62" t="inlineStr"/>
+      <c r="HG62" t="inlineStr"/>
+      <c r="HH62" t="inlineStr"/>
+      <c r="HI62" t="inlineStr"/>
+      <c r="HJ62" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>R.M. BELANGER LIMITED</t>
+          <t>POTASH CORP. OF SASK. INC.</t>
         </is>
       </c>
       <c r="B63" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C63" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D63" t="n">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="E63" t="n">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="F63" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>3</v>
+      </c>
+      <c r="G63" t="inlineStr"/>
       <c r="H63" t="inlineStr"/>
       <c r="I63" t="inlineStr"/>
       <c r="J63" t="inlineStr"/>
       <c r="K63" t="inlineStr"/>
       <c r="L63" t="inlineStr"/>
       <c r="M63" t="inlineStr"/>
       <c r="N63" t="inlineStr"/>
       <c r="O63" t="inlineStr"/>
       <c r="P63" t="inlineStr"/>
       <c r="Q63" t="inlineStr"/>
       <c r="R63" t="inlineStr"/>
       <c r="S63" t="inlineStr"/>
       <c r="T63" t="inlineStr"/>
       <c r="U63" t="inlineStr"/>
       <c r="V63" t="inlineStr"/>
       <c r="W63" t="inlineStr"/>
       <c r="X63" t="inlineStr"/>
       <c r="Y63" t="inlineStr"/>
       <c r="Z63" t="inlineStr"/>
       <c r="AA63" t="inlineStr"/>
       <c r="AB63" t="inlineStr"/>
       <c r="AC63" t="inlineStr"/>
       <c r="AD63" t="inlineStr"/>
       <c r="AE63" t="inlineStr"/>
       <c r="AF63" t="inlineStr"/>
@@ -15195,131 +16471,150 @@
       <c r="EJ63" t="inlineStr"/>
       <c r="EK63" t="inlineStr"/>
       <c r="EL63" t="inlineStr"/>
       <c r="EM63" t="inlineStr"/>
       <c r="EN63" t="inlineStr"/>
       <c r="EO63" t="inlineStr"/>
       <c r="EP63" t="inlineStr"/>
       <c r="EQ63" t="inlineStr"/>
       <c r="ER63" t="inlineStr"/>
       <c r="ES63" t="inlineStr"/>
       <c r="ET63" t="inlineStr"/>
       <c r="EU63" t="inlineStr"/>
       <c r="EV63" t="inlineStr"/>
       <c r="EW63" t="inlineStr"/>
       <c r="EX63" t="inlineStr"/>
       <c r="EY63" t="inlineStr"/>
       <c r="EZ63" t="inlineStr"/>
       <c r="FA63" t="inlineStr"/>
       <c r="FB63" t="inlineStr"/>
       <c r="FC63" t="inlineStr"/>
       <c r="FD63" t="inlineStr"/>
       <c r="FE63" t="inlineStr"/>
       <c r="FF63" t="inlineStr"/>
       <c r="FG63" t="inlineStr"/>
       <c r="FH63" t="inlineStr"/>
-      <c r="FI63" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="FI63" t="inlineStr"/>
       <c r="FJ63" t="inlineStr"/>
       <c r="FK63" t="inlineStr"/>
-      <c r="FL63" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="FN63" t="inlineStr"/>
+      <c r="FL63" t="n">
+        <v>1</v>
+      </c>
+      <c r="FM63" t="n">
+        <v>1</v>
+      </c>
+      <c r="FN63" t="n">
+        <v>1</v>
+      </c>
       <c r="FO63" t="inlineStr"/>
       <c r="FP63" t="inlineStr"/>
       <c r="FQ63" t="inlineStr"/>
       <c r="FR63" t="inlineStr"/>
       <c r="FS63" t="inlineStr"/>
       <c r="FT63" t="inlineStr"/>
       <c r="FU63" t="inlineStr"/>
       <c r="FV63" t="inlineStr"/>
       <c r="FW63" t="inlineStr"/>
       <c r="FX63" t="inlineStr"/>
       <c r="FY63" t="inlineStr"/>
       <c r="FZ63" t="inlineStr"/>
       <c r="GA63" t="inlineStr"/>
       <c r="GB63" t="inlineStr"/>
       <c r="GC63" t="inlineStr"/>
       <c r="GD63" t="inlineStr"/>
       <c r="GE63" t="inlineStr"/>
       <c r="GF63" t="inlineStr"/>
       <c r="GG63" t="inlineStr"/>
       <c r="GH63" t="inlineStr"/>
       <c r="GI63" t="inlineStr"/>
       <c r="GJ63" t="inlineStr"/>
       <c r="GK63" t="inlineStr"/>
       <c r="GL63" t="inlineStr"/>
       <c r="GM63" t="inlineStr"/>
       <c r="GN63" t="inlineStr"/>
       <c r="GO63" t="inlineStr"/>
       <c r="GP63" t="inlineStr"/>
       <c r="GQ63" t="inlineStr"/>
+      <c r="GR63" t="inlineStr"/>
+      <c r="GS63" t="inlineStr"/>
+      <c r="GT63" t="inlineStr"/>
+      <c r="GU63" t="inlineStr"/>
+      <c r="GV63" t="inlineStr"/>
+      <c r="GW63" t="inlineStr"/>
+      <c r="GX63" t="inlineStr"/>
+      <c r="GY63" t="inlineStr"/>
+      <c r="GZ63" t="inlineStr"/>
+      <c r="HA63" t="inlineStr"/>
+      <c r="HB63" t="inlineStr"/>
+      <c r="HC63" t="inlineStr"/>
+      <c r="HD63" t="inlineStr"/>
+      <c r="HE63" t="inlineStr"/>
+      <c r="HF63" t="inlineStr"/>
+      <c r="HG63" t="inlineStr"/>
+      <c r="HH63" t="inlineStr"/>
+      <c r="HI63" t="inlineStr"/>
+      <c r="HJ63" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>CANADIAN ROYALTIES INC</t>
+          <t>RED LAKE MADSEN MINE LTD.</t>
         </is>
       </c>
       <c r="B64" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C64" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D64" t="n">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="E64" t="n">
-        <v>20</v>
+        <v>11.3</v>
       </c>
       <c r="F64" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G64" t="inlineStr"/>
-      <c r="H64" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="H64" t="inlineStr"/>
       <c r="I64" t="inlineStr"/>
       <c r="J64" t="inlineStr"/>
       <c r="K64" t="inlineStr"/>
       <c r="L64" t="inlineStr"/>
       <c r="M64" t="inlineStr"/>
       <c r="N64" t="inlineStr"/>
       <c r="O64" t="inlineStr"/>
       <c r="P64" t="inlineStr"/>
       <c r="Q64" t="inlineStr"/>
       <c r="R64" t="inlineStr"/>
       <c r="S64" t="inlineStr"/>
       <c r="T64" t="inlineStr"/>
       <c r="U64" t="inlineStr"/>
       <c r="V64" t="inlineStr"/>
       <c r="W64" t="inlineStr"/>
-      <c r="X64" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="X64" t="inlineStr"/>
       <c r="Y64" t="inlineStr"/>
       <c r="Z64" t="inlineStr"/>
       <c r="AA64" t="inlineStr"/>
       <c r="AB64" t="inlineStr"/>
       <c r="AC64" t="inlineStr"/>
       <c r="AD64" t="inlineStr"/>
       <c r="AE64" t="inlineStr"/>
       <c r="AF64" t="inlineStr"/>
       <c r="AG64" t="inlineStr"/>
       <c r="AH64" t="inlineStr"/>
       <c r="AI64" t="inlineStr"/>
       <c r="AJ64" t="inlineStr"/>
       <c r="AK64" t="inlineStr"/>
       <c r="AL64" t="inlineStr"/>
       <c r="AM64" t="inlineStr"/>
       <c r="AN64" t="inlineStr"/>
       <c r="AO64" t="inlineStr"/>
       <c r="AP64" t="inlineStr"/>
       <c r="AQ64" t="inlineStr"/>
       <c r="AR64" t="inlineStr"/>
       <c r="AS64" t="inlineStr"/>
       <c r="AT64" t="inlineStr"/>
       <c r="AU64" t="inlineStr"/>
       <c r="AV64" t="inlineStr"/>
       <c r="AW64" t="inlineStr"/>
@@ -15422,127 +16717,148 @@
       <c r="EP64" t="inlineStr"/>
       <c r="EQ64" t="inlineStr"/>
       <c r="ER64" t="inlineStr"/>
       <c r="ES64" t="inlineStr"/>
       <c r="ET64" t="inlineStr"/>
       <c r="EU64" t="inlineStr"/>
       <c r="EV64" t="inlineStr"/>
       <c r="EW64" t="inlineStr"/>
       <c r="EX64" t="inlineStr"/>
       <c r="EY64" t="inlineStr"/>
       <c r="EZ64" t="inlineStr"/>
       <c r="FA64" t="inlineStr"/>
       <c r="FB64" t="inlineStr"/>
       <c r="FC64" t="inlineStr"/>
       <c r="FD64" t="inlineStr"/>
       <c r="FE64" t="inlineStr"/>
       <c r="FF64" t="inlineStr"/>
       <c r="FG64" t="inlineStr"/>
       <c r="FH64" t="inlineStr"/>
       <c r="FI64" t="inlineStr"/>
       <c r="FJ64" t="inlineStr"/>
       <c r="FK64" t="inlineStr"/>
       <c r="FL64" t="inlineStr"/>
       <c r="FM64" t="inlineStr"/>
       <c r="FN64" t="inlineStr"/>
-      <c r="FO64" t="inlineStr"/>
-      <c r="FP64" t="inlineStr"/>
+      <c r="FO64" t="n">
+        <v>2</v>
+      </c>
+      <c r="FP64" t="n">
+        <v>1</v>
+      </c>
       <c r="FQ64" t="inlineStr"/>
       <c r="FR64" t="inlineStr"/>
       <c r="FS64" t="inlineStr"/>
       <c r="FT64" t="inlineStr"/>
       <c r="FU64" t="inlineStr"/>
       <c r="FV64" t="inlineStr"/>
       <c r="FW64" t="inlineStr"/>
       <c r="FX64" t="inlineStr"/>
       <c r="FY64" t="inlineStr"/>
       <c r="FZ64" t="inlineStr"/>
       <c r="GA64" t="inlineStr"/>
       <c r="GB64" t="inlineStr"/>
       <c r="GC64" t="inlineStr"/>
       <c r="GD64" t="inlineStr"/>
       <c r="GE64" t="inlineStr"/>
       <c r="GF64" t="inlineStr"/>
       <c r="GG64" t="inlineStr"/>
       <c r="GH64" t="inlineStr"/>
       <c r="GI64" t="inlineStr"/>
       <c r="GJ64" t="inlineStr"/>
       <c r="GK64" t="inlineStr"/>
       <c r="GL64" t="inlineStr"/>
       <c r="GM64" t="inlineStr"/>
       <c r="GN64" t="inlineStr"/>
       <c r="GO64" t="inlineStr"/>
       <c r="GP64" t="inlineStr"/>
       <c r="GQ64" t="inlineStr"/>
+      <c r="GR64" t="inlineStr"/>
+      <c r="GS64" t="inlineStr"/>
+      <c r="GT64" t="inlineStr"/>
+      <c r="GU64" t="inlineStr"/>
+      <c r="GV64" t="inlineStr"/>
+      <c r="GW64" t="inlineStr"/>
+      <c r="GX64" t="inlineStr"/>
+      <c r="GY64" t="inlineStr"/>
+      <c r="GZ64" t="inlineStr"/>
+      <c r="HA64" t="inlineStr"/>
+      <c r="HB64" t="inlineStr"/>
+      <c r="HC64" t="inlineStr"/>
+      <c r="HD64" t="inlineStr"/>
+      <c r="HE64" t="inlineStr"/>
+      <c r="HF64" t="inlineStr"/>
+      <c r="HG64" t="inlineStr"/>
+      <c r="HH64" t="inlineStr"/>
+      <c r="HI64" t="inlineStr"/>
+      <c r="HJ64" t="inlineStr"/>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>MUSSELWHITE MINE LTD</t>
+          <t>VOISEY'S BAY MINE SITE</t>
         </is>
       </c>
       <c r="B65" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C65" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D65" t="n">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="E65" t="n">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="F65" t="inlineStr"/>
       <c r="G65" t="inlineStr"/>
-      <c r="H65" t="inlineStr"/>
+      <c r="H65" t="n">
+        <v>1</v>
+      </c>
       <c r="I65" t="inlineStr"/>
       <c r="J65" t="inlineStr"/>
-      <c r="K65" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K65" t="inlineStr"/>
       <c r="L65" t="inlineStr"/>
       <c r="M65" t="inlineStr"/>
-      <c r="N65" t="inlineStr"/>
+      <c r="N65" t="n">
+        <v>2</v>
+      </c>
       <c r="O65" t="inlineStr"/>
       <c r="P65" t="inlineStr"/>
       <c r="Q65" t="inlineStr"/>
       <c r="R65" t="inlineStr"/>
       <c r="S65" t="inlineStr"/>
       <c r="T65" t="inlineStr"/>
       <c r="U65" t="inlineStr"/>
       <c r="V65" t="inlineStr"/>
       <c r="W65" t="inlineStr"/>
       <c r="X65" t="inlineStr"/>
       <c r="Y65" t="inlineStr"/>
       <c r="Z65" t="inlineStr"/>
       <c r="AA65" t="inlineStr"/>
-      <c r="AB65" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="AB65" t="inlineStr"/>
       <c r="AC65" t="inlineStr"/>
       <c r="AD65" t="inlineStr"/>
       <c r="AE65" t="inlineStr"/>
       <c r="AF65" t="inlineStr"/>
       <c r="AG65" t="inlineStr"/>
       <c r="AH65" t="inlineStr"/>
       <c r="AI65" t="inlineStr"/>
       <c r="AJ65" t="inlineStr"/>
       <c r="AK65" t="inlineStr"/>
       <c r="AL65" t="inlineStr"/>
       <c r="AM65" t="inlineStr"/>
       <c r="AN65" t="inlineStr"/>
       <c r="AO65" t="inlineStr"/>
       <c r="AP65" t="inlineStr"/>
       <c r="AQ65" t="inlineStr"/>
       <c r="AR65" t="inlineStr"/>
       <c r="AS65" t="inlineStr"/>
       <c r="AT65" t="inlineStr"/>
       <c r="AU65" t="inlineStr"/>
       <c r="AV65" t="inlineStr"/>
       <c r="AW65" t="inlineStr"/>
       <c r="AX65" t="inlineStr"/>
       <c r="AY65" t="inlineStr"/>
       <c r="AZ65" t="inlineStr"/>
       <c r="BA65" t="inlineStr"/>
@@ -15632,120 +16948,141 @@
       <c r="EG65" t="inlineStr"/>
       <c r="EH65" t="inlineStr"/>
       <c r="EI65" t="inlineStr"/>
       <c r="EJ65" t="inlineStr"/>
       <c r="EK65" t="inlineStr"/>
       <c r="EL65" t="inlineStr"/>
       <c r="EM65" t="inlineStr"/>
       <c r="EN65" t="inlineStr"/>
       <c r="EO65" t="inlineStr"/>
       <c r="EP65" t="inlineStr"/>
       <c r="EQ65" t="inlineStr"/>
       <c r="ER65" t="inlineStr"/>
       <c r="ES65" t="inlineStr"/>
       <c r="ET65" t="inlineStr"/>
       <c r="EU65" t="inlineStr"/>
       <c r="EV65" t="inlineStr"/>
       <c r="EW65" t="inlineStr"/>
       <c r="EX65" t="inlineStr"/>
       <c r="EY65" t="inlineStr"/>
       <c r="EZ65" t="inlineStr"/>
       <c r="FA65" t="inlineStr"/>
       <c r="FB65" t="inlineStr"/>
       <c r="FC65" t="inlineStr"/>
       <c r="FD65" t="inlineStr"/>
       <c r="FE65" t="inlineStr"/>
-      <c r="FF65" t="inlineStr"/>
+      <c r="FF65" t="n">
+        <v>3</v>
+      </c>
       <c r="FG65" t="inlineStr"/>
       <c r="FH65" t="inlineStr"/>
       <c r="FI65" t="inlineStr"/>
-      <c r="FJ65" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="FJ65" t="inlineStr"/>
       <c r="FK65" t="inlineStr"/>
       <c r="FL65" t="inlineStr"/>
       <c r="FM65" t="inlineStr"/>
       <c r="FN65" t="inlineStr"/>
       <c r="FO65" t="inlineStr"/>
       <c r="FP65" t="inlineStr"/>
       <c r="FQ65" t="inlineStr"/>
       <c r="FR65" t="inlineStr"/>
       <c r="FS65" t="inlineStr"/>
       <c r="FT65" t="inlineStr"/>
       <c r="FU65" t="inlineStr"/>
       <c r="FV65" t="inlineStr"/>
       <c r="FW65" t="inlineStr"/>
       <c r="FX65" t="inlineStr"/>
       <c r="FY65" t="inlineStr"/>
       <c r="FZ65" t="inlineStr"/>
       <c r="GA65" t="inlineStr"/>
       <c r="GB65" t="inlineStr"/>
       <c r="GC65" t="inlineStr"/>
       <c r="GD65" t="inlineStr"/>
       <c r="GE65" t="inlineStr"/>
       <c r="GF65" t="inlineStr"/>
       <c r="GG65" t="inlineStr"/>
       <c r="GH65" t="inlineStr"/>
       <c r="GI65" t="inlineStr"/>
       <c r="GJ65" t="inlineStr"/>
       <c r="GK65" t="inlineStr"/>
       <c r="GL65" t="inlineStr"/>
       <c r="GM65" t="inlineStr"/>
       <c r="GN65" t="inlineStr"/>
       <c r="GO65" t="inlineStr"/>
       <c r="GP65" t="inlineStr"/>
       <c r="GQ65" t="inlineStr"/>
+      <c r="GR65" t="inlineStr"/>
+      <c r="GS65" t="inlineStr"/>
+      <c r="GT65" t="inlineStr"/>
+      <c r="GU65" t="inlineStr"/>
+      <c r="GV65" t="inlineStr"/>
+      <c r="GW65" t="inlineStr"/>
+      <c r="GX65" t="inlineStr"/>
+      <c r="GY65" t="inlineStr"/>
+      <c r="GZ65" t="inlineStr"/>
+      <c r="HA65" t="inlineStr"/>
+      <c r="HB65" t="inlineStr"/>
+      <c r="HC65" t="inlineStr"/>
+      <c r="HD65" t="inlineStr"/>
+      <c r="HE65" t="inlineStr"/>
+      <c r="HF65" t="inlineStr"/>
+      <c r="HG65" t="inlineStr"/>
+      <c r="HH65" t="inlineStr"/>
+      <c r="HI65" t="inlineStr"/>
+      <c r="HJ65" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>HCC HOLDINGS</t>
+          <t>DANA HOLDING CORP.</t>
         </is>
       </c>
       <c r="B66" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C66" t="n">
         <v>2</v>
       </c>
       <c r="D66" t="n">
-        <v>100</v>
+        <v>66.7</v>
       </c>
       <c r="E66" t="n">
-        <v>18.5</v>
+        <v>176</v>
       </c>
       <c r="F66" t="n">
         <v>2</v>
       </c>
       <c r="G66" t="inlineStr"/>
       <c r="H66" t="inlineStr"/>
       <c r="I66" t="inlineStr"/>
       <c r="J66" t="inlineStr"/>
       <c r="K66" t="inlineStr"/>
       <c r="L66" t="inlineStr"/>
       <c r="M66" t="inlineStr"/>
-      <c r="N66" t="inlineStr"/>
+      <c r="N66" t="n">
+        <v>1</v>
+      </c>
       <c r="O66" t="inlineStr"/>
       <c r="P66" t="inlineStr"/>
       <c r="Q66" t="inlineStr"/>
       <c r="R66" t="inlineStr"/>
       <c r="S66" t="inlineStr"/>
       <c r="T66" t="inlineStr"/>
       <c r="U66" t="inlineStr"/>
       <c r="V66" t="inlineStr"/>
       <c r="W66" t="inlineStr"/>
       <c r="X66" t="inlineStr"/>
       <c r="Y66" t="inlineStr"/>
       <c r="Z66" t="inlineStr"/>
       <c r="AA66" t="inlineStr"/>
       <c r="AB66" t="inlineStr"/>
       <c r="AC66" t="inlineStr"/>
       <c r="AD66" t="inlineStr"/>
       <c r="AE66" t="inlineStr"/>
       <c r="AF66" t="inlineStr"/>
       <c r="AG66" t="inlineStr"/>
       <c r="AH66" t="inlineStr"/>
       <c r="AI66" t="inlineStr"/>
       <c r="AJ66" t="inlineStr"/>
       <c r="AK66" t="inlineStr"/>
       <c r="AL66" t="inlineStr"/>
       <c r="AM66" t="inlineStr"/>
@@ -15782,51 +17119,53 @@
       <c r="BR66" t="inlineStr"/>
       <c r="BS66" t="inlineStr"/>
       <c r="BT66" t="inlineStr"/>
       <c r="BU66" t="inlineStr"/>
       <c r="BV66" t="inlineStr"/>
       <c r="BW66" t="inlineStr"/>
       <c r="BX66" t="inlineStr"/>
       <c r="BY66" t="inlineStr"/>
       <c r="BZ66" t="inlineStr"/>
       <c r="CA66" t="inlineStr"/>
       <c r="CB66" t="inlineStr"/>
       <c r="CC66" t="inlineStr"/>
       <c r="CD66" t="inlineStr"/>
       <c r="CE66" t="inlineStr"/>
       <c r="CF66" t="inlineStr"/>
       <c r="CG66" t="inlineStr"/>
       <c r="CH66" t="inlineStr"/>
       <c r="CI66" t="inlineStr"/>
       <c r="CJ66" t="inlineStr"/>
       <c r="CK66" t="inlineStr"/>
       <c r="CL66" t="inlineStr"/>
       <c r="CM66" t="inlineStr"/>
       <c r="CN66" t="inlineStr"/>
       <c r="CO66" t="inlineStr"/>
       <c r="CP66" t="inlineStr"/>
-      <c r="CQ66" t="inlineStr"/>
+      <c r="CQ66" t="n">
+        <v>1</v>
+      </c>
       <c r="CR66" t="inlineStr"/>
       <c r="CS66" t="inlineStr"/>
       <c r="CT66" t="inlineStr"/>
       <c r="CU66" t="inlineStr"/>
       <c r="CV66" t="inlineStr"/>
       <c r="CW66" t="inlineStr"/>
       <c r="CX66" t="inlineStr"/>
       <c r="CY66" t="inlineStr"/>
       <c r="CZ66" t="inlineStr"/>
       <c r="DA66" t="inlineStr"/>
       <c r="DB66" t="inlineStr"/>
       <c r="DC66" t="inlineStr"/>
       <c r="DD66" t="inlineStr"/>
       <c r="DE66" t="inlineStr"/>
       <c r="DF66" t="inlineStr"/>
       <c r="DG66" t="inlineStr"/>
       <c r="DH66" t="inlineStr"/>
       <c r="DI66" t="inlineStr"/>
       <c r="DJ66" t="inlineStr"/>
       <c r="DK66" t="inlineStr"/>
       <c r="DL66" t="inlineStr"/>
       <c r="DM66" t="inlineStr"/>
       <c r="DN66" t="inlineStr"/>
       <c r="DO66" t="inlineStr"/>
       <c r="DP66" t="inlineStr"/>
@@ -15854,140 +17193,159 @@
       <c r="EL66" t="inlineStr"/>
       <c r="EM66" t="inlineStr"/>
       <c r="EN66" t="inlineStr"/>
       <c r="EO66" t="inlineStr"/>
       <c r="EP66" t="inlineStr"/>
       <c r="EQ66" t="inlineStr"/>
       <c r="ER66" t="inlineStr"/>
       <c r="ES66" t="inlineStr"/>
       <c r="ET66" t="inlineStr"/>
       <c r="EU66" t="inlineStr"/>
       <c r="EV66" t="inlineStr"/>
       <c r="EW66" t="inlineStr"/>
       <c r="EX66" t="inlineStr"/>
       <c r="EY66" t="inlineStr"/>
       <c r="EZ66" t="inlineStr"/>
       <c r="FA66" t="inlineStr"/>
       <c r="FB66" t="inlineStr"/>
       <c r="FC66" t="inlineStr"/>
       <c r="FD66" t="inlineStr"/>
       <c r="FE66" t="inlineStr"/>
       <c r="FF66" t="inlineStr"/>
       <c r="FG66" t="inlineStr"/>
       <c r="FH66" t="inlineStr"/>
       <c r="FI66" t="inlineStr"/>
       <c r="FJ66" t="inlineStr"/>
-      <c r="FK66" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="FK66" t="inlineStr"/>
+      <c r="FL66" t="inlineStr"/>
       <c r="FM66" t="inlineStr"/>
       <c r="FN66" t="inlineStr"/>
       <c r="FO66" t="inlineStr"/>
       <c r="FP66" t="inlineStr"/>
-      <c r="FQ66" t="inlineStr"/>
+      <c r="FQ66" t="n">
+        <v>2</v>
+      </c>
       <c r="FR66" t="inlineStr"/>
       <c r="FS66" t="inlineStr"/>
       <c r="FT66" t="inlineStr"/>
       <c r="FU66" t="inlineStr"/>
       <c r="FV66" t="inlineStr"/>
       <c r="FW66" t="inlineStr"/>
       <c r="FX66" t="inlineStr"/>
       <c r="FY66" t="inlineStr"/>
       <c r="FZ66" t="inlineStr"/>
       <c r="GA66" t="inlineStr"/>
       <c r="GB66" t="inlineStr"/>
       <c r="GC66" t="inlineStr"/>
       <c r="GD66" t="inlineStr"/>
       <c r="GE66" t="inlineStr"/>
       <c r="GF66" t="inlineStr"/>
       <c r="GG66" t="inlineStr"/>
       <c r="GH66" t="inlineStr"/>
       <c r="GI66" t="inlineStr"/>
       <c r="GJ66" t="inlineStr"/>
       <c r="GK66" t="inlineStr"/>
       <c r="GL66" t="inlineStr"/>
       <c r="GM66" t="inlineStr"/>
       <c r="GN66" t="inlineStr"/>
       <c r="GO66" t="inlineStr"/>
       <c r="GP66" t="inlineStr"/>
       <c r="GQ66" t="inlineStr"/>
+      <c r="GR66" t="inlineStr"/>
+      <c r="GS66" t="inlineStr"/>
+      <c r="GT66" t="inlineStr"/>
+      <c r="GU66" t="inlineStr"/>
+      <c r="GV66" t="inlineStr"/>
+      <c r="GW66" t="inlineStr"/>
+      <c r="GX66" t="inlineStr"/>
+      <c r="GY66" t="inlineStr"/>
+      <c r="GZ66" t="inlineStr"/>
+      <c r="HA66" t="inlineStr"/>
+      <c r="HB66" t="inlineStr"/>
+      <c r="HC66" t="inlineStr"/>
+      <c r="HD66" t="inlineStr"/>
+      <c r="HE66" t="inlineStr"/>
+      <c r="HF66" t="inlineStr"/>
+      <c r="HG66" t="inlineStr"/>
+      <c r="HH66" t="inlineStr"/>
+      <c r="HI66" t="inlineStr"/>
+      <c r="HJ66" t="inlineStr"/>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>JDS ENERGY &amp; MINING INC.</t>
+          <t>AFTER MARKET PARTS</t>
         </is>
       </c>
       <c r="B67" t="n">
         <v>2</v>
       </c>
       <c r="C67" t="n">
         <v>2</v>
       </c>
       <c r="D67" t="n">
         <v>100</v>
       </c>
       <c r="E67" t="n">
-        <v>10.5</v>
+        <v>105.5</v>
       </c>
       <c r="F67" t="n">
         <v>2</v>
       </c>
       <c r="G67" t="inlineStr"/>
       <c r="H67" t="inlineStr"/>
       <c r="I67" t="inlineStr"/>
       <c r="J67" t="inlineStr"/>
       <c r="K67" t="inlineStr"/>
       <c r="L67" t="inlineStr"/>
       <c r="M67" t="inlineStr"/>
       <c r="N67" t="inlineStr"/>
       <c r="O67" t="inlineStr"/>
       <c r="P67" t="inlineStr"/>
       <c r="Q67" t="inlineStr"/>
       <c r="R67" t="inlineStr"/>
       <c r="S67" t="inlineStr"/>
       <c r="T67" t="inlineStr"/>
       <c r="U67" t="inlineStr"/>
       <c r="V67" t="inlineStr"/>
       <c r="W67" t="inlineStr"/>
       <c r="X67" t="inlineStr"/>
       <c r="Y67" t="inlineStr"/>
       <c r="Z67" t="inlineStr"/>
       <c r="AA67" t="inlineStr"/>
       <c r="AB67" t="inlineStr"/>
       <c r="AC67" t="inlineStr"/>
       <c r="AD67" t="inlineStr"/>
       <c r="AE67" t="inlineStr"/>
       <c r="AF67" t="inlineStr"/>
       <c r="AG67" t="inlineStr"/>
       <c r="AH67" t="inlineStr"/>
       <c r="AI67" t="inlineStr"/>
       <c r="AJ67" t="inlineStr"/>
-      <c r="AK67" t="inlineStr"/>
+      <c r="AK67" t="n">
+        <v>1</v>
+      </c>
       <c r="AL67" t="inlineStr"/>
       <c r="AM67" t="inlineStr"/>
       <c r="AN67" t="inlineStr"/>
       <c r="AO67" t="inlineStr"/>
       <c r="AP67" t="inlineStr"/>
       <c r="AQ67" t="inlineStr"/>
       <c r="AR67" t="inlineStr"/>
       <c r="AS67" t="inlineStr"/>
       <c r="AT67" t="inlineStr"/>
       <c r="AU67" t="inlineStr"/>
       <c r="AV67" t="inlineStr"/>
       <c r="AW67" t="inlineStr"/>
       <c r="AX67" t="inlineStr"/>
       <c r="AY67" t="inlineStr"/>
       <c r="AZ67" t="inlineStr"/>
       <c r="BA67" t="inlineStr"/>
       <c r="BB67" t="inlineStr"/>
       <c r="BC67" t="inlineStr"/>
       <c r="BD67" t="inlineStr"/>
       <c r="BE67" t="inlineStr"/>
       <c r="BF67" t="inlineStr"/>
       <c r="BG67" t="inlineStr"/>
       <c r="BH67" t="inlineStr"/>
       <c r="BI67" t="inlineStr"/>
       <c r="BJ67" t="inlineStr"/>
@@ -16075,103 +17433,120 @@
       <c r="EN67" t="inlineStr"/>
       <c r="EO67" t="inlineStr"/>
       <c r="EP67" t="inlineStr"/>
       <c r="EQ67" t="inlineStr"/>
       <c r="ER67" t="inlineStr"/>
       <c r="ES67" t="inlineStr"/>
       <c r="ET67" t="inlineStr"/>
       <c r="EU67" t="inlineStr"/>
       <c r="EV67" t="inlineStr"/>
       <c r="EW67" t="inlineStr"/>
       <c r="EX67" t="inlineStr"/>
       <c r="EY67" t="inlineStr"/>
       <c r="EZ67" t="inlineStr"/>
       <c r="FA67" t="inlineStr"/>
       <c r="FB67" t="inlineStr"/>
       <c r="FC67" t="inlineStr"/>
       <c r="FD67" t="inlineStr"/>
       <c r="FE67" t="inlineStr"/>
       <c r="FF67" t="inlineStr"/>
       <c r="FG67" t="inlineStr"/>
       <c r="FH67" t="inlineStr"/>
       <c r="FI67" t="inlineStr"/>
       <c r="FJ67" t="inlineStr"/>
       <c r="FK67" t="inlineStr"/>
       <c r="FL67" t="inlineStr"/>
-      <c r="FM67" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="FM67" t="inlineStr"/>
+      <c r="FN67" t="inlineStr"/>
       <c r="FO67" t="inlineStr"/>
       <c r="FP67" t="inlineStr"/>
       <c r="FQ67" t="inlineStr"/>
-      <c r="FR67" t="inlineStr"/>
+      <c r="FR67" t="n">
+        <v>1</v>
+      </c>
       <c r="FS67" t="inlineStr"/>
       <c r="FT67" t="inlineStr"/>
       <c r="FU67" t="inlineStr"/>
       <c r="FV67" t="inlineStr"/>
       <c r="FW67" t="inlineStr"/>
       <c r="FX67" t="inlineStr"/>
       <c r="FY67" t="inlineStr"/>
       <c r="FZ67" t="inlineStr"/>
       <c r="GA67" t="inlineStr"/>
       <c r="GB67" t="inlineStr"/>
       <c r="GC67" t="inlineStr"/>
       <c r="GD67" t="inlineStr"/>
       <c r="GE67" t="inlineStr"/>
       <c r="GF67" t="inlineStr"/>
       <c r="GG67" t="inlineStr"/>
       <c r="GH67" t="inlineStr"/>
       <c r="GI67" t="inlineStr"/>
       <c r="GJ67" t="inlineStr"/>
       <c r="GK67" t="inlineStr"/>
       <c r="GL67" t="inlineStr"/>
       <c r="GM67" t="inlineStr"/>
       <c r="GN67" t="inlineStr"/>
       <c r="GO67" t="inlineStr"/>
       <c r="GP67" t="inlineStr"/>
       <c r="GQ67" t="inlineStr"/>
+      <c r="GR67" t="inlineStr"/>
+      <c r="GS67" t="inlineStr"/>
+      <c r="GT67" t="inlineStr"/>
+      <c r="GU67" t="inlineStr"/>
+      <c r="GV67" t="inlineStr"/>
+      <c r="GW67" t="inlineStr"/>
+      <c r="GX67" t="inlineStr"/>
+      <c r="GY67" t="inlineStr"/>
+      <c r="GZ67" t="inlineStr"/>
+      <c r="HA67" t="inlineStr"/>
+      <c r="HB67" t="inlineStr"/>
+      <c r="HC67" t="inlineStr"/>
+      <c r="HD67" t="inlineStr"/>
+      <c r="HE67" t="inlineStr"/>
+      <c r="HF67" t="inlineStr"/>
+      <c r="HG67" t="inlineStr"/>
+      <c r="HH67" t="inlineStr"/>
+      <c r="HI67" t="inlineStr"/>
+      <c r="HJ67" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>AGNICO EAGLE MINES LIMITED</t>
+          <t>BARMINCO MINING SERVICES</t>
         </is>
       </c>
       <c r="B68" t="n">
         <v>2</v>
       </c>
       <c r="C68" t="n">
         <v>2</v>
       </c>
       <c r="D68" t="n">
         <v>100</v>
       </c>
       <c r="E68" t="n">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="F68" t="n">
         <v>2</v>
       </c>
       <c r="G68" t="inlineStr"/>
       <c r="H68" t="inlineStr"/>
       <c r="I68" t="inlineStr"/>
       <c r="J68" t="inlineStr"/>
       <c r="K68" t="inlineStr"/>
       <c r="L68" t="inlineStr"/>
       <c r="M68" t="inlineStr"/>
       <c r="N68" t="inlineStr"/>
       <c r="O68" t="inlineStr"/>
       <c r="P68" t="inlineStr"/>
       <c r="Q68" t="inlineStr"/>
       <c r="R68" t="inlineStr"/>
       <c r="S68" t="inlineStr"/>
       <c r="T68" t="inlineStr"/>
       <c r="U68" t="inlineStr"/>
       <c r="V68" t="inlineStr"/>
       <c r="W68" t="inlineStr"/>
       <c r="X68" t="inlineStr"/>
       <c r="Y68" t="inlineStr"/>
       <c r="Z68" t="inlineStr"/>
       <c r="AA68" t="inlineStr"/>
@@ -16296,125 +17671,142 @@
       <c r="EP68" t="inlineStr"/>
       <c r="EQ68" t="inlineStr"/>
       <c r="ER68" t="inlineStr"/>
       <c r="ES68" t="inlineStr"/>
       <c r="ET68" t="inlineStr"/>
       <c r="EU68" t="inlineStr"/>
       <c r="EV68" t="inlineStr"/>
       <c r="EW68" t="inlineStr"/>
       <c r="EX68" t="inlineStr"/>
       <c r="EY68" t="inlineStr"/>
       <c r="EZ68" t="inlineStr"/>
       <c r="FA68" t="inlineStr"/>
       <c r="FB68" t="inlineStr"/>
       <c r="FC68" t="inlineStr"/>
       <c r="FD68" t="inlineStr"/>
       <c r="FE68" t="inlineStr"/>
       <c r="FF68" t="inlineStr"/>
       <c r="FG68" t="inlineStr"/>
       <c r="FH68" t="inlineStr"/>
       <c r="FI68" t="inlineStr"/>
       <c r="FJ68" t="inlineStr"/>
       <c r="FK68" t="inlineStr"/>
       <c r="FL68" t="inlineStr"/>
       <c r="FM68" t="inlineStr"/>
       <c r="FN68" t="inlineStr"/>
-      <c r="FO68" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="FO68" t="inlineStr"/>
+      <c r="FP68" t="inlineStr"/>
       <c r="FQ68" t="inlineStr"/>
       <c r="FR68" t="inlineStr"/>
-      <c r="FS68" t="inlineStr"/>
+      <c r="FS68" t="n">
+        <v>2</v>
+      </c>
       <c r="FT68" t="inlineStr"/>
       <c r="FU68" t="inlineStr"/>
       <c r="FV68" t="inlineStr"/>
       <c r="FW68" t="inlineStr"/>
       <c r="FX68" t="inlineStr"/>
       <c r="FY68" t="inlineStr"/>
       <c r="FZ68" t="inlineStr"/>
       <c r="GA68" t="inlineStr"/>
       <c r="GB68" t="inlineStr"/>
       <c r="GC68" t="inlineStr"/>
       <c r="GD68" t="inlineStr"/>
       <c r="GE68" t="inlineStr"/>
       <c r="GF68" t="inlineStr"/>
       <c r="GG68" t="inlineStr"/>
       <c r="GH68" t="inlineStr"/>
       <c r="GI68" t="inlineStr"/>
       <c r="GJ68" t="inlineStr"/>
       <c r="GK68" t="inlineStr"/>
       <c r="GL68" t="inlineStr"/>
       <c r="GM68" t="inlineStr"/>
       <c r="GN68" t="inlineStr"/>
       <c r="GO68" t="inlineStr"/>
       <c r="GP68" t="inlineStr"/>
       <c r="GQ68" t="inlineStr"/>
+      <c r="GR68" t="inlineStr"/>
+      <c r="GS68" t="inlineStr"/>
+      <c r="GT68" t="inlineStr"/>
+      <c r="GU68" t="inlineStr"/>
+      <c r="GV68" t="inlineStr"/>
+      <c r="GW68" t="inlineStr"/>
+      <c r="GX68" t="inlineStr"/>
+      <c r="GY68" t="inlineStr"/>
+      <c r="GZ68" t="inlineStr"/>
+      <c r="HA68" t="inlineStr"/>
+      <c r="HB68" t="inlineStr"/>
+      <c r="HC68" t="inlineStr"/>
+      <c r="HD68" t="inlineStr"/>
+      <c r="HE68" t="inlineStr"/>
+      <c r="HF68" t="inlineStr"/>
+      <c r="HG68" t="inlineStr"/>
+      <c r="HH68" t="inlineStr"/>
+      <c r="HI68" t="inlineStr"/>
+      <c r="HJ68" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>NIOBEC INC</t>
+          <t>R.M. BELANGER LIMITED</t>
         </is>
       </c>
       <c r="B69" t="n">
         <v>2</v>
       </c>
       <c r="C69" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D69" t="n">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="E69" t="n">
-        <v>16.5</v>
+        <v>8</v>
       </c>
       <c r="F69" t="n">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="G69" t="inlineStr"/>
+        <v>1</v>
+      </c>
+      <c r="G69" t="n">
+        <v>1</v>
+      </c>
       <c r="H69" t="inlineStr"/>
       <c r="I69" t="inlineStr"/>
       <c r="J69" t="inlineStr"/>
       <c r="K69" t="inlineStr"/>
       <c r="L69" t="inlineStr"/>
       <c r="M69" t="inlineStr"/>
       <c r="N69" t="inlineStr"/>
       <c r="O69" t="inlineStr"/>
       <c r="P69" t="inlineStr"/>
       <c r="Q69" t="inlineStr"/>
       <c r="R69" t="inlineStr"/>
       <c r="S69" t="inlineStr"/>
       <c r="T69" t="inlineStr"/>
       <c r="U69" t="inlineStr"/>
       <c r="V69" t="inlineStr"/>
       <c r="W69" t="inlineStr"/>
-      <c r="X69" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="X69" t="inlineStr"/>
       <c r="Y69" t="inlineStr"/>
       <c r="Z69" t="inlineStr"/>
       <c r="AA69" t="inlineStr"/>
       <c r="AB69" t="inlineStr"/>
       <c r="AC69" t="inlineStr"/>
       <c r="AD69" t="inlineStr"/>
       <c r="AE69" t="inlineStr"/>
       <c r="AF69" t="inlineStr"/>
       <c r="AG69" t="inlineStr"/>
       <c r="AH69" t="inlineStr"/>
       <c r="AI69" t="inlineStr"/>
       <c r="AJ69" t="inlineStr"/>
       <c r="AK69" t="inlineStr"/>
       <c r="AL69" t="inlineStr"/>
       <c r="AM69" t="inlineStr"/>
       <c r="AN69" t="inlineStr"/>
       <c r="AO69" t="inlineStr"/>
       <c r="AP69" t="inlineStr"/>
       <c r="AQ69" t="inlineStr"/>
       <c r="AR69" t="inlineStr"/>
       <c r="AS69" t="inlineStr"/>
       <c r="AT69" t="inlineStr"/>
       <c r="AU69" t="inlineStr"/>
       <c r="AV69" t="inlineStr"/>
       <c r="AW69" t="inlineStr"/>
@@ -16519,103 +17911,124 @@
       <c r="ER69" t="inlineStr"/>
       <c r="ES69" t="inlineStr"/>
       <c r="ET69" t="inlineStr"/>
       <c r="EU69" t="inlineStr"/>
       <c r="EV69" t="inlineStr"/>
       <c r="EW69" t="inlineStr"/>
       <c r="EX69" t="inlineStr"/>
       <c r="EY69" t="inlineStr"/>
       <c r="EZ69" t="inlineStr"/>
       <c r="FA69" t="inlineStr"/>
       <c r="FB69" t="inlineStr"/>
       <c r="FC69" t="inlineStr"/>
       <c r="FD69" t="inlineStr"/>
       <c r="FE69" t="inlineStr"/>
       <c r="FF69" t="inlineStr"/>
       <c r="FG69" t="inlineStr"/>
       <c r="FH69" t="inlineStr"/>
       <c r="FI69" t="inlineStr"/>
       <c r="FJ69" t="inlineStr"/>
       <c r="FK69" t="inlineStr"/>
       <c r="FL69" t="inlineStr"/>
       <c r="FM69" t="inlineStr"/>
       <c r="FN69" t="inlineStr"/>
       <c r="FO69" t="inlineStr"/>
       <c r="FP69" t="inlineStr"/>
-      <c r="FQ69" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="FQ69" t="inlineStr"/>
       <c r="FR69" t="inlineStr"/>
       <c r="FS69" t="inlineStr"/>
-      <c r="FT69" t="inlineStr"/>
+      <c r="FT69" t="n">
+        <v>2</v>
+      </c>
       <c r="FU69" t="inlineStr"/>
       <c r="FV69" t="inlineStr"/>
       <c r="FW69" t="inlineStr"/>
       <c r="FX69" t="inlineStr"/>
       <c r="FY69" t="inlineStr"/>
       <c r="FZ69" t="inlineStr"/>
       <c r="GA69" t="inlineStr"/>
       <c r="GB69" t="inlineStr"/>
       <c r="GC69" t="inlineStr"/>
       <c r="GD69" t="inlineStr"/>
       <c r="GE69" t="inlineStr"/>
       <c r="GF69" t="inlineStr"/>
       <c r="GG69" t="inlineStr"/>
       <c r="GH69" t="inlineStr"/>
       <c r="GI69" t="inlineStr"/>
       <c r="GJ69" t="inlineStr"/>
       <c r="GK69" t="inlineStr"/>
       <c r="GL69" t="inlineStr"/>
       <c r="GM69" t="inlineStr"/>
       <c r="GN69" t="inlineStr"/>
       <c r="GO69" t="inlineStr"/>
       <c r="GP69" t="inlineStr"/>
       <c r="GQ69" t="inlineStr"/>
+      <c r="GR69" t="inlineStr"/>
+      <c r="GS69" t="inlineStr"/>
+      <c r="GT69" t="inlineStr"/>
+      <c r="GU69" t="inlineStr"/>
+      <c r="GV69" t="inlineStr"/>
+      <c r="GW69" t="inlineStr"/>
+      <c r="GX69" t="inlineStr"/>
+      <c r="GY69" t="inlineStr"/>
+      <c r="GZ69" t="inlineStr"/>
+      <c r="HA69" t="inlineStr"/>
+      <c r="HB69" t="inlineStr"/>
+      <c r="HC69" t="inlineStr"/>
+      <c r="HD69" t="inlineStr"/>
+      <c r="HE69" t="inlineStr"/>
+      <c r="HF69" t="inlineStr"/>
+      <c r="HG69" t="inlineStr"/>
+      <c r="HH69" t="inlineStr"/>
+      <c r="HI69" t="inlineStr"/>
+      <c r="HJ69" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>R.E.G. MINING</t>
+          <t>CANADIAN ROYALTIES INC</t>
         </is>
       </c>
       <c r="B70" t="n">
         <v>2</v>
       </c>
       <c r="C70" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D70" t="n">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="E70" t="n">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="F70" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G70" t="inlineStr"/>
-      <c r="H70" t="inlineStr"/>
+      <c r="H70" t="n">
+        <v>1</v>
+      </c>
       <c r="I70" t="inlineStr"/>
       <c r="J70" t="inlineStr"/>
       <c r="K70" t="inlineStr"/>
       <c r="L70" t="inlineStr"/>
       <c r="M70" t="inlineStr"/>
       <c r="N70" t="inlineStr"/>
       <c r="O70" t="inlineStr"/>
       <c r="P70" t="inlineStr"/>
       <c r="Q70" t="inlineStr"/>
       <c r="R70" t="inlineStr"/>
       <c r="S70" t="inlineStr"/>
       <c r="T70" t="inlineStr"/>
       <c r="U70" t="inlineStr"/>
       <c r="V70" t="inlineStr"/>
       <c r="W70" t="inlineStr"/>
       <c r="X70" t="inlineStr"/>
       <c r="Y70" t="inlineStr"/>
       <c r="Z70" t="inlineStr"/>
       <c r="AA70" t="inlineStr"/>
       <c r="AB70" t="inlineStr"/>
       <c r="AC70" t="inlineStr"/>
       <c r="AD70" t="inlineStr"/>
       <c r="AE70" t="inlineStr"/>
       <c r="AF70" t="inlineStr"/>
       <c r="AG70" t="inlineStr"/>
@@ -16737,96 +18150,115 @@
       <c r="ES70" t="inlineStr"/>
       <c r="ET70" t="inlineStr"/>
       <c r="EU70" t="inlineStr"/>
       <c r="EV70" t="inlineStr"/>
       <c r="EW70" t="inlineStr"/>
       <c r="EX70" t="inlineStr"/>
       <c r="EY70" t="inlineStr"/>
       <c r="EZ70" t="inlineStr"/>
       <c r="FA70" t="inlineStr"/>
       <c r="FB70" t="inlineStr"/>
       <c r="FC70" t="inlineStr"/>
       <c r="FD70" t="inlineStr"/>
       <c r="FE70" t="inlineStr"/>
       <c r="FF70" t="inlineStr"/>
       <c r="FG70" t="inlineStr"/>
       <c r="FH70" t="inlineStr"/>
       <c r="FI70" t="inlineStr"/>
       <c r="FJ70" t="inlineStr"/>
       <c r="FK70" t="inlineStr"/>
       <c r="FL70" t="inlineStr"/>
       <c r="FM70" t="inlineStr"/>
       <c r="FN70" t="inlineStr"/>
       <c r="FO70" t="inlineStr"/>
       <c r="FP70" t="inlineStr"/>
       <c r="FQ70" t="inlineStr"/>
-      <c r="FR70" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="FR70" t="inlineStr"/>
       <c r="FS70" t="inlineStr"/>
       <c r="FT70" t="inlineStr"/>
-      <c r="FU70" t="inlineStr"/>
+      <c r="FU70" t="n">
+        <v>2</v>
+      </c>
       <c r="FV70" t="inlineStr"/>
       <c r="FW70" t="inlineStr"/>
       <c r="FX70" t="inlineStr"/>
       <c r="FY70" t="inlineStr"/>
       <c r="FZ70" t="inlineStr"/>
       <c r="GA70" t="inlineStr"/>
       <c r="GB70" t="inlineStr"/>
       <c r="GC70" t="inlineStr"/>
       <c r="GD70" t="inlineStr"/>
       <c r="GE70" t="inlineStr"/>
       <c r="GF70" t="inlineStr"/>
       <c r="GG70" t="inlineStr"/>
       <c r="GH70" t="inlineStr"/>
       <c r="GI70" t="inlineStr"/>
       <c r="GJ70" t="inlineStr"/>
       <c r="GK70" t="inlineStr"/>
       <c r="GL70" t="inlineStr"/>
       <c r="GM70" t="inlineStr"/>
       <c r="GN70" t="inlineStr"/>
       <c r="GO70" t="inlineStr"/>
       <c r="GP70" t="inlineStr"/>
       <c r="GQ70" t="inlineStr"/>
+      <c r="GR70" t="inlineStr"/>
+      <c r="GS70" t="inlineStr"/>
+      <c r="GT70" t="inlineStr"/>
+      <c r="GU70" t="inlineStr"/>
+      <c r="GV70" t="inlineStr"/>
+      <c r="GW70" t="inlineStr"/>
+      <c r="GX70" t="inlineStr"/>
+      <c r="GY70" t="inlineStr"/>
+      <c r="GZ70" t="inlineStr"/>
+      <c r="HA70" t="inlineStr"/>
+      <c r="HB70" t="inlineStr"/>
+      <c r="HC70" t="inlineStr"/>
+      <c r="HD70" t="inlineStr"/>
+      <c r="HE70" t="inlineStr"/>
+      <c r="HF70" t="inlineStr"/>
+      <c r="HG70" t="inlineStr"/>
+      <c r="HH70" t="inlineStr"/>
+      <c r="HI70" t="inlineStr"/>
+      <c r="HJ70" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>RESOURCE EQUIPMENT SALES</t>
+          <t>COOPERS EQUIPMENT RENTAL LTD</t>
         </is>
       </c>
       <c r="B71" t="n">
         <v>2</v>
       </c>
       <c r="C71" t="n">
         <v>2</v>
       </c>
       <c r="D71" t="n">
         <v>100</v>
       </c>
       <c r="E71" t="n">
-        <v>21.5</v>
+        <v>40</v>
       </c>
       <c r="F71" t="n">
         <v>2</v>
       </c>
       <c r="G71" t="inlineStr"/>
       <c r="H71" t="inlineStr"/>
       <c r="I71" t="inlineStr"/>
       <c r="J71" t="inlineStr"/>
       <c r="K71" t="inlineStr"/>
       <c r="L71" t="inlineStr"/>
       <c r="M71" t="inlineStr"/>
       <c r="N71" t="inlineStr"/>
       <c r="O71" t="inlineStr"/>
       <c r="P71" t="inlineStr"/>
       <c r="Q71" t="inlineStr"/>
       <c r="R71" t="inlineStr"/>
       <c r="S71" t="inlineStr"/>
       <c r="T71" t="inlineStr"/>
       <c r="U71" t="inlineStr"/>
       <c r="V71" t="inlineStr"/>
       <c r="W71" t="inlineStr"/>
       <c r="X71" t="inlineStr"/>
       <c r="Y71" t="inlineStr"/>
       <c r="Z71" t="inlineStr"/>
       <c r="AA71" t="inlineStr"/>
@@ -16955,105 +18387,124 @@
       <c r="ET71" t="inlineStr"/>
       <c r="EU71" t="inlineStr"/>
       <c r="EV71" t="inlineStr"/>
       <c r="EW71" t="inlineStr"/>
       <c r="EX71" t="inlineStr"/>
       <c r="EY71" t="inlineStr"/>
       <c r="EZ71" t="inlineStr"/>
       <c r="FA71" t="inlineStr"/>
       <c r="FB71" t="inlineStr"/>
       <c r="FC71" t="inlineStr"/>
       <c r="FD71" t="inlineStr"/>
       <c r="FE71" t="inlineStr"/>
       <c r="FF71" t="inlineStr"/>
       <c r="FG71" t="inlineStr"/>
       <c r="FH71" t="inlineStr"/>
       <c r="FI71" t="inlineStr"/>
       <c r="FJ71" t="inlineStr"/>
       <c r="FK71" t="inlineStr"/>
       <c r="FL71" t="inlineStr"/>
       <c r="FM71" t="inlineStr"/>
       <c r="FN71" t="inlineStr"/>
       <c r="FO71" t="inlineStr"/>
       <c r="FP71" t="inlineStr"/>
       <c r="FQ71" t="inlineStr"/>
       <c r="FR71" t="inlineStr"/>
-      <c r="FS71" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="FS71" t="inlineStr"/>
+      <c r="FT71" t="inlineStr"/>
       <c r="FU71" t="inlineStr"/>
-      <c r="FV71" t="inlineStr"/>
-      <c r="FW71" t="inlineStr"/>
+      <c r="FV71" t="n">
+        <v>1</v>
+      </c>
+      <c r="FW71" t="n">
+        <v>1</v>
+      </c>
       <c r="FX71" t="inlineStr"/>
       <c r="FY71" t="inlineStr"/>
       <c r="FZ71" t="inlineStr"/>
       <c r="GA71" t="inlineStr"/>
       <c r="GB71" t="inlineStr"/>
       <c r="GC71" t="inlineStr"/>
       <c r="GD71" t="inlineStr"/>
       <c r="GE71" t="inlineStr"/>
       <c r="GF71" t="inlineStr"/>
       <c r="GG71" t="inlineStr"/>
       <c r="GH71" t="inlineStr"/>
       <c r="GI71" t="inlineStr"/>
       <c r="GJ71" t="inlineStr"/>
       <c r="GK71" t="inlineStr"/>
       <c r="GL71" t="inlineStr"/>
       <c r="GM71" t="inlineStr"/>
       <c r="GN71" t="inlineStr"/>
       <c r="GO71" t="inlineStr"/>
       <c r="GP71" t="inlineStr"/>
       <c r="GQ71" t="inlineStr"/>
+      <c r="GR71" t="inlineStr"/>
+      <c r="GS71" t="inlineStr"/>
+      <c r="GT71" t="inlineStr"/>
+      <c r="GU71" t="inlineStr"/>
+      <c r="GV71" t="inlineStr"/>
+      <c r="GW71" t="inlineStr"/>
+      <c r="GX71" t="inlineStr"/>
+      <c r="GY71" t="inlineStr"/>
+      <c r="GZ71" t="inlineStr"/>
+      <c r="HA71" t="inlineStr"/>
+      <c r="HB71" t="inlineStr"/>
+      <c r="HC71" t="inlineStr"/>
+      <c r="HD71" t="inlineStr"/>
+      <c r="HE71" t="inlineStr"/>
+      <c r="HF71" t="inlineStr"/>
+      <c r="HG71" t="inlineStr"/>
+      <c r="HH71" t="inlineStr"/>
+      <c r="HI71" t="inlineStr"/>
+      <c r="HJ71" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>SUDBURY TRUCK &amp; TRAILER CENTRE</t>
+          <t>HCC HOLDINGS</t>
         </is>
       </c>
       <c r="B72" t="n">
         <v>2</v>
       </c>
       <c r="C72" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D72" t="n">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="E72" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="F72" t="inlineStr"/>
+        <v>18.5</v>
+      </c>
+      <c r="F72" t="n">
+        <v>2</v>
+      </c>
       <c r="G72" t="inlineStr"/>
       <c r="H72" t="inlineStr"/>
       <c r="I72" t="inlineStr"/>
-      <c r="J72" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="J72" t="inlineStr"/>
       <c r="K72" t="inlineStr"/>
       <c r="L72" t="inlineStr"/>
       <c r="M72" t="inlineStr"/>
       <c r="N72" t="inlineStr"/>
       <c r="O72" t="inlineStr"/>
       <c r="P72" t="inlineStr"/>
       <c r="Q72" t="inlineStr"/>
       <c r="R72" t="inlineStr"/>
       <c r="S72" t="inlineStr"/>
       <c r="T72" t="inlineStr"/>
       <c r="U72" t="inlineStr"/>
       <c r="V72" t="inlineStr"/>
       <c r="W72" t="inlineStr"/>
       <c r="X72" t="inlineStr"/>
       <c r="Y72" t="inlineStr"/>
       <c r="Z72" t="inlineStr"/>
       <c r="AA72" t="inlineStr"/>
       <c r="AB72" t="inlineStr"/>
       <c r="AC72" t="inlineStr"/>
       <c r="AD72" t="inlineStr"/>
       <c r="AE72" t="inlineStr"/>
       <c r="AF72" t="inlineStr"/>
       <c r="AG72" t="inlineStr"/>
       <c r="AH72" t="inlineStr"/>
       <c r="AI72" t="inlineStr"/>
@@ -17176,153 +18627,172 @@
       <c r="EV72" t="inlineStr"/>
       <c r="EW72" t="inlineStr"/>
       <c r="EX72" t="inlineStr"/>
       <c r="EY72" t="inlineStr"/>
       <c r="EZ72" t="inlineStr"/>
       <c r="FA72" t="inlineStr"/>
       <c r="FB72" t="inlineStr"/>
       <c r="FC72" t="inlineStr"/>
       <c r="FD72" t="inlineStr"/>
       <c r="FE72" t="inlineStr"/>
       <c r="FF72" t="inlineStr"/>
       <c r="FG72" t="inlineStr"/>
       <c r="FH72" t="inlineStr"/>
       <c r="FI72" t="inlineStr"/>
       <c r="FJ72" t="inlineStr"/>
       <c r="FK72" t="inlineStr"/>
       <c r="FL72" t="inlineStr"/>
       <c r="FM72" t="inlineStr"/>
       <c r="FN72" t="inlineStr"/>
       <c r="FO72" t="inlineStr"/>
       <c r="FP72" t="inlineStr"/>
       <c r="FQ72" t="inlineStr"/>
       <c r="FR72" t="inlineStr"/>
       <c r="FS72" t="inlineStr"/>
       <c r="FT72" t="inlineStr"/>
-      <c r="FU72" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="FU72" t="inlineStr"/>
       <c r="FV72" t="inlineStr"/>
       <c r="FW72" t="inlineStr"/>
-      <c r="FX72" t="inlineStr"/>
-      <c r="FY72" t="inlineStr"/>
+      <c r="FX72" t="n">
+        <v>1</v>
+      </c>
+      <c r="FY72" t="n">
+        <v>1</v>
+      </c>
       <c r="FZ72" t="inlineStr"/>
       <c r="GA72" t="inlineStr"/>
       <c r="GB72" t="inlineStr"/>
       <c r="GC72" t="inlineStr"/>
       <c r="GD72" t="inlineStr"/>
       <c r="GE72" t="inlineStr"/>
       <c r="GF72" t="inlineStr"/>
       <c r="GG72" t="inlineStr"/>
       <c r="GH72" t="inlineStr"/>
       <c r="GI72" t="inlineStr"/>
       <c r="GJ72" t="inlineStr"/>
       <c r="GK72" t="inlineStr"/>
       <c r="GL72" t="inlineStr"/>
       <c r="GM72" t="inlineStr"/>
       <c r="GN72" t="inlineStr"/>
       <c r="GO72" t="inlineStr"/>
       <c r="GP72" t="inlineStr"/>
       <c r="GQ72" t="inlineStr"/>
+      <c r="GR72" t="inlineStr"/>
+      <c r="GS72" t="inlineStr"/>
+      <c r="GT72" t="inlineStr"/>
+      <c r="GU72" t="inlineStr"/>
+      <c r="GV72" t="inlineStr"/>
+      <c r="GW72" t="inlineStr"/>
+      <c r="GX72" t="inlineStr"/>
+      <c r="GY72" t="inlineStr"/>
+      <c r="GZ72" t="inlineStr"/>
+      <c r="HA72" t="inlineStr"/>
+      <c r="HB72" t="inlineStr"/>
+      <c r="HC72" t="inlineStr"/>
+      <c r="HD72" t="inlineStr"/>
+      <c r="HE72" t="inlineStr"/>
+      <c r="HF72" t="inlineStr"/>
+      <c r="HG72" t="inlineStr"/>
+      <c r="HH72" t="inlineStr"/>
+      <c r="HI72" t="inlineStr"/>
+      <c r="HJ72" t="inlineStr"/>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>BRAKE SUPPLY CO INC</t>
+          <t>AGNICO EAGLE MINES LIMITED</t>
         </is>
       </c>
       <c r="B73" t="n">
         <v>2</v>
       </c>
       <c r="C73" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D73" t="n">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="E73" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="F73" t="inlineStr"/>
+        <v>21</v>
+      </c>
+      <c r="F73" t="n">
+        <v>2</v>
+      </c>
       <c r="G73" t="inlineStr"/>
       <c r="H73" t="inlineStr"/>
       <c r="I73" t="inlineStr"/>
       <c r="J73" t="inlineStr"/>
-      <c r="K73" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K73" t="inlineStr"/>
       <c r="L73" t="inlineStr"/>
       <c r="M73" t="inlineStr"/>
       <c r="N73" t="inlineStr"/>
       <c r="O73" t="inlineStr"/>
       <c r="P73" t="inlineStr"/>
       <c r="Q73" t="inlineStr"/>
       <c r="R73" t="inlineStr"/>
       <c r="S73" t="inlineStr"/>
       <c r="T73" t="inlineStr"/>
       <c r="U73" t="inlineStr"/>
       <c r="V73" t="inlineStr"/>
       <c r="W73" t="inlineStr"/>
       <c r="X73" t="inlineStr"/>
       <c r="Y73" t="inlineStr"/>
       <c r="Z73" t="inlineStr"/>
       <c r="AA73" t="inlineStr"/>
       <c r="AB73" t="inlineStr"/>
       <c r="AC73" t="inlineStr"/>
       <c r="AD73" t="inlineStr"/>
       <c r="AE73" t="inlineStr"/>
       <c r="AF73" t="inlineStr"/>
       <c r="AG73" t="inlineStr"/>
       <c r="AH73" t="inlineStr"/>
       <c r="AI73" t="inlineStr"/>
       <c r="AJ73" t="inlineStr"/>
       <c r="AK73" t="inlineStr"/>
       <c r="AL73" t="inlineStr"/>
       <c r="AM73" t="inlineStr"/>
       <c r="AN73" t="inlineStr"/>
       <c r="AO73" t="inlineStr"/>
       <c r="AP73" t="inlineStr"/>
       <c r="AQ73" t="inlineStr"/>
       <c r="AR73" t="inlineStr"/>
       <c r="AS73" t="inlineStr"/>
       <c r="AT73" t="inlineStr"/>
       <c r="AU73" t="inlineStr"/>
       <c r="AV73" t="inlineStr"/>
       <c r="AW73" t="inlineStr"/>
       <c r="AX73" t="inlineStr"/>
       <c r="AY73" t="inlineStr"/>
       <c r="AZ73" t="inlineStr"/>
       <c r="BA73" t="inlineStr"/>
       <c r="BB73" t="inlineStr"/>
       <c r="BC73" t="inlineStr"/>
       <c r="BD73" t="inlineStr"/>
       <c r="BE73" t="inlineStr"/>
       <c r="BF73" t="inlineStr"/>
       <c r="BG73" t="inlineStr"/>
-      <c r="BH73" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="BH73" t="inlineStr"/>
       <c r="BI73" t="inlineStr"/>
       <c r="BJ73" t="inlineStr"/>
       <c r="BK73" t="inlineStr"/>
       <c r="BL73" t="inlineStr"/>
       <c r="BM73" t="inlineStr"/>
       <c r="BN73" t="inlineStr"/>
       <c r="BO73" t="inlineStr"/>
       <c r="BP73" t="inlineStr"/>
       <c r="BQ73" t="inlineStr"/>
       <c r="BR73" t="inlineStr"/>
       <c r="BS73" t="inlineStr"/>
       <c r="BT73" t="inlineStr"/>
       <c r="BU73" t="inlineStr"/>
       <c r="BV73" t="inlineStr"/>
       <c r="BW73" t="inlineStr"/>
       <c r="BX73" t="inlineStr"/>
       <c r="BY73" t="inlineStr"/>
       <c r="BZ73" t="inlineStr"/>
       <c r="CA73" t="inlineStr"/>
       <c r="CB73" t="inlineStr"/>
       <c r="CC73" t="inlineStr"/>
       <c r="CD73" t="inlineStr"/>
       <c r="CE73" t="inlineStr"/>
       <c r="CF73" t="inlineStr"/>
       <c r="CG73" t="inlineStr"/>
@@ -17370,144 +18840,161 @@
       <c r="DW73" t="inlineStr"/>
       <c r="DX73" t="inlineStr"/>
       <c r="DY73" t="inlineStr"/>
       <c r="DZ73" t="inlineStr"/>
       <c r="EA73" t="inlineStr"/>
       <c r="EB73" t="inlineStr"/>
       <c r="EC73" t="inlineStr"/>
       <c r="ED73" t="inlineStr"/>
       <c r="EE73" t="inlineStr"/>
       <c r="EF73" t="inlineStr"/>
       <c r="EG73" t="inlineStr"/>
       <c r="EH73" t="inlineStr"/>
       <c r="EI73" t="inlineStr"/>
       <c r="EJ73" t="inlineStr"/>
       <c r="EK73" t="inlineStr"/>
       <c r="EL73" t="inlineStr"/>
       <c r="EM73" t="inlineStr"/>
       <c r="EN73" t="inlineStr"/>
       <c r="EO73" t="inlineStr"/>
       <c r="EP73" t="inlineStr"/>
       <c r="EQ73" t="inlineStr"/>
       <c r="ER73" t="inlineStr"/>
       <c r="ES73" t="inlineStr"/>
       <c r="ET73" t="inlineStr"/>
       <c r="EU73" t="inlineStr"/>
-      <c r="EV73" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="EV73" t="inlineStr"/>
       <c r="EW73" t="inlineStr"/>
       <c r="EX73" t="inlineStr"/>
       <c r="EY73" t="inlineStr"/>
       <c r="EZ73" t="inlineStr"/>
       <c r="FA73" t="inlineStr"/>
       <c r="FB73" t="inlineStr"/>
       <c r="FC73" t="inlineStr"/>
       <c r="FD73" t="inlineStr"/>
       <c r="FE73" t="inlineStr"/>
       <c r="FF73" t="inlineStr"/>
       <c r="FG73" t="inlineStr"/>
       <c r="FH73" t="inlineStr"/>
       <c r="FI73" t="inlineStr"/>
       <c r="FJ73" t="inlineStr"/>
       <c r="FK73" t="inlineStr"/>
       <c r="FL73" t="inlineStr"/>
       <c r="FM73" t="inlineStr"/>
       <c r="FN73" t="inlineStr"/>
       <c r="FO73" t="inlineStr"/>
       <c r="FP73" t="inlineStr"/>
       <c r="FQ73" t="inlineStr"/>
       <c r="FR73" t="inlineStr"/>
       <c r="FS73" t="inlineStr"/>
       <c r="FT73" t="inlineStr"/>
       <c r="FU73" t="inlineStr"/>
-      <c r="FV73" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="FV73" t="inlineStr"/>
       <c r="FW73" t="inlineStr"/>
       <c r="FX73" t="inlineStr"/>
       <c r="FY73" t="inlineStr"/>
-      <c r="FZ73" t="inlineStr"/>
-      <c r="GA73" t="inlineStr"/>
+      <c r="FZ73" t="n">
+        <v>1</v>
+      </c>
+      <c r="GA73" t="n">
+        <v>1</v>
+      </c>
       <c r="GB73" t="inlineStr"/>
       <c r="GC73" t="inlineStr"/>
       <c r="GD73" t="inlineStr"/>
       <c r="GE73" t="inlineStr"/>
       <c r="GF73" t="inlineStr"/>
       <c r="GG73" t="inlineStr"/>
       <c r="GH73" t="inlineStr"/>
       <c r="GI73" t="inlineStr"/>
       <c r="GJ73" t="inlineStr"/>
       <c r="GK73" t="inlineStr"/>
       <c r="GL73" t="inlineStr"/>
       <c r="GM73" t="inlineStr"/>
       <c r="GN73" t="inlineStr"/>
       <c r="GO73" t="inlineStr"/>
       <c r="GP73" t="inlineStr"/>
       <c r="GQ73" t="inlineStr"/>
+      <c r="GR73" t="inlineStr"/>
+      <c r="GS73" t="inlineStr"/>
+      <c r="GT73" t="inlineStr"/>
+      <c r="GU73" t="inlineStr"/>
+      <c r="GV73" t="inlineStr"/>
+      <c r="GW73" t="inlineStr"/>
+      <c r="GX73" t="inlineStr"/>
+      <c r="GY73" t="inlineStr"/>
+      <c r="GZ73" t="inlineStr"/>
+      <c r="HA73" t="inlineStr"/>
+      <c r="HB73" t="inlineStr"/>
+      <c r="HC73" t="inlineStr"/>
+      <c r="HD73" t="inlineStr"/>
+      <c r="HE73" t="inlineStr"/>
+      <c r="HF73" t="inlineStr"/>
+      <c r="HG73" t="inlineStr"/>
+      <c r="HH73" t="inlineStr"/>
+      <c r="HI73" t="inlineStr"/>
+      <c r="HJ73" t="inlineStr"/>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>J. S. REDPATH CORP.</t>
+          <t>NIOBEC INC</t>
         </is>
       </c>
       <c r="B74" t="n">
         <v>2</v>
       </c>
       <c r="C74" t="n">
         <v>2</v>
       </c>
       <c r="D74" t="n">
         <v>100</v>
       </c>
       <c r="E74" t="n">
-        <v>18.5</v>
+        <v>16.5</v>
       </c>
       <c r="F74" t="n">
         <v>2</v>
       </c>
       <c r="G74" t="inlineStr"/>
       <c r="H74" t="inlineStr"/>
       <c r="I74" t="inlineStr"/>
       <c r="J74" t="inlineStr"/>
       <c r="K74" t="inlineStr"/>
       <c r="L74" t="inlineStr"/>
       <c r="M74" t="inlineStr"/>
       <c r="N74" t="inlineStr"/>
       <c r="O74" t="inlineStr"/>
       <c r="P74" t="inlineStr"/>
       <c r="Q74" t="inlineStr"/>
       <c r="R74" t="inlineStr"/>
       <c r="S74" t="inlineStr"/>
       <c r="T74" t="inlineStr"/>
       <c r="U74" t="inlineStr"/>
       <c r="V74" t="inlineStr"/>
       <c r="W74" t="inlineStr"/>
-      <c r="X74" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="X74" t="inlineStr"/>
       <c r="Y74" t="inlineStr"/>
       <c r="Z74" t="inlineStr"/>
       <c r="AA74" t="inlineStr"/>
       <c r="AB74" t="inlineStr"/>
       <c r="AC74" t="inlineStr"/>
       <c r="AD74" t="inlineStr"/>
       <c r="AE74" t="inlineStr"/>
       <c r="AF74" t="inlineStr"/>
       <c r="AG74" t="inlineStr"/>
       <c r="AH74" t="inlineStr"/>
       <c r="AI74" t="inlineStr"/>
       <c r="AJ74" t="inlineStr"/>
       <c r="AK74" t="inlineStr"/>
       <c r="AL74" t="inlineStr"/>
       <c r="AM74" t="inlineStr"/>
       <c r="AN74" t="inlineStr"/>
       <c r="AO74" t="inlineStr"/>
       <c r="AP74" t="inlineStr"/>
       <c r="AQ74" t="inlineStr"/>
       <c r="AR74" t="inlineStr"/>
       <c r="AS74" t="inlineStr"/>
       <c r="AT74" t="inlineStr"/>
       <c r="AU74" t="inlineStr"/>
       <c r="AV74" t="inlineStr"/>
       <c r="AW74" t="inlineStr"/>
@@ -17616,107 +19103,130 @@
       <c r="EV74" t="inlineStr"/>
       <c r="EW74" t="inlineStr"/>
       <c r="EX74" t="inlineStr"/>
       <c r="EY74" t="inlineStr"/>
       <c r="EZ74" t="inlineStr"/>
       <c r="FA74" t="inlineStr"/>
       <c r="FB74" t="inlineStr"/>
       <c r="FC74" t="inlineStr"/>
       <c r="FD74" t="inlineStr"/>
       <c r="FE74" t="inlineStr"/>
       <c r="FF74" t="inlineStr"/>
       <c r="FG74" t="inlineStr"/>
       <c r="FH74" t="inlineStr"/>
       <c r="FI74" t="inlineStr"/>
       <c r="FJ74" t="inlineStr"/>
       <c r="FK74" t="inlineStr"/>
       <c r="FL74" t="inlineStr"/>
       <c r="FM74" t="inlineStr"/>
       <c r="FN74" t="inlineStr"/>
       <c r="FO74" t="inlineStr"/>
       <c r="FP74" t="inlineStr"/>
       <c r="FQ74" t="inlineStr"/>
       <c r="FR74" t="inlineStr"/>
       <c r="FS74" t="inlineStr"/>
       <c r="FT74" t="inlineStr"/>
-      <c r="FU74" t="inlineStr"/>
+      <c r="FU74" t="n">
+        <v>1</v>
+      </c>
       <c r="FV74" t="inlineStr"/>
       <c r="FW74" t="inlineStr"/>
       <c r="FX74" t="inlineStr"/>
       <c r="FY74" t="inlineStr"/>
       <c r="FZ74" t="inlineStr"/>
       <c r="GA74" t="inlineStr"/>
-      <c r="GB74" t="inlineStr"/>
+      <c r="GB74" t="n">
+        <v>1</v>
+      </c>
       <c r="GC74" t="inlineStr"/>
       <c r="GD74" t="inlineStr"/>
       <c r="GE74" t="inlineStr"/>
       <c r="GF74" t="inlineStr"/>
       <c r="GG74" t="inlineStr"/>
       <c r="GH74" t="inlineStr"/>
       <c r="GI74" t="inlineStr"/>
       <c r="GJ74" t="inlineStr"/>
       <c r="GK74" t="inlineStr"/>
       <c r="GL74" t="inlineStr"/>
       <c r="GM74" t="inlineStr"/>
       <c r="GN74" t="inlineStr"/>
       <c r="GO74" t="inlineStr"/>
       <c r="GP74" t="inlineStr"/>
       <c r="GQ74" t="inlineStr"/>
+      <c r="GR74" t="inlineStr"/>
+      <c r="GS74" t="inlineStr"/>
+      <c r="GT74" t="inlineStr"/>
+      <c r="GU74" t="inlineStr"/>
+      <c r="GV74" t="inlineStr"/>
+      <c r="GW74" t="inlineStr"/>
+      <c r="GX74" t="inlineStr"/>
+      <c r="GY74" t="inlineStr"/>
+      <c r="GZ74" t="inlineStr"/>
+      <c r="HA74" t="inlineStr"/>
+      <c r="HB74" t="inlineStr"/>
+      <c r="HC74" t="inlineStr"/>
+      <c r="HD74" t="inlineStr"/>
+      <c r="HE74" t="inlineStr"/>
+      <c r="HF74" t="inlineStr"/>
+      <c r="HG74" t="inlineStr"/>
+      <c r="HH74" t="inlineStr"/>
+      <c r="HI74" t="inlineStr"/>
+      <c r="HJ74" t="inlineStr"/>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>KOMATSU JOY GLOBAL SURFACE MINING</t>
+          <t>NORMET CANADA LTD</t>
         </is>
       </c>
       <c r="B75" t="n">
         <v>2</v>
       </c>
       <c r="C75" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D75" t="n">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="E75" t="n">
-        <v>10</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="F75" t="inlineStr"/>
       <c r="G75" t="inlineStr"/>
       <c r="H75" t="inlineStr"/>
       <c r="I75" t="inlineStr"/>
       <c r="J75" t="inlineStr"/>
       <c r="K75" t="inlineStr"/>
       <c r="L75" t="inlineStr"/>
       <c r="M75" t="inlineStr"/>
       <c r="N75" t="inlineStr"/>
       <c r="O75" t="inlineStr"/>
       <c r="P75" t="inlineStr"/>
       <c r="Q75" t="inlineStr"/>
-      <c r="R75" t="inlineStr"/>
+      <c r="R75" t="n">
+        <v>2</v>
+      </c>
       <c r="S75" t="inlineStr"/>
       <c r="T75" t="inlineStr"/>
       <c r="U75" t="inlineStr"/>
       <c r="V75" t="inlineStr"/>
       <c r="W75" t="inlineStr"/>
       <c r="X75" t="inlineStr"/>
       <c r="Y75" t="inlineStr"/>
       <c r="Z75" t="inlineStr"/>
       <c r="AA75" t="inlineStr"/>
       <c r="AB75" t="inlineStr"/>
       <c r="AC75" t="inlineStr"/>
       <c r="AD75" t="inlineStr"/>
       <c r="AE75" t="inlineStr"/>
       <c r="AF75" t="inlineStr"/>
       <c r="AG75" t="inlineStr"/>
       <c r="AH75" t="inlineStr"/>
       <c r="AI75" t="inlineStr"/>
       <c r="AJ75" t="inlineStr"/>
       <c r="AK75" t="inlineStr"/>
       <c r="AL75" t="inlineStr"/>
       <c r="AM75" t="inlineStr"/>
       <c r="AN75" t="inlineStr"/>
       <c r="AO75" t="inlineStr"/>
       <c r="AP75" t="inlineStr"/>
       <c r="AQ75" t="inlineStr"/>
@@ -17833,113 +19343,130 @@
       <c r="EX75" t="inlineStr"/>
       <c r="EY75" t="inlineStr"/>
       <c r="EZ75" t="inlineStr"/>
       <c r="FA75" t="inlineStr"/>
       <c r="FB75" t="inlineStr"/>
       <c r="FC75" t="inlineStr"/>
       <c r="FD75" t="inlineStr"/>
       <c r="FE75" t="inlineStr"/>
       <c r="FF75" t="inlineStr"/>
       <c r="FG75" t="inlineStr"/>
       <c r="FH75" t="inlineStr"/>
       <c r="FI75" t="inlineStr"/>
       <c r="FJ75" t="inlineStr"/>
       <c r="FK75" t="inlineStr"/>
       <c r="FL75" t="inlineStr"/>
       <c r="FM75" t="inlineStr"/>
       <c r="FN75" t="inlineStr"/>
       <c r="FO75" t="inlineStr"/>
       <c r="FP75" t="inlineStr"/>
       <c r="FQ75" t="inlineStr"/>
       <c r="FR75" t="inlineStr"/>
       <c r="FS75" t="inlineStr"/>
       <c r="FT75" t="inlineStr"/>
       <c r="FU75" t="inlineStr"/>
       <c r="FV75" t="inlineStr"/>
-      <c r="FW75" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="FW75" t="inlineStr"/>
+      <c r="FX75" t="inlineStr"/>
       <c r="FY75" t="inlineStr"/>
       <c r="FZ75" t="inlineStr"/>
       <c r="GA75" t="inlineStr"/>
       <c r="GB75" t="inlineStr"/>
-      <c r="GC75" t="inlineStr"/>
-      <c r="GD75" t="inlineStr"/>
+      <c r="GC75" t="n">
+        <v>1</v>
+      </c>
+      <c r="GD75" t="n">
+        <v>1</v>
+      </c>
       <c r="GE75" t="inlineStr"/>
       <c r="GF75" t="inlineStr"/>
       <c r="GG75" t="inlineStr"/>
       <c r="GH75" t="inlineStr"/>
       <c r="GI75" t="inlineStr"/>
       <c r="GJ75" t="inlineStr"/>
       <c r="GK75" t="inlineStr"/>
       <c r="GL75" t="inlineStr"/>
       <c r="GM75" t="inlineStr"/>
       <c r="GN75" t="inlineStr"/>
       <c r="GO75" t="inlineStr"/>
       <c r="GP75" t="inlineStr"/>
       <c r="GQ75" t="inlineStr"/>
+      <c r="GR75" t="inlineStr"/>
+      <c r="GS75" t="inlineStr"/>
+      <c r="GT75" t="inlineStr"/>
+      <c r="GU75" t="inlineStr"/>
+      <c r="GV75" t="inlineStr"/>
+      <c r="GW75" t="inlineStr"/>
+      <c r="GX75" t="inlineStr"/>
+      <c r="GY75" t="inlineStr"/>
+      <c r="GZ75" t="inlineStr"/>
+      <c r="HA75" t="inlineStr"/>
+      <c r="HB75" t="inlineStr"/>
+      <c r="HC75" t="inlineStr"/>
+      <c r="HD75" t="inlineStr"/>
+      <c r="HE75" t="inlineStr"/>
+      <c r="HF75" t="inlineStr"/>
+      <c r="HG75" t="inlineStr"/>
+      <c r="HH75" t="inlineStr"/>
+      <c r="HI75" t="inlineStr"/>
+      <c r="HJ75" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>JOEL PAQUETTE</t>
+          <t>R.E.G. MINING</t>
         </is>
       </c>
       <c r="B76" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C76" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D76" t="n">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="E76" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="F76" t="inlineStr"/>
+        <v>44</v>
+      </c>
+      <c r="F76" t="n">
+        <v>2</v>
+      </c>
       <c r="G76" t="inlineStr"/>
       <c r="H76" t="inlineStr"/>
       <c r="I76" t="inlineStr"/>
       <c r="J76" t="inlineStr"/>
-      <c r="K76" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K76" t="inlineStr"/>
       <c r="L76" t="inlineStr"/>
       <c r="M76" t="inlineStr"/>
       <c r="N76" t="inlineStr"/>
       <c r="O76" t="inlineStr"/>
       <c r="P76" t="inlineStr"/>
       <c r="Q76" t="inlineStr"/>
       <c r="R76" t="inlineStr"/>
       <c r="S76" t="inlineStr"/>
-      <c r="T76" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="T76" t="inlineStr"/>
       <c r="U76" t="inlineStr"/>
       <c r="V76" t="inlineStr"/>
       <c r="W76" t="inlineStr"/>
       <c r="X76" t="inlineStr"/>
       <c r="Y76" t="inlineStr"/>
       <c r="Z76" t="inlineStr"/>
       <c r="AA76" t="inlineStr"/>
       <c r="AB76" t="inlineStr"/>
       <c r="AC76" t="inlineStr"/>
       <c r="AD76" t="inlineStr"/>
       <c r="AE76" t="inlineStr"/>
       <c r="AF76" t="inlineStr"/>
       <c r="AG76" t="inlineStr"/>
       <c r="AH76" t="inlineStr"/>
       <c r="AI76" t="inlineStr"/>
       <c r="AJ76" t="inlineStr"/>
       <c r="AK76" t="inlineStr"/>
       <c r="AL76" t="inlineStr"/>
       <c r="AM76" t="inlineStr"/>
       <c r="AN76" t="inlineStr"/>
       <c r="AO76" t="inlineStr"/>
       <c r="AP76" t="inlineStr"/>
       <c r="AQ76" t="inlineStr"/>
       <c r="AR76" t="inlineStr"/>
       <c r="AS76" t="inlineStr"/>
@@ -18062,84 +19589,105 @@
       <c r="FF76" t="inlineStr"/>
       <c r="FG76" t="inlineStr"/>
       <c r="FH76" t="inlineStr"/>
       <c r="FI76" t="inlineStr"/>
       <c r="FJ76" t="inlineStr"/>
       <c r="FK76" t="inlineStr"/>
       <c r="FL76" t="inlineStr"/>
       <c r="FM76" t="inlineStr"/>
       <c r="FN76" t="inlineStr"/>
       <c r="FO76" t="inlineStr"/>
       <c r="FP76" t="inlineStr"/>
       <c r="FQ76" t="inlineStr"/>
       <c r="FR76" t="inlineStr"/>
       <c r="FS76" t="inlineStr"/>
       <c r="FT76" t="inlineStr"/>
       <c r="FU76" t="inlineStr"/>
       <c r="FV76" t="inlineStr"/>
       <c r="FW76" t="inlineStr"/>
       <c r="FX76" t="inlineStr"/>
       <c r="FY76" t="inlineStr"/>
       <c r="FZ76" t="inlineStr"/>
       <c r="GA76" t="inlineStr"/>
       <c r="GB76" t="inlineStr"/>
       <c r="GC76" t="inlineStr"/>
       <c r="GD76" t="inlineStr"/>
-      <c r="GE76" t="inlineStr"/>
+      <c r="GE76" t="n">
+        <v>2</v>
+      </c>
       <c r="GF76" t="inlineStr"/>
       <c r="GG76" t="inlineStr"/>
       <c r="GH76" t="inlineStr"/>
       <c r="GI76" t="inlineStr"/>
       <c r="GJ76" t="inlineStr"/>
       <c r="GK76" t="inlineStr"/>
       <c r="GL76" t="inlineStr"/>
       <c r="GM76" t="inlineStr"/>
       <c r="GN76" t="inlineStr"/>
       <c r="GO76" t="inlineStr"/>
       <c r="GP76" t="inlineStr"/>
       <c r="GQ76" t="inlineStr"/>
+      <c r="GR76" t="inlineStr"/>
+      <c r="GS76" t="inlineStr"/>
+      <c r="GT76" t="inlineStr"/>
+      <c r="GU76" t="inlineStr"/>
+      <c r="GV76" t="inlineStr"/>
+      <c r="GW76" t="inlineStr"/>
+      <c r="GX76" t="inlineStr"/>
+      <c r="GY76" t="inlineStr"/>
+      <c r="GZ76" t="inlineStr"/>
+      <c r="HA76" t="inlineStr"/>
+      <c r="HB76" t="inlineStr"/>
+      <c r="HC76" t="inlineStr"/>
+      <c r="HD76" t="inlineStr"/>
+      <c r="HE76" t="inlineStr"/>
+      <c r="HF76" t="inlineStr"/>
+      <c r="HG76" t="inlineStr"/>
+      <c r="HH76" t="inlineStr"/>
+      <c r="HI76" t="inlineStr"/>
+      <c r="HJ76" t="inlineStr"/>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>POWERTEL</t>
+          <t>RESOURCE EQUIPMENT SALES</t>
         </is>
       </c>
       <c r="B77" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C77" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D77" t="n">
         <v>100</v>
       </c>
       <c r="E77" t="n">
-        <v>27</v>
+        <v>21.5</v>
       </c>
       <c r="F77" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G77" t="inlineStr"/>
       <c r="H77" t="inlineStr"/>
       <c r="I77" t="inlineStr"/>
       <c r="J77" t="inlineStr"/>
       <c r="K77" t="inlineStr"/>
       <c r="L77" t="inlineStr"/>
       <c r="M77" t="inlineStr"/>
       <c r="N77" t="inlineStr"/>
       <c r="O77" t="inlineStr"/>
       <c r="P77" t="inlineStr"/>
       <c r="Q77" t="inlineStr"/>
       <c r="R77" t="inlineStr"/>
       <c r="S77" t="inlineStr"/>
       <c r="T77" t="inlineStr"/>
       <c r="U77" t="inlineStr"/>
       <c r="V77" t="inlineStr"/>
       <c r="W77" t="inlineStr"/>
       <c r="X77" t="inlineStr"/>
       <c r="Y77" t="inlineStr"/>
       <c r="Z77" t="inlineStr"/>
       <c r="AA77" t="inlineStr"/>
       <c r="AB77" t="inlineStr"/>
       <c r="AC77" t="inlineStr"/>
       <c r="AD77" t="inlineStr"/>
@@ -18271,92 +19819,113 @@
       <c r="EZ77" t="inlineStr"/>
       <c r="FA77" t="inlineStr"/>
       <c r="FB77" t="inlineStr"/>
       <c r="FC77" t="inlineStr"/>
       <c r="FD77" t="inlineStr"/>
       <c r="FE77" t="inlineStr"/>
       <c r="FF77" t="inlineStr"/>
       <c r="FG77" t="inlineStr"/>
       <c r="FH77" t="inlineStr"/>
       <c r="FI77" t="inlineStr"/>
       <c r="FJ77" t="inlineStr"/>
       <c r="FK77" t="inlineStr"/>
       <c r="FL77" t="inlineStr"/>
       <c r="FM77" t="inlineStr"/>
       <c r="FN77" t="inlineStr"/>
       <c r="FO77" t="inlineStr"/>
       <c r="FP77" t="inlineStr"/>
       <c r="FQ77" t="inlineStr"/>
       <c r="FR77" t="inlineStr"/>
       <c r="FS77" t="inlineStr"/>
       <c r="FT77" t="inlineStr"/>
       <c r="FU77" t="inlineStr"/>
       <c r="FV77" t="inlineStr"/>
       <c r="FW77" t="inlineStr"/>
       <c r="FX77" t="inlineStr"/>
-      <c r="FY77" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="FY77" t="inlineStr"/>
       <c r="FZ77" t="inlineStr"/>
       <c r="GA77" t="inlineStr"/>
       <c r="GB77" t="inlineStr"/>
       <c r="GC77" t="inlineStr"/>
       <c r="GD77" t="inlineStr"/>
       <c r="GE77" t="inlineStr"/>
-      <c r="GF77" t="inlineStr"/>
-      <c r="GG77" t="inlineStr"/>
+      <c r="GF77" t="n">
+        <v>1</v>
+      </c>
+      <c r="GG77" t="n">
+        <v>1</v>
+      </c>
       <c r="GH77" t="inlineStr"/>
       <c r="GI77" t="inlineStr"/>
       <c r="GJ77" t="inlineStr"/>
       <c r="GK77" t="inlineStr"/>
       <c r="GL77" t="inlineStr"/>
       <c r="GM77" t="inlineStr"/>
       <c r="GN77" t="inlineStr"/>
       <c r="GO77" t="inlineStr"/>
       <c r="GP77" t="inlineStr"/>
       <c r="GQ77" t="inlineStr"/>
+      <c r="GR77" t="inlineStr"/>
+      <c r="GS77" t="inlineStr"/>
+      <c r="GT77" t="inlineStr"/>
+      <c r="GU77" t="inlineStr"/>
+      <c r="GV77" t="inlineStr"/>
+      <c r="GW77" t="inlineStr"/>
+      <c r="GX77" t="inlineStr"/>
+      <c r="GY77" t="inlineStr"/>
+      <c r="GZ77" t="inlineStr"/>
+      <c r="HA77" t="inlineStr"/>
+      <c r="HB77" t="inlineStr"/>
+      <c r="HC77" t="inlineStr"/>
+      <c r="HD77" t="inlineStr"/>
+      <c r="HE77" t="inlineStr"/>
+      <c r="HF77" t="inlineStr"/>
+      <c r="HG77" t="inlineStr"/>
+      <c r="HH77" t="inlineStr"/>
+      <c r="HI77" t="inlineStr"/>
+      <c r="HJ77" t="inlineStr"/>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>DCH crane</t>
+          <t>SUDBURY TRUCK &amp; TRAILER CENTRE</t>
         </is>
       </c>
       <c r="B78" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C78" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D78" t="n">
         <v>100</v>
       </c>
       <c r="E78" t="n">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F78" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G78" t="inlineStr"/>
       <c r="H78" t="inlineStr"/>
       <c r="I78" t="inlineStr"/>
       <c r="J78" t="inlineStr"/>
       <c r="K78" t="inlineStr"/>
       <c r="L78" t="inlineStr"/>
       <c r="M78" t="inlineStr"/>
       <c r="N78" t="inlineStr"/>
       <c r="O78" t="inlineStr"/>
       <c r="P78" t="inlineStr"/>
       <c r="Q78" t="inlineStr"/>
       <c r="R78" t="inlineStr"/>
       <c r="S78" t="inlineStr"/>
       <c r="T78" t="inlineStr"/>
       <c r="U78" t="inlineStr"/>
       <c r="V78" t="inlineStr"/>
       <c r="W78" t="inlineStr"/>
       <c r="X78" t="inlineStr"/>
       <c r="Y78" t="inlineStr"/>
       <c r="Z78" t="inlineStr"/>
       <c r="AA78" t="inlineStr"/>
       <c r="AB78" t="inlineStr"/>
       <c r="AC78" t="inlineStr"/>
       <c r="AD78" t="inlineStr"/>
@@ -18489,96 +20058,115 @@
       <c r="FA78" t="inlineStr"/>
       <c r="FB78" t="inlineStr"/>
       <c r="FC78" t="inlineStr"/>
       <c r="FD78" t="inlineStr"/>
       <c r="FE78" t="inlineStr"/>
       <c r="FF78" t="inlineStr"/>
       <c r="FG78" t="inlineStr"/>
       <c r="FH78" t="inlineStr"/>
       <c r="FI78" t="inlineStr"/>
       <c r="FJ78" t="inlineStr"/>
       <c r="FK78" t="inlineStr"/>
       <c r="FL78" t="inlineStr"/>
       <c r="FM78" t="inlineStr"/>
       <c r="FN78" t="inlineStr"/>
       <c r="FO78" t="inlineStr"/>
       <c r="FP78" t="inlineStr"/>
       <c r="FQ78" t="inlineStr"/>
       <c r="FR78" t="inlineStr"/>
       <c r="FS78" t="inlineStr"/>
       <c r="FT78" t="inlineStr"/>
       <c r="FU78" t="inlineStr"/>
       <c r="FV78" t="inlineStr"/>
       <c r="FW78" t="inlineStr"/>
       <c r="FX78" t="inlineStr"/>
       <c r="FY78" t="inlineStr"/>
-      <c r="FZ78" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="FZ78" t="inlineStr"/>
       <c r="GA78" t="inlineStr"/>
       <c r="GB78" t="inlineStr"/>
       <c r="GC78" t="inlineStr"/>
       <c r="GD78" t="inlineStr"/>
       <c r="GE78" t="inlineStr"/>
       <c r="GF78" t="inlineStr"/>
       <c r="GG78" t="inlineStr"/>
-      <c r="GH78" t="inlineStr"/>
+      <c r="GH78" t="n">
+        <v>2</v>
+      </c>
       <c r="GI78" t="inlineStr"/>
       <c r="GJ78" t="inlineStr"/>
       <c r="GK78" t="inlineStr"/>
       <c r="GL78" t="inlineStr"/>
       <c r="GM78" t="inlineStr"/>
       <c r="GN78" t="inlineStr"/>
       <c r="GO78" t="inlineStr"/>
       <c r="GP78" t="inlineStr"/>
       <c r="GQ78" t="inlineStr"/>
+      <c r="GR78" t="inlineStr"/>
+      <c r="GS78" t="inlineStr"/>
+      <c r="GT78" t="inlineStr"/>
+      <c r="GU78" t="inlineStr"/>
+      <c r="GV78" t="inlineStr"/>
+      <c r="GW78" t="inlineStr"/>
+      <c r="GX78" t="inlineStr"/>
+      <c r="GY78" t="inlineStr"/>
+      <c r="GZ78" t="inlineStr"/>
+      <c r="HA78" t="inlineStr"/>
+      <c r="HB78" t="inlineStr"/>
+      <c r="HC78" t="inlineStr"/>
+      <c r="HD78" t="inlineStr"/>
+      <c r="HE78" t="inlineStr"/>
+      <c r="HF78" t="inlineStr"/>
+      <c r="HG78" t="inlineStr"/>
+      <c r="HH78" t="inlineStr"/>
+      <c r="HI78" t="inlineStr"/>
+      <c r="HJ78" t="inlineStr"/>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>KOMATSU JOY GLOBAL 260 FIELDING</t>
+          <t>BRAKE SUPPLY CO INC</t>
         </is>
       </c>
       <c r="B79" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C79" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D79" t="n">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="E79" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="F79" t="inlineStr"/>
+        <v>24</v>
+      </c>
+      <c r="F79" t="n">
+        <v>2</v>
+      </c>
       <c r="G79" t="inlineStr"/>
       <c r="H79" t="inlineStr"/>
       <c r="I79" t="inlineStr"/>
-      <c r="J79" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="J79" t="inlineStr"/>
       <c r="K79" t="inlineStr"/>
       <c r="L79" t="inlineStr"/>
       <c r="M79" t="inlineStr"/>
       <c r="N79" t="inlineStr"/>
       <c r="O79" t="inlineStr"/>
       <c r="P79" t="inlineStr"/>
       <c r="Q79" t="inlineStr"/>
       <c r="R79" t="inlineStr"/>
       <c r="S79" t="inlineStr"/>
       <c r="T79" t="inlineStr"/>
       <c r="U79" t="inlineStr"/>
       <c r="V79" t="inlineStr"/>
       <c r="W79" t="inlineStr"/>
       <c r="X79" t="inlineStr"/>
       <c r="Y79" t="inlineStr"/>
       <c r="Z79" t="inlineStr"/>
       <c r="AA79" t="inlineStr"/>
       <c r="AB79" t="inlineStr"/>
       <c r="AC79" t="inlineStr"/>
       <c r="AD79" t="inlineStr"/>
       <c r="AE79" t="inlineStr"/>
       <c r="AF79" t="inlineStr"/>
       <c r="AG79" t="inlineStr"/>
       <c r="AH79" t="inlineStr"/>
       <c r="AI79" t="inlineStr"/>
@@ -18666,141 +20254,160 @@
       <c r="DM79" t="inlineStr"/>
       <c r="DN79" t="inlineStr"/>
       <c r="DO79" t="inlineStr"/>
       <c r="DP79" t="inlineStr"/>
       <c r="DQ79" t="inlineStr"/>
       <c r="DR79" t="inlineStr"/>
       <c r="DS79" t="inlineStr"/>
       <c r="DT79" t="inlineStr"/>
       <c r="DU79" t="inlineStr"/>
       <c r="DV79" t="inlineStr"/>
       <c r="DW79" t="inlineStr"/>
       <c r="DX79" t="inlineStr"/>
       <c r="DY79" t="inlineStr"/>
       <c r="DZ79" t="inlineStr"/>
       <c r="EA79" t="inlineStr"/>
       <c r="EB79" t="inlineStr"/>
       <c r="EC79" t="inlineStr"/>
       <c r="ED79" t="inlineStr"/>
       <c r="EE79" t="inlineStr"/>
       <c r="EF79" t="inlineStr"/>
       <c r="EG79" t="inlineStr"/>
       <c r="EH79" t="inlineStr"/>
       <c r="EI79" t="inlineStr"/>
       <c r="EJ79" t="inlineStr"/>
       <c r="EK79" t="inlineStr"/>
-      <c r="EL79" t="inlineStr"/>
+      <c r="EL79" t="n">
+        <v>1</v>
+      </c>
       <c r="EM79" t="inlineStr"/>
       <c r="EN79" t="inlineStr"/>
       <c r="EO79" t="inlineStr"/>
       <c r="EP79" t="inlineStr"/>
       <c r="EQ79" t="inlineStr"/>
       <c r="ER79" t="inlineStr"/>
       <c r="ES79" t="inlineStr"/>
       <c r="ET79" t="inlineStr"/>
       <c r="EU79" t="inlineStr"/>
       <c r="EV79" t="inlineStr"/>
       <c r="EW79" t="inlineStr"/>
       <c r="EX79" t="inlineStr"/>
       <c r="EY79" t="inlineStr"/>
       <c r="EZ79" t="inlineStr"/>
       <c r="FA79" t="inlineStr"/>
       <c r="FB79" t="inlineStr"/>
       <c r="FC79" t="inlineStr"/>
       <c r="FD79" t="inlineStr"/>
       <c r="FE79" t="inlineStr"/>
       <c r="FF79" t="inlineStr"/>
       <c r="FG79" t="inlineStr"/>
       <c r="FH79" t="inlineStr"/>
       <c r="FI79" t="inlineStr"/>
       <c r="FJ79" t="inlineStr"/>
       <c r="FK79" t="inlineStr"/>
       <c r="FL79" t="inlineStr"/>
       <c r="FM79" t="inlineStr"/>
       <c r="FN79" t="inlineStr"/>
       <c r="FO79" t="inlineStr"/>
       <c r="FP79" t="inlineStr"/>
       <c r="FQ79" t="inlineStr"/>
       <c r="FR79" t="inlineStr"/>
       <c r="FS79" t="inlineStr"/>
       <c r="FT79" t="inlineStr"/>
       <c r="FU79" t="inlineStr"/>
       <c r="FV79" t="inlineStr"/>
       <c r="FW79" t="inlineStr"/>
       <c r="FX79" t="inlineStr"/>
       <c r="FY79" t="inlineStr"/>
       <c r="FZ79" t="inlineStr"/>
-      <c r="GA79" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="GA79" t="inlineStr"/>
       <c r="GB79" t="inlineStr"/>
       <c r="GC79" t="inlineStr"/>
       <c r="GD79" t="inlineStr"/>
       <c r="GE79" t="inlineStr"/>
       <c r="GF79" t="inlineStr"/>
       <c r="GG79" t="inlineStr"/>
       <c r="GH79" t="inlineStr"/>
-      <c r="GI79" t="inlineStr"/>
+      <c r="GI79" t="n">
+        <v>1</v>
+      </c>
       <c r="GJ79" t="inlineStr"/>
       <c r="GK79" t="inlineStr"/>
       <c r="GL79" t="inlineStr"/>
       <c r="GM79" t="inlineStr"/>
       <c r="GN79" t="inlineStr"/>
       <c r="GO79" t="inlineStr"/>
       <c r="GP79" t="inlineStr"/>
       <c r="GQ79" t="inlineStr"/>
+      <c r="GR79" t="inlineStr"/>
+      <c r="GS79" t="inlineStr"/>
+      <c r="GT79" t="inlineStr"/>
+      <c r="GU79" t="inlineStr"/>
+      <c r="GV79" t="inlineStr"/>
+      <c r="GW79" t="inlineStr"/>
+      <c r="GX79" t="inlineStr"/>
+      <c r="GY79" t="inlineStr"/>
+      <c r="GZ79" t="inlineStr"/>
+      <c r="HA79" t="inlineStr"/>
+      <c r="HB79" t="inlineStr"/>
+      <c r="HC79" t="inlineStr"/>
+      <c r="HD79" t="inlineStr"/>
+      <c r="HE79" t="inlineStr"/>
+      <c r="HF79" t="inlineStr"/>
+      <c r="HG79" t="inlineStr"/>
+      <c r="HH79" t="inlineStr"/>
+      <c r="HI79" t="inlineStr"/>
+      <c r="HJ79" t="inlineStr"/>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Barrick Hemlo</t>
+          <t>J. S. REDPATH CORP.</t>
         </is>
       </c>
       <c r="B80" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C80" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D80" t="n">
         <v>100</v>
       </c>
       <c r="E80" t="n">
-        <v>14</v>
+        <v>18.5</v>
       </c>
       <c r="F80" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G80" t="inlineStr"/>
       <c r="H80" t="inlineStr"/>
       <c r="I80" t="inlineStr"/>
       <c r="J80" t="inlineStr"/>
       <c r="K80" t="inlineStr"/>
       <c r="L80" t="inlineStr"/>
-      <c r="M80" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="M80" t="inlineStr"/>
       <c r="N80" t="inlineStr"/>
       <c r="O80" t="inlineStr"/>
       <c r="P80" t="inlineStr"/>
       <c r="Q80" t="inlineStr"/>
       <c r="R80" t="inlineStr"/>
       <c r="S80" t="inlineStr"/>
       <c r="T80" t="inlineStr"/>
       <c r="U80" t="inlineStr"/>
       <c r="V80" t="inlineStr"/>
       <c r="W80" t="inlineStr"/>
       <c r="X80" t="inlineStr"/>
       <c r="Y80" t="inlineStr"/>
       <c r="Z80" t="inlineStr"/>
       <c r="AA80" t="inlineStr"/>
       <c r="AB80" t="inlineStr"/>
       <c r="AC80" t="inlineStr"/>
       <c r="AD80" t="inlineStr"/>
       <c r="AE80" t="inlineStr"/>
       <c r="AF80" t="inlineStr"/>
       <c r="AG80" t="inlineStr"/>
       <c r="AH80" t="inlineStr"/>
       <c r="AI80" t="inlineStr"/>
       <c r="AJ80" t="inlineStr"/>
       <c r="AK80" t="inlineStr"/>
       <c r="AL80" t="inlineStr"/>
@@ -18920,94 +20527,115 @@
       <c r="EV80" t="inlineStr"/>
       <c r="EW80" t="inlineStr"/>
       <c r="EX80" t="inlineStr"/>
       <c r="EY80" t="inlineStr"/>
       <c r="EZ80" t="inlineStr"/>
       <c r="FA80" t="inlineStr"/>
       <c r="FB80" t="inlineStr"/>
       <c r="FC80" t="inlineStr"/>
       <c r="FD80" t="inlineStr"/>
       <c r="FE80" t="inlineStr"/>
       <c r="FF80" t="inlineStr"/>
       <c r="FG80" t="inlineStr"/>
       <c r="FH80" t="inlineStr"/>
       <c r="FI80" t="inlineStr"/>
       <c r="FJ80" t="inlineStr"/>
       <c r="FK80" t="inlineStr"/>
       <c r="FL80" t="inlineStr"/>
       <c r="FM80" t="inlineStr"/>
       <c r="FN80" t="inlineStr"/>
       <c r="FO80" t="inlineStr"/>
       <c r="FP80" t="inlineStr"/>
       <c r="FQ80" t="inlineStr"/>
       <c r="FR80" t="inlineStr"/>
       <c r="FS80" t="inlineStr"/>
       <c r="FT80" t="inlineStr"/>
-      <c r="FU80" t="inlineStr"/>
+      <c r="FU80" t="n">
+        <v>2</v>
+      </c>
       <c r="FV80" t="inlineStr"/>
       <c r="FW80" t="inlineStr"/>
       <c r="FX80" t="inlineStr"/>
       <c r="FY80" t="inlineStr"/>
       <c r="FZ80" t="inlineStr"/>
       <c r="GA80" t="inlineStr"/>
       <c r="GB80" t="inlineStr"/>
       <c r="GC80" t="inlineStr"/>
       <c r="GD80" t="inlineStr"/>
       <c r="GE80" t="inlineStr"/>
       <c r="GF80" t="inlineStr"/>
       <c r="GG80" t="inlineStr"/>
       <c r="GH80" t="inlineStr"/>
       <c r="GI80" t="inlineStr"/>
       <c r="GJ80" t="inlineStr"/>
       <c r="GK80" t="inlineStr"/>
       <c r="GL80" t="inlineStr"/>
       <c r="GM80" t="inlineStr"/>
       <c r="GN80" t="inlineStr"/>
       <c r="GO80" t="inlineStr"/>
       <c r="GP80" t="inlineStr"/>
       <c r="GQ80" t="inlineStr"/>
+      <c r="GR80" t="inlineStr"/>
+      <c r="GS80" t="inlineStr"/>
+      <c r="GT80" t="inlineStr"/>
+      <c r="GU80" t="inlineStr"/>
+      <c r="GV80" t="inlineStr"/>
+      <c r="GW80" t="inlineStr"/>
+      <c r="GX80" t="inlineStr"/>
+      <c r="GY80" t="inlineStr"/>
+      <c r="GZ80" t="inlineStr"/>
+      <c r="HA80" t="inlineStr"/>
+      <c r="HB80" t="inlineStr"/>
+      <c r="HC80" t="inlineStr"/>
+      <c r="HD80" t="inlineStr"/>
+      <c r="HE80" t="inlineStr"/>
+      <c r="HF80" t="inlineStr"/>
+      <c r="HG80" t="inlineStr"/>
+      <c r="HH80" t="inlineStr"/>
+      <c r="HI80" t="inlineStr"/>
+      <c r="HJ80" t="inlineStr"/>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>CERTIFIED SALES AND RENTALS</t>
+          <t>KOMATSU JOY GLOBAL SURFACE MINING</t>
         </is>
       </c>
       <c r="B81" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C81" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D81" t="n">
         <v>100</v>
       </c>
       <c r="E81" t="n">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="F81" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G81" t="inlineStr"/>
       <c r="H81" t="inlineStr"/>
       <c r="I81" t="inlineStr"/>
       <c r="J81" t="inlineStr"/>
       <c r="K81" t="inlineStr"/>
       <c r="L81" t="inlineStr"/>
       <c r="M81" t="inlineStr"/>
       <c r="N81" t="inlineStr"/>
       <c r="O81" t="inlineStr"/>
       <c r="P81" t="inlineStr"/>
       <c r="Q81" t="inlineStr"/>
       <c r="R81" t="inlineStr"/>
       <c r="S81" t="inlineStr"/>
       <c r="T81" t="inlineStr"/>
       <c r="U81" t="inlineStr"/>
       <c r="V81" t="inlineStr"/>
       <c r="W81" t="inlineStr"/>
       <c r="X81" t="inlineStr"/>
       <c r="Y81" t="inlineStr"/>
       <c r="Z81" t="inlineStr"/>
       <c r="AA81" t="inlineStr"/>
       <c r="AB81" t="inlineStr"/>
       <c r="AC81" t="inlineStr"/>
       <c r="AD81" t="inlineStr"/>
@@ -19142,96 +20770,117 @@
       <c r="FC81" t="inlineStr"/>
       <c r="FD81" t="inlineStr"/>
       <c r="FE81" t="inlineStr"/>
       <c r="FF81" t="inlineStr"/>
       <c r="FG81" t="inlineStr"/>
       <c r="FH81" t="inlineStr"/>
       <c r="FI81" t="inlineStr"/>
       <c r="FJ81" t="inlineStr"/>
       <c r="FK81" t="inlineStr"/>
       <c r="FL81" t="inlineStr"/>
       <c r="FM81" t="inlineStr"/>
       <c r="FN81" t="inlineStr"/>
       <c r="FO81" t="inlineStr"/>
       <c r="FP81" t="inlineStr"/>
       <c r="FQ81" t="inlineStr"/>
       <c r="FR81" t="inlineStr"/>
       <c r="FS81" t="inlineStr"/>
       <c r="FT81" t="inlineStr"/>
       <c r="FU81" t="inlineStr"/>
       <c r="FV81" t="inlineStr"/>
       <c r="FW81" t="inlineStr"/>
       <c r="FX81" t="inlineStr"/>
       <c r="FY81" t="inlineStr"/>
       <c r="FZ81" t="inlineStr"/>
       <c r="GA81" t="inlineStr"/>
-      <c r="GB81" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="GB81" t="inlineStr"/>
       <c r="GC81" t="inlineStr"/>
       <c r="GD81" t="inlineStr"/>
       <c r="GE81" t="inlineStr"/>
       <c r="GF81" t="inlineStr"/>
       <c r="GG81" t="inlineStr"/>
       <c r="GH81" t="inlineStr"/>
       <c r="GI81" t="inlineStr"/>
-      <c r="GJ81" t="inlineStr"/>
-      <c r="GK81" t="inlineStr"/>
+      <c r="GJ81" t="n">
+        <v>1</v>
+      </c>
+      <c r="GK81" t="n">
+        <v>1</v>
+      </c>
       <c r="GL81" t="inlineStr"/>
       <c r="GM81" t="inlineStr"/>
       <c r="GN81" t="inlineStr"/>
       <c r="GO81" t="inlineStr"/>
       <c r="GP81" t="inlineStr"/>
       <c r="GQ81" t="inlineStr"/>
+      <c r="GR81" t="inlineStr"/>
+      <c r="GS81" t="inlineStr"/>
+      <c r="GT81" t="inlineStr"/>
+      <c r="GU81" t="inlineStr"/>
+      <c r="GV81" t="inlineStr"/>
+      <c r="GW81" t="inlineStr"/>
+      <c r="GX81" t="inlineStr"/>
+      <c r="GY81" t="inlineStr"/>
+      <c r="GZ81" t="inlineStr"/>
+      <c r="HA81" t="inlineStr"/>
+      <c r="HB81" t="inlineStr"/>
+      <c r="HC81" t="inlineStr"/>
+      <c r="HD81" t="inlineStr"/>
+      <c r="HE81" t="inlineStr"/>
+      <c r="HF81" t="inlineStr"/>
+      <c r="HG81" t="inlineStr"/>
+      <c r="HH81" t="inlineStr"/>
+      <c r="HI81" t="inlineStr"/>
+      <c r="HJ81" t="inlineStr"/>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>CAMERON CRANE</t>
+          <t>NORMET AMERICA INC</t>
         </is>
       </c>
       <c r="B82" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C82" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D82" t="n">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="E82" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="F82" t="inlineStr"/>
+        <v>6</v>
+      </c>
+      <c r="F82" t="n">
+        <v>2</v>
+      </c>
       <c r="G82" t="inlineStr"/>
       <c r="H82" t="inlineStr"/>
       <c r="I82" t="inlineStr"/>
       <c r="J82" t="inlineStr"/>
       <c r="K82" t="inlineStr"/>
-      <c r="L82" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="L82" t="inlineStr"/>
       <c r="M82" t="inlineStr"/>
       <c r="N82" t="inlineStr"/>
       <c r="O82" t="inlineStr"/>
       <c r="P82" t="inlineStr"/>
       <c r="Q82" t="inlineStr"/>
       <c r="R82" t="inlineStr"/>
       <c r="S82" t="inlineStr"/>
       <c r="T82" t="inlineStr"/>
       <c r="U82" t="inlineStr"/>
       <c r="V82" t="inlineStr"/>
       <c r="W82" t="inlineStr"/>
       <c r="X82" t="inlineStr"/>
       <c r="Y82" t="inlineStr"/>
       <c r="Z82" t="inlineStr"/>
       <c r="AA82" t="inlineStr"/>
       <c r="AB82" t="inlineStr"/>
       <c r="AC82" t="inlineStr"/>
       <c r="AD82" t="inlineStr"/>
       <c r="AE82" t="inlineStr"/>
       <c r="AF82" t="inlineStr"/>
       <c r="AG82" t="inlineStr"/>
       <c r="AH82" t="inlineStr"/>
       <c r="AI82" t="inlineStr"/>
       <c r="AJ82" t="inlineStr"/>
       <c r="AK82" t="inlineStr"/>
@@ -19360,103 +21009,126 @@
       <c r="FD82" t="inlineStr"/>
       <c r="FE82" t="inlineStr"/>
       <c r="FF82" t="inlineStr"/>
       <c r="FG82" t="inlineStr"/>
       <c r="FH82" t="inlineStr"/>
       <c r="FI82" t="inlineStr"/>
       <c r="FJ82" t="inlineStr"/>
       <c r="FK82" t="inlineStr"/>
       <c r="FL82" t="inlineStr"/>
       <c r="FM82" t="inlineStr"/>
       <c r="FN82" t="inlineStr"/>
       <c r="FO82" t="inlineStr"/>
       <c r="FP82" t="inlineStr"/>
       <c r="FQ82" t="inlineStr"/>
       <c r="FR82" t="inlineStr"/>
       <c r="FS82" t="inlineStr"/>
       <c r="FT82" t="inlineStr"/>
       <c r="FU82" t="inlineStr"/>
       <c r="FV82" t="inlineStr"/>
       <c r="FW82" t="inlineStr"/>
       <c r="FX82" t="inlineStr"/>
       <c r="FY82" t="inlineStr"/>
       <c r="FZ82" t="inlineStr"/>
       <c r="GA82" t="inlineStr"/>
       <c r="GB82" t="inlineStr"/>
-      <c r="GC82" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="GC82" t="inlineStr"/>
       <c r="GD82" t="inlineStr"/>
       <c r="GE82" t="inlineStr"/>
       <c r="GF82" t="inlineStr"/>
       <c r="GG82" t="inlineStr"/>
       <c r="GH82" t="inlineStr"/>
       <c r="GI82" t="inlineStr"/>
       <c r="GJ82" t="inlineStr"/>
       <c r="GK82" t="inlineStr"/>
-      <c r="GL82" t="inlineStr"/>
-      <c r="GM82" t="inlineStr"/>
+      <c r="GL82" t="n">
+        <v>1</v>
+      </c>
+      <c r="GM82" t="n">
+        <v>1</v>
+      </c>
       <c r="GN82" t="inlineStr"/>
       <c r="GO82" t="inlineStr"/>
       <c r="GP82" t="inlineStr"/>
       <c r="GQ82" t="inlineStr"/>
+      <c r="GR82" t="inlineStr"/>
+      <c r="GS82" t="inlineStr"/>
+      <c r="GT82" t="inlineStr"/>
+      <c r="GU82" t="inlineStr"/>
+      <c r="GV82" t="inlineStr"/>
+      <c r="GW82" t="inlineStr"/>
+      <c r="GX82" t="inlineStr"/>
+      <c r="GY82" t="inlineStr"/>
+      <c r="GZ82" t="inlineStr"/>
+      <c r="HA82" t="inlineStr"/>
+      <c r="HB82" t="inlineStr"/>
+      <c r="HC82" t="inlineStr"/>
+      <c r="HD82" t="inlineStr"/>
+      <c r="HE82" t="inlineStr"/>
+      <c r="HF82" t="inlineStr"/>
+      <c r="HG82" t="inlineStr"/>
+      <c r="HH82" t="inlineStr"/>
+      <c r="HI82" t="inlineStr"/>
+      <c r="HJ82" t="inlineStr"/>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Rustler Farm and Equipment</t>
+          <t>JOEL PAQUETTE</t>
         </is>
       </c>
       <c r="B83" t="n">
         <v>1</v>
       </c>
       <c r="C83" t="n">
         <v>0</v>
       </c>
       <c r="D83" t="n">
         <v>0</v>
       </c>
       <c r="E83" t="n">
         <v>0</v>
       </c>
       <c r="F83" t="inlineStr"/>
-      <c r="G83" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G83" t="inlineStr"/>
       <c r="H83" t="inlineStr"/>
       <c r="I83" t="inlineStr"/>
       <c r="J83" t="inlineStr"/>
       <c r="K83" t="inlineStr"/>
       <c r="L83" t="inlineStr"/>
       <c r="M83" t="inlineStr"/>
-      <c r="N83" t="inlineStr"/>
+      <c r="N83" t="n">
+        <v>1</v>
+      </c>
       <c r="O83" t="inlineStr"/>
       <c r="P83" t="inlineStr"/>
       <c r="Q83" t="inlineStr"/>
       <c r="R83" t="inlineStr"/>
       <c r="S83" t="inlineStr"/>
-      <c r="T83" t="inlineStr"/>
+      <c r="T83" t="n">
+        <v>1</v>
+      </c>
       <c r="U83" t="inlineStr"/>
       <c r="V83" t="inlineStr"/>
       <c r="W83" t="inlineStr"/>
       <c r="X83" t="inlineStr"/>
       <c r="Y83" t="inlineStr"/>
       <c r="Z83" t="inlineStr"/>
       <c r="AA83" t="inlineStr"/>
       <c r="AB83" t="inlineStr"/>
       <c r="AC83" t="inlineStr"/>
       <c r="AD83" t="inlineStr"/>
       <c r="AE83" t="inlineStr"/>
       <c r="AF83" t="inlineStr"/>
       <c r="AG83" t="inlineStr"/>
       <c r="AH83" t="inlineStr"/>
       <c r="AI83" t="inlineStr"/>
       <c r="AJ83" t="inlineStr"/>
       <c r="AK83" t="inlineStr"/>
       <c r="AL83" t="inlineStr"/>
       <c r="AM83" t="inlineStr"/>
       <c r="AN83" t="inlineStr"/>
       <c r="AO83" t="inlineStr"/>
       <c r="AP83" t="inlineStr"/>
       <c r="AQ83" t="inlineStr"/>
       <c r="AR83" t="inlineStr"/>
       <c r="AS83" t="inlineStr"/>
@@ -19578,84 +21250,101 @@
       <c r="FE83" t="inlineStr"/>
       <c r="FF83" t="inlineStr"/>
       <c r="FG83" t="inlineStr"/>
       <c r="FH83" t="inlineStr"/>
       <c r="FI83" t="inlineStr"/>
       <c r="FJ83" t="inlineStr"/>
       <c r="FK83" t="inlineStr"/>
       <c r="FL83" t="inlineStr"/>
       <c r="FM83" t="inlineStr"/>
       <c r="FN83" t="inlineStr"/>
       <c r="FO83" t="inlineStr"/>
       <c r="FP83" t="inlineStr"/>
       <c r="FQ83" t="inlineStr"/>
       <c r="FR83" t="inlineStr"/>
       <c r="FS83" t="inlineStr"/>
       <c r="FT83" t="inlineStr"/>
       <c r="FU83" t="inlineStr"/>
       <c r="FV83" t="inlineStr"/>
       <c r="FW83" t="inlineStr"/>
       <c r="FX83" t="inlineStr"/>
       <c r="FY83" t="inlineStr"/>
       <c r="FZ83" t="inlineStr"/>
       <c r="GA83" t="inlineStr"/>
       <c r="GB83" t="inlineStr"/>
       <c r="GC83" t="inlineStr"/>
-      <c r="GD83" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="GD83" t="inlineStr"/>
       <c r="GE83" t="inlineStr"/>
       <c r="GF83" t="inlineStr"/>
       <c r="GG83" t="inlineStr"/>
       <c r="GH83" t="inlineStr"/>
       <c r="GI83" t="inlineStr"/>
       <c r="GJ83" t="inlineStr"/>
       <c r="GK83" t="inlineStr"/>
       <c r="GL83" t="inlineStr"/>
       <c r="GM83" t="inlineStr"/>
       <c r="GN83" t="inlineStr"/>
       <c r="GO83" t="inlineStr"/>
       <c r="GP83" t="inlineStr"/>
       <c r="GQ83" t="inlineStr"/>
+      <c r="GR83" t="inlineStr"/>
+      <c r="GS83" t="inlineStr"/>
+      <c r="GT83" t="inlineStr"/>
+      <c r="GU83" t="inlineStr"/>
+      <c r="GV83" t="inlineStr"/>
+      <c r="GW83" t="inlineStr"/>
+      <c r="GX83" t="inlineStr"/>
+      <c r="GY83" t="inlineStr"/>
+      <c r="GZ83" t="inlineStr"/>
+      <c r="HA83" t="inlineStr"/>
+      <c r="HB83" t="inlineStr"/>
+      <c r="HC83" t="inlineStr"/>
+      <c r="HD83" t="inlineStr"/>
+      <c r="HE83" t="inlineStr"/>
+      <c r="HF83" t="inlineStr"/>
+      <c r="HG83" t="inlineStr"/>
+      <c r="HH83" t="inlineStr"/>
+      <c r="HI83" t="inlineStr"/>
+      <c r="HJ83" t="inlineStr"/>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>BULL POWERTRAIN</t>
+          <t>POWERTEL</t>
         </is>
       </c>
       <c r="B84" t="n">
         <v>1</v>
       </c>
       <c r="C84" t="n">
         <v>1</v>
       </c>
       <c r="D84" t="n">
         <v>100</v>
       </c>
       <c r="E84" t="n">
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="F84" t="n">
         <v>1</v>
       </c>
       <c r="G84" t="inlineStr"/>
       <c r="H84" t="inlineStr"/>
       <c r="I84" t="inlineStr"/>
       <c r="J84" t="inlineStr"/>
       <c r="K84" t="inlineStr"/>
       <c r="L84" t="inlineStr"/>
       <c r="M84" t="inlineStr"/>
       <c r="N84" t="inlineStr"/>
       <c r="O84" t="inlineStr"/>
       <c r="P84" t="inlineStr"/>
       <c r="Q84" t="inlineStr"/>
       <c r="R84" t="inlineStr"/>
       <c r="S84" t="inlineStr"/>
       <c r="T84" t="inlineStr"/>
       <c r="U84" t="inlineStr"/>
       <c r="V84" t="inlineStr"/>
       <c r="W84" t="inlineStr"/>
       <c r="X84" t="inlineStr"/>
       <c r="Y84" t="inlineStr"/>
       <c r="Z84" t="inlineStr"/>
       <c r="AA84" t="inlineStr"/>
@@ -19796,83 +21485,102 @@
       <c r="FF84" t="inlineStr"/>
       <c r="FG84" t="inlineStr"/>
       <c r="FH84" t="inlineStr"/>
       <c r="FI84" t="inlineStr"/>
       <c r="FJ84" t="inlineStr"/>
       <c r="FK84" t="inlineStr"/>
       <c r="FL84" t="inlineStr"/>
       <c r="FM84" t="inlineStr"/>
       <c r="FN84" t="inlineStr"/>
       <c r="FO84" t="inlineStr"/>
       <c r="FP84" t="inlineStr"/>
       <c r="FQ84" t="inlineStr"/>
       <c r="FR84" t="inlineStr"/>
       <c r="FS84" t="inlineStr"/>
       <c r="FT84" t="inlineStr"/>
       <c r="FU84" t="inlineStr"/>
       <c r="FV84" t="inlineStr"/>
       <c r="FW84" t="inlineStr"/>
       <c r="FX84" t="inlineStr"/>
       <c r="FY84" t="inlineStr"/>
       <c r="FZ84" t="inlineStr"/>
       <c r="GA84" t="inlineStr"/>
       <c r="GB84" t="inlineStr"/>
       <c r="GC84" t="inlineStr"/>
       <c r="GD84" t="inlineStr"/>
-      <c r="GE84" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="GE84" t="inlineStr"/>
       <c r="GF84" t="inlineStr"/>
       <c r="GG84" t="inlineStr"/>
       <c r="GH84" t="inlineStr"/>
       <c r="GI84" t="inlineStr"/>
       <c r="GJ84" t="inlineStr"/>
       <c r="GK84" t="inlineStr"/>
       <c r="GL84" t="inlineStr"/>
       <c r="GM84" t="inlineStr"/>
-      <c r="GN84" t="inlineStr"/>
+      <c r="GN84" t="n">
+        <v>1</v>
+      </c>
       <c r="GO84" t="inlineStr"/>
       <c r="GP84" t="inlineStr"/>
       <c r="GQ84" t="inlineStr"/>
+      <c r="GR84" t="inlineStr"/>
+      <c r="GS84" t="inlineStr"/>
+      <c r="GT84" t="inlineStr"/>
+      <c r="GU84" t="inlineStr"/>
+      <c r="GV84" t="inlineStr"/>
+      <c r="GW84" t="inlineStr"/>
+      <c r="GX84" t="inlineStr"/>
+      <c r="GY84" t="inlineStr"/>
+      <c r="GZ84" t="inlineStr"/>
+      <c r="HA84" t="inlineStr"/>
+      <c r="HB84" t="inlineStr"/>
+      <c r="HC84" t="inlineStr"/>
+      <c r="HD84" t="inlineStr"/>
+      <c r="HE84" t="inlineStr"/>
+      <c r="HF84" t="inlineStr"/>
+      <c r="HG84" t="inlineStr"/>
+      <c r="HH84" t="inlineStr"/>
+      <c r="HI84" t="inlineStr"/>
+      <c r="HJ84" t="inlineStr"/>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>CASH CUSTOMER</t>
+          <t>DCH crane</t>
         </is>
       </c>
       <c r="B85" t="n">
         <v>1</v>
       </c>
       <c r="C85" t="n">
         <v>1</v>
       </c>
       <c r="D85" t="n">
         <v>100</v>
       </c>
       <c r="E85" t="n">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="F85" t="n">
         <v>1</v>
       </c>
       <c r="G85" t="inlineStr"/>
       <c r="H85" t="inlineStr"/>
       <c r="I85" t="inlineStr"/>
       <c r="J85" t="inlineStr"/>
       <c r="K85" t="inlineStr"/>
       <c r="L85" t="inlineStr"/>
       <c r="M85" t="inlineStr"/>
       <c r="N85" t="inlineStr"/>
       <c r="O85" t="inlineStr"/>
       <c r="P85" t="inlineStr"/>
       <c r="Q85" t="inlineStr"/>
       <c r="R85" t="inlineStr"/>
       <c r="S85" t="inlineStr"/>
       <c r="T85" t="inlineStr"/>
       <c r="U85" t="inlineStr"/>
       <c r="V85" t="inlineStr"/>
       <c r="W85" t="inlineStr"/>
       <c r="X85" t="inlineStr"/>
       <c r="Y85" t="inlineStr"/>
       <c r="Z85" t="inlineStr"/>
       <c r="AA85" t="inlineStr"/>
@@ -20014,91 +21722,112 @@
       <c r="FG85" t="inlineStr"/>
       <c r="FH85" t="inlineStr"/>
       <c r="FI85" t="inlineStr"/>
       <c r="FJ85" t="inlineStr"/>
       <c r="FK85" t="inlineStr"/>
       <c r="FL85" t="inlineStr"/>
       <c r="FM85" t="inlineStr"/>
       <c r="FN85" t="inlineStr"/>
       <c r="FO85" t="inlineStr"/>
       <c r="FP85" t="inlineStr"/>
       <c r="FQ85" t="inlineStr"/>
       <c r="FR85" t="inlineStr"/>
       <c r="FS85" t="inlineStr"/>
       <c r="FT85" t="inlineStr"/>
       <c r="FU85" t="inlineStr"/>
       <c r="FV85" t="inlineStr"/>
       <c r="FW85" t="inlineStr"/>
       <c r="FX85" t="inlineStr"/>
       <c r="FY85" t="inlineStr"/>
       <c r="FZ85" t="inlineStr"/>
       <c r="GA85" t="inlineStr"/>
       <c r="GB85" t="inlineStr"/>
       <c r="GC85" t="inlineStr"/>
       <c r="GD85" t="inlineStr"/>
       <c r="GE85" t="inlineStr"/>
-      <c r="GF85" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="GF85" t="inlineStr"/>
       <c r="GG85" t="inlineStr"/>
       <c r="GH85" t="inlineStr"/>
       <c r="GI85" t="inlineStr"/>
       <c r="GJ85" t="inlineStr"/>
       <c r="GK85" t="inlineStr"/>
       <c r="GL85" t="inlineStr"/>
       <c r="GM85" t="inlineStr"/>
       <c r="GN85" t="inlineStr"/>
-      <c r="GO85" t="inlineStr"/>
+      <c r="GO85" t="n">
+        <v>1</v>
+      </c>
       <c r="GP85" t="inlineStr"/>
       <c r="GQ85" t="inlineStr"/>
+      <c r="GR85" t="inlineStr"/>
+      <c r="GS85" t="inlineStr"/>
+      <c r="GT85" t="inlineStr"/>
+      <c r="GU85" t="inlineStr"/>
+      <c r="GV85" t="inlineStr"/>
+      <c r="GW85" t="inlineStr"/>
+      <c r="GX85" t="inlineStr"/>
+      <c r="GY85" t="inlineStr"/>
+      <c r="GZ85" t="inlineStr"/>
+      <c r="HA85" t="inlineStr"/>
+      <c r="HB85" t="inlineStr"/>
+      <c r="HC85" t="inlineStr"/>
+      <c r="HD85" t="inlineStr"/>
+      <c r="HE85" t="inlineStr"/>
+      <c r="HF85" t="inlineStr"/>
+      <c r="HG85" t="inlineStr"/>
+      <c r="HH85" t="inlineStr"/>
+      <c r="HI85" t="inlineStr"/>
+      <c r="HJ85" t="inlineStr"/>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>GROUPE MINIER CMAC THYSSEN</t>
+          <t>Barrick Hemlo</t>
         </is>
       </c>
       <c r="B86" t="n">
         <v>1</v>
       </c>
       <c r="C86" t="n">
         <v>1</v>
       </c>
       <c r="D86" t="n">
         <v>100</v>
       </c>
       <c r="E86" t="n">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="F86" t="n">
         <v>1</v>
       </c>
       <c r="G86" t="inlineStr"/>
       <c r="H86" t="inlineStr"/>
       <c r="I86" t="inlineStr"/>
       <c r="J86" t="inlineStr"/>
-      <c r="K86" t="inlineStr"/>
+      <c r="K86" t="n">
+        <v>1</v>
+      </c>
       <c r="L86" t="inlineStr"/>
       <c r="M86" t="inlineStr"/>
       <c r="N86" t="inlineStr"/>
       <c r="O86" t="inlineStr"/>
       <c r="P86" t="inlineStr"/>
       <c r="Q86" t="inlineStr"/>
       <c r="R86" t="inlineStr"/>
       <c r="S86" t="inlineStr"/>
       <c r="T86" t="inlineStr"/>
       <c r="U86" t="inlineStr"/>
       <c r="V86" t="inlineStr"/>
       <c r="W86" t="inlineStr"/>
       <c r="X86" t="inlineStr"/>
       <c r="Y86" t="inlineStr"/>
       <c r="Z86" t="inlineStr"/>
       <c r="AA86" t="inlineStr"/>
       <c r="AB86" t="inlineStr"/>
       <c r="AC86" t="inlineStr"/>
       <c r="AD86" t="inlineStr"/>
       <c r="AE86" t="inlineStr"/>
       <c r="AF86" t="inlineStr"/>
       <c r="AG86" t="inlineStr"/>
       <c r="AH86" t="inlineStr"/>
       <c r="AI86" t="inlineStr"/>
       <c r="AJ86" t="inlineStr"/>
@@ -20202,123 +21931,140 @@
       <c r="ED86" t="inlineStr"/>
       <c r="EE86" t="inlineStr"/>
       <c r="EF86" t="inlineStr"/>
       <c r="EG86" t="inlineStr"/>
       <c r="EH86" t="inlineStr"/>
       <c r="EI86" t="inlineStr"/>
       <c r="EJ86" t="inlineStr"/>
       <c r="EK86" t="inlineStr"/>
       <c r="EL86" t="inlineStr"/>
       <c r="EM86" t="inlineStr"/>
       <c r="EN86" t="inlineStr"/>
       <c r="EO86" t="inlineStr"/>
       <c r="EP86" t="inlineStr"/>
       <c r="EQ86" t="inlineStr"/>
       <c r="ER86" t="inlineStr"/>
       <c r="ES86" t="inlineStr"/>
       <c r="ET86" t="inlineStr"/>
       <c r="EU86" t="inlineStr"/>
       <c r="EV86" t="inlineStr"/>
       <c r="EW86" t="inlineStr"/>
       <c r="EX86" t="inlineStr"/>
       <c r="EY86" t="inlineStr"/>
       <c r="EZ86" t="inlineStr"/>
       <c r="FA86" t="inlineStr"/>
       <c r="FB86" t="inlineStr"/>
-      <c r="FC86" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="FC86" t="inlineStr"/>
       <c r="FD86" t="inlineStr"/>
       <c r="FE86" t="inlineStr"/>
       <c r="FF86" t="inlineStr"/>
       <c r="FG86" t="inlineStr"/>
       <c r="FH86" t="inlineStr"/>
       <c r="FI86" t="inlineStr"/>
       <c r="FJ86" t="inlineStr"/>
       <c r="FK86" t="inlineStr"/>
       <c r="FL86" t="inlineStr"/>
       <c r="FM86" t="inlineStr"/>
       <c r="FN86" t="inlineStr"/>
       <c r="FO86" t="inlineStr"/>
       <c r="FP86" t="inlineStr"/>
       <c r="FQ86" t="inlineStr"/>
       <c r="FR86" t="inlineStr"/>
       <c r="FS86" t="inlineStr"/>
       <c r="FT86" t="inlineStr"/>
       <c r="FU86" t="inlineStr"/>
       <c r="FV86" t="inlineStr"/>
       <c r="FW86" t="inlineStr"/>
       <c r="FX86" t="inlineStr"/>
       <c r="FY86" t="inlineStr"/>
       <c r="FZ86" t="inlineStr"/>
       <c r="GA86" t="inlineStr"/>
       <c r="GB86" t="inlineStr"/>
       <c r="GC86" t="inlineStr"/>
       <c r="GD86" t="inlineStr"/>
       <c r="GE86" t="inlineStr"/>
       <c r="GF86" t="inlineStr"/>
       <c r="GG86" t="inlineStr"/>
       <c r="GH86" t="inlineStr"/>
       <c r="GI86" t="inlineStr"/>
       <c r="GJ86" t="inlineStr"/>
       <c r="GK86" t="inlineStr"/>
       <c r="GL86" t="inlineStr"/>
       <c r="GM86" t="inlineStr"/>
       <c r="GN86" t="inlineStr"/>
       <c r="GO86" t="inlineStr"/>
       <c r="GP86" t="inlineStr"/>
       <c r="GQ86" t="inlineStr"/>
+      <c r="GR86" t="inlineStr"/>
+      <c r="GS86" t="inlineStr"/>
+      <c r="GT86" t="inlineStr"/>
+      <c r="GU86" t="inlineStr"/>
+      <c r="GV86" t="inlineStr"/>
+      <c r="GW86" t="inlineStr"/>
+      <c r="GX86" t="inlineStr"/>
+      <c r="GY86" t="inlineStr"/>
+      <c r="GZ86" t="inlineStr"/>
+      <c r="HA86" t="inlineStr"/>
+      <c r="HB86" t="inlineStr"/>
+      <c r="HC86" t="inlineStr"/>
+      <c r="HD86" t="inlineStr"/>
+      <c r="HE86" t="inlineStr"/>
+      <c r="HF86" t="inlineStr"/>
+      <c r="HG86" t="inlineStr"/>
+      <c r="HH86" t="inlineStr"/>
+      <c r="HI86" t="inlineStr"/>
+      <c r="HJ86" t="inlineStr"/>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>COOPERS EQUIPMENT RENTAL LTD</t>
+          <t>TRL mining</t>
         </is>
       </c>
       <c r="B87" t="n">
         <v>1</v>
       </c>
       <c r="C87" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D87" t="n">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="E87" t="n">
-        <v>67</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="F87" t="inlineStr"/>
       <c r="G87" t="inlineStr"/>
       <c r="H87" t="inlineStr"/>
       <c r="I87" t="inlineStr"/>
       <c r="J87" t="inlineStr"/>
       <c r="K87" t="inlineStr"/>
       <c r="L87" t="inlineStr"/>
       <c r="M87" t="inlineStr"/>
-      <c r="N87" t="inlineStr"/>
+      <c r="N87" t="n">
+        <v>1</v>
+      </c>
       <c r="O87" t="inlineStr"/>
       <c r="P87" t="inlineStr"/>
       <c r="Q87" t="inlineStr"/>
       <c r="R87" t="inlineStr"/>
       <c r="S87" t="inlineStr"/>
       <c r="T87" t="inlineStr"/>
       <c r="U87" t="inlineStr"/>
       <c r="V87" t="inlineStr"/>
       <c r="W87" t="inlineStr"/>
       <c r="X87" t="inlineStr"/>
       <c r="Y87" t="inlineStr"/>
       <c r="Z87" t="inlineStr"/>
       <c r="AA87" t="inlineStr"/>
       <c r="AB87" t="inlineStr"/>
       <c r="AC87" t="inlineStr"/>
       <c r="AD87" t="inlineStr"/>
       <c r="AE87" t="inlineStr"/>
       <c r="AF87" t="inlineStr"/>
       <c r="AG87" t="inlineStr"/>
       <c r="AH87" t="inlineStr"/>
       <c r="AI87" t="inlineStr"/>
       <c r="AJ87" t="inlineStr"/>
       <c r="AK87" t="inlineStr"/>
       <c r="AL87" t="inlineStr"/>
       <c r="AM87" t="inlineStr"/>
@@ -20449,87 +22195,106 @@
       <c r="FH87" t="inlineStr"/>
       <c r="FI87" t="inlineStr"/>
       <c r="FJ87" t="inlineStr"/>
       <c r="FK87" t="inlineStr"/>
       <c r="FL87" t="inlineStr"/>
       <c r="FM87" t="inlineStr"/>
       <c r="FN87" t="inlineStr"/>
       <c r="FO87" t="inlineStr"/>
       <c r="FP87" t="inlineStr"/>
       <c r="FQ87" t="inlineStr"/>
       <c r="FR87" t="inlineStr"/>
       <c r="FS87" t="inlineStr"/>
       <c r="FT87" t="inlineStr"/>
       <c r="FU87" t="inlineStr"/>
       <c r="FV87" t="inlineStr"/>
       <c r="FW87" t="inlineStr"/>
       <c r="FX87" t="inlineStr"/>
       <c r="FY87" t="inlineStr"/>
       <c r="FZ87" t="inlineStr"/>
       <c r="GA87" t="inlineStr"/>
       <c r="GB87" t="inlineStr"/>
       <c r="GC87" t="inlineStr"/>
       <c r="GD87" t="inlineStr"/>
       <c r="GE87" t="inlineStr"/>
       <c r="GF87" t="inlineStr"/>
-      <c r="GG87" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="GG87" t="inlineStr"/>
       <c r="GH87" t="inlineStr"/>
       <c r="GI87" t="inlineStr"/>
       <c r="GJ87" t="inlineStr"/>
       <c r="GK87" t="inlineStr"/>
       <c r="GL87" t="inlineStr"/>
       <c r="GM87" t="inlineStr"/>
       <c r="GN87" t="inlineStr"/>
       <c r="GO87" t="inlineStr"/>
-      <c r="GP87" t="inlineStr"/>
+      <c r="GP87" t="n">
+        <v>1</v>
+      </c>
       <c r="GQ87" t="inlineStr"/>
+      <c r="GR87" t="inlineStr"/>
+      <c r="GS87" t="inlineStr"/>
+      <c r="GT87" t="inlineStr"/>
+      <c r="GU87" t="inlineStr"/>
+      <c r="GV87" t="inlineStr"/>
+      <c r="GW87" t="inlineStr"/>
+      <c r="GX87" t="inlineStr"/>
+      <c r="GY87" t="inlineStr"/>
+      <c r="GZ87" t="inlineStr"/>
+      <c r="HA87" t="inlineStr"/>
+      <c r="HB87" t="inlineStr"/>
+      <c r="HC87" t="inlineStr"/>
+      <c r="HD87" t="inlineStr"/>
+      <c r="HE87" t="inlineStr"/>
+      <c r="HF87" t="inlineStr"/>
+      <c r="HG87" t="inlineStr"/>
+      <c r="HH87" t="inlineStr"/>
+      <c r="HI87" t="inlineStr"/>
+      <c r="HJ87" t="inlineStr"/>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>CROPAC EQUIPMENT INC</t>
+          <t>CAMERON CRANE</t>
         </is>
       </c>
       <c r="B88" t="n">
         <v>1</v>
       </c>
       <c r="C88" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D88" t="n">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="E88" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="F88" t="inlineStr"/>
+        <v>50</v>
+      </c>
+      <c r="F88" t="n">
+        <v>1</v>
+      </c>
       <c r="G88" t="inlineStr"/>
-      <c r="H88" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="H88" t="inlineStr"/>
       <c r="I88" t="inlineStr"/>
       <c r="J88" t="inlineStr"/>
       <c r="K88" t="inlineStr"/>
       <c r="L88" t="inlineStr"/>
       <c r="M88" t="inlineStr"/>
       <c r="N88" t="inlineStr"/>
       <c r="O88" t="inlineStr"/>
       <c r="P88" t="inlineStr"/>
       <c r="Q88" t="inlineStr"/>
       <c r="R88" t="inlineStr"/>
       <c r="S88" t="inlineStr"/>
       <c r="T88" t="inlineStr"/>
       <c r="U88" t="inlineStr"/>
       <c r="V88" t="inlineStr"/>
       <c r="W88" t="inlineStr"/>
       <c r="X88" t="inlineStr"/>
       <c r="Y88" t="inlineStr"/>
       <c r="Z88" t="inlineStr"/>
       <c r="AA88" t="inlineStr"/>
       <c r="AB88" t="inlineStr"/>
       <c r="AC88" t="inlineStr"/>
       <c r="AD88" t="inlineStr"/>
       <c r="AE88" t="inlineStr"/>
       <c r="AF88" t="inlineStr"/>
       <c r="AG88" t="inlineStr"/>
@@ -20667,85 +22432,104 @@
       <c r="FI88" t="inlineStr"/>
       <c r="FJ88" t="inlineStr"/>
       <c r="FK88" t="inlineStr"/>
       <c r="FL88" t="inlineStr"/>
       <c r="FM88" t="inlineStr"/>
       <c r="FN88" t="inlineStr"/>
       <c r="FO88" t="inlineStr"/>
       <c r="FP88" t="inlineStr"/>
       <c r="FQ88" t="inlineStr"/>
       <c r="FR88" t="inlineStr"/>
       <c r="FS88" t="inlineStr"/>
       <c r="FT88" t="inlineStr"/>
       <c r="FU88" t="inlineStr"/>
       <c r="FV88" t="inlineStr"/>
       <c r="FW88" t="inlineStr"/>
       <c r="FX88" t="inlineStr"/>
       <c r="FY88" t="inlineStr"/>
       <c r="FZ88" t="inlineStr"/>
       <c r="GA88" t="inlineStr"/>
       <c r="GB88" t="inlineStr"/>
       <c r="GC88" t="inlineStr"/>
       <c r="GD88" t="inlineStr"/>
       <c r="GE88" t="inlineStr"/>
       <c r="GF88" t="inlineStr"/>
       <c r="GG88" t="inlineStr"/>
-      <c r="GH88" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="GH88" t="inlineStr"/>
       <c r="GI88" t="inlineStr"/>
       <c r="GJ88" t="inlineStr"/>
       <c r="GK88" t="inlineStr"/>
       <c r="GL88" t="inlineStr"/>
       <c r="GM88" t="inlineStr"/>
       <c r="GN88" t="inlineStr"/>
       <c r="GO88" t="inlineStr"/>
       <c r="GP88" t="inlineStr"/>
-      <c r="GQ88" t="inlineStr"/>
+      <c r="GQ88" t="n">
+        <v>1</v>
+      </c>
+      <c r="GR88" t="inlineStr"/>
+      <c r="GS88" t="inlineStr"/>
+      <c r="GT88" t="inlineStr"/>
+      <c r="GU88" t="inlineStr"/>
+      <c r="GV88" t="inlineStr"/>
+      <c r="GW88" t="inlineStr"/>
+      <c r="GX88" t="inlineStr"/>
+      <c r="GY88" t="inlineStr"/>
+      <c r="GZ88" t="inlineStr"/>
+      <c r="HA88" t="inlineStr"/>
+      <c r="HB88" t="inlineStr"/>
+      <c r="HC88" t="inlineStr"/>
+      <c r="HD88" t="inlineStr"/>
+      <c r="HE88" t="inlineStr"/>
+      <c r="HF88" t="inlineStr"/>
+      <c r="HG88" t="inlineStr"/>
+      <c r="HH88" t="inlineStr"/>
+      <c r="HI88" t="inlineStr"/>
+      <c r="HJ88" t="inlineStr"/>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>EPIROC CUSTOMER CENTER (MCA)</t>
+          <t>Rustler Farm and Equipment</t>
         </is>
       </c>
       <c r="B89" t="n">
         <v>1</v>
       </c>
       <c r="C89" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D89" t="n">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="E89" t="n">
-        <v>101</v>
-[...4 lines deleted...]
-      <c r="G89" t="inlineStr"/>
+        <v>0</v>
+      </c>
+      <c r="F89" t="inlineStr"/>
+      <c r="G89" t="n">
+        <v>1</v>
+      </c>
       <c r="H89" t="inlineStr"/>
       <c r="I89" t="inlineStr"/>
       <c r="J89" t="inlineStr"/>
       <c r="K89" t="inlineStr"/>
       <c r="L89" t="inlineStr"/>
       <c r="M89" t="inlineStr"/>
       <c r="N89" t="inlineStr"/>
       <c r="O89" t="inlineStr"/>
       <c r="P89" t="inlineStr"/>
       <c r="Q89" t="inlineStr"/>
       <c r="R89" t="inlineStr"/>
       <c r="S89" t="inlineStr"/>
       <c r="T89" t="inlineStr"/>
       <c r="U89" t="inlineStr"/>
       <c r="V89" t="inlineStr"/>
       <c r="W89" t="inlineStr"/>
       <c r="X89" t="inlineStr"/>
       <c r="Y89" t="inlineStr"/>
       <c r="Z89" t="inlineStr"/>
       <c r="AA89" t="inlineStr"/>
       <c r="AB89" t="inlineStr"/>
       <c r="AC89" t="inlineStr"/>
       <c r="AD89" t="inlineStr"/>
       <c r="AE89" t="inlineStr"/>
       <c r="AF89" t="inlineStr"/>
@@ -20885,89 +22669,108 @@
       <c r="FJ89" t="inlineStr"/>
       <c r="FK89" t="inlineStr"/>
       <c r="FL89" t="inlineStr"/>
       <c r="FM89" t="inlineStr"/>
       <c r="FN89" t="inlineStr"/>
       <c r="FO89" t="inlineStr"/>
       <c r="FP89" t="inlineStr"/>
       <c r="FQ89" t="inlineStr"/>
       <c r="FR89" t="inlineStr"/>
       <c r="FS89" t="inlineStr"/>
       <c r="FT89" t="inlineStr"/>
       <c r="FU89" t="inlineStr"/>
       <c r="FV89" t="inlineStr"/>
       <c r="FW89" t="inlineStr"/>
       <c r="FX89" t="inlineStr"/>
       <c r="FY89" t="inlineStr"/>
       <c r="FZ89" t="inlineStr"/>
       <c r="GA89" t="inlineStr"/>
       <c r="GB89" t="inlineStr"/>
       <c r="GC89" t="inlineStr"/>
       <c r="GD89" t="inlineStr"/>
       <c r="GE89" t="inlineStr"/>
       <c r="GF89" t="inlineStr"/>
       <c r="GG89" t="inlineStr"/>
       <c r="GH89" t="inlineStr"/>
-      <c r="GI89" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="GI89" t="inlineStr"/>
       <c r="GJ89" t="inlineStr"/>
       <c r="GK89" t="inlineStr"/>
       <c r="GL89" t="inlineStr"/>
       <c r="GM89" t="inlineStr"/>
       <c r="GN89" t="inlineStr"/>
       <c r="GO89" t="inlineStr"/>
       <c r="GP89" t="inlineStr"/>
       <c r="GQ89" t="inlineStr"/>
+      <c r="GR89" t="n">
+        <v>1</v>
+      </c>
+      <c r="GS89" t="inlineStr"/>
+      <c r="GT89" t="inlineStr"/>
+      <c r="GU89" t="inlineStr"/>
+      <c r="GV89" t="inlineStr"/>
+      <c r="GW89" t="inlineStr"/>
+      <c r="GX89" t="inlineStr"/>
+      <c r="GY89" t="inlineStr"/>
+      <c r="GZ89" t="inlineStr"/>
+      <c r="HA89" t="inlineStr"/>
+      <c r="HB89" t="inlineStr"/>
+      <c r="HC89" t="inlineStr"/>
+      <c r="HD89" t="inlineStr"/>
+      <c r="HE89" t="inlineStr"/>
+      <c r="HF89" t="inlineStr"/>
+      <c r="HG89" t="inlineStr"/>
+      <c r="HH89" t="inlineStr"/>
+      <c r="HI89" t="inlineStr"/>
+      <c r="HJ89" t="inlineStr"/>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>EQUIPMENT WORLD INC.</t>
+          <t>AMALGAMATED MINING EQUIPMENT</t>
         </is>
       </c>
       <c r="B90" t="n">
         <v>1</v>
       </c>
       <c r="C90" t="n">
         <v>0</v>
       </c>
       <c r="D90" t="n">
         <v>0</v>
       </c>
       <c r="E90" t="n">
         <v>0</v>
       </c>
       <c r="F90" t="inlineStr"/>
       <c r="G90" t="inlineStr"/>
       <c r="H90" t="inlineStr"/>
       <c r="I90" t="inlineStr"/>
-      <c r="J90" t="inlineStr"/>
+      <c r="J90" t="n">
+        <v>1</v>
+      </c>
       <c r="K90" t="inlineStr"/>
-      <c r="L90" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="L90" t="inlineStr"/>
       <c r="M90" t="inlineStr"/>
       <c r="N90" t="inlineStr"/>
       <c r="O90" t="inlineStr"/>
       <c r="P90" t="inlineStr"/>
       <c r="Q90" t="inlineStr"/>
       <c r="R90" t="inlineStr"/>
       <c r="S90" t="inlineStr"/>
       <c r="T90" t="inlineStr"/>
       <c r="U90" t="inlineStr"/>
       <c r="V90" t="inlineStr"/>
       <c r="W90" t="inlineStr"/>
       <c r="X90" t="inlineStr"/>
       <c r="Y90" t="inlineStr"/>
       <c r="Z90" t="inlineStr"/>
       <c r="AA90" t="inlineStr"/>
       <c r="AB90" t="inlineStr"/>
       <c r="AC90" t="inlineStr"/>
       <c r="AD90" t="inlineStr"/>
       <c r="AE90" t="inlineStr"/>
       <c r="AF90" t="inlineStr"/>
       <c r="AG90" t="inlineStr"/>
       <c r="AH90" t="inlineStr"/>
       <c r="AI90" t="inlineStr"/>
       <c r="AJ90" t="inlineStr"/>
       <c r="AK90" t="inlineStr"/>
@@ -20981,53 +22784,51 @@
       <c r="AS90" t="inlineStr"/>
       <c r="AT90" t="inlineStr"/>
       <c r="AU90" t="inlineStr"/>
       <c r="AV90" t="inlineStr"/>
       <c r="AW90" t="inlineStr"/>
       <c r="AX90" t="inlineStr"/>
       <c r="AY90" t="inlineStr"/>
       <c r="AZ90" t="inlineStr"/>
       <c r="BA90" t="inlineStr"/>
       <c r="BB90" t="inlineStr"/>
       <c r="BC90" t="inlineStr"/>
       <c r="BD90" t="inlineStr"/>
       <c r="BE90" t="inlineStr"/>
       <c r="BF90" t="inlineStr"/>
       <c r="BG90" t="inlineStr"/>
       <c r="BH90" t="inlineStr"/>
       <c r="BI90" t="inlineStr"/>
       <c r="BJ90" t="inlineStr"/>
       <c r="BK90" t="inlineStr"/>
       <c r="BL90" t="inlineStr"/>
       <c r="BM90" t="inlineStr"/>
       <c r="BN90" t="inlineStr"/>
       <c r="BO90" t="inlineStr"/>
       <c r="BP90" t="inlineStr"/>
       <c r="BQ90" t="inlineStr"/>
-      <c r="BR90" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="BR90" t="inlineStr"/>
       <c r="BS90" t="inlineStr"/>
       <c r="BT90" t="inlineStr"/>
       <c r="BU90" t="inlineStr"/>
       <c r="BV90" t="inlineStr"/>
       <c r="BW90" t="inlineStr"/>
       <c r="BX90" t="inlineStr"/>
       <c r="BY90" t="inlineStr"/>
       <c r="BZ90" t="inlineStr"/>
       <c r="CA90" t="inlineStr"/>
       <c r="CB90" t="inlineStr"/>
       <c r="CC90" t="inlineStr"/>
       <c r="CD90" t="inlineStr"/>
       <c r="CE90" t="inlineStr"/>
       <c r="CF90" t="inlineStr"/>
       <c r="CG90" t="inlineStr"/>
       <c r="CH90" t="inlineStr"/>
       <c r="CI90" t="inlineStr"/>
       <c r="CJ90" t="inlineStr"/>
       <c r="CK90" t="inlineStr"/>
       <c r="CL90" t="inlineStr"/>
       <c r="CM90" t="inlineStr"/>
       <c r="CN90" t="inlineStr"/>
       <c r="CO90" t="inlineStr"/>
       <c r="CP90" t="inlineStr"/>
       <c r="CQ90" t="inlineStr"/>
@@ -21113,80 +22914,101 @@
       <c r="FS90" t="inlineStr"/>
       <c r="FT90" t="inlineStr"/>
       <c r="FU90" t="inlineStr"/>
       <c r="FV90" t="inlineStr"/>
       <c r="FW90" t="inlineStr"/>
       <c r="FX90" t="inlineStr"/>
       <c r="FY90" t="inlineStr"/>
       <c r="FZ90" t="inlineStr"/>
       <c r="GA90" t="inlineStr"/>
       <c r="GB90" t="inlineStr"/>
       <c r="GC90" t="inlineStr"/>
       <c r="GD90" t="inlineStr"/>
       <c r="GE90" t="inlineStr"/>
       <c r="GF90" t="inlineStr"/>
       <c r="GG90" t="inlineStr"/>
       <c r="GH90" t="inlineStr"/>
       <c r="GI90" t="inlineStr"/>
       <c r="GJ90" t="inlineStr"/>
       <c r="GK90" t="inlineStr"/>
       <c r="GL90" t="inlineStr"/>
       <c r="GM90" t="inlineStr"/>
       <c r="GN90" t="inlineStr"/>
       <c r="GO90" t="inlineStr"/>
       <c r="GP90" t="inlineStr"/>
       <c r="GQ90" t="inlineStr"/>
+      <c r="GR90" t="inlineStr"/>
+      <c r="GS90" t="n">
+        <v>1</v>
+      </c>
+      <c r="GT90" t="inlineStr"/>
+      <c r="GU90" t="inlineStr"/>
+      <c r="GV90" t="inlineStr"/>
+      <c r="GW90" t="inlineStr"/>
+      <c r="GX90" t="inlineStr"/>
+      <c r="GY90" t="inlineStr"/>
+      <c r="GZ90" t="inlineStr"/>
+      <c r="HA90" t="inlineStr"/>
+      <c r="HB90" t="inlineStr"/>
+      <c r="HC90" t="inlineStr"/>
+      <c r="HD90" t="inlineStr"/>
+      <c r="HE90" t="inlineStr"/>
+      <c r="HF90" t="inlineStr"/>
+      <c r="HG90" t="inlineStr"/>
+      <c r="HH90" t="inlineStr"/>
+      <c r="HI90" t="inlineStr"/>
+      <c r="HJ90" t="inlineStr"/>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>TEST</t>
+          <t>BARRICK GOLD CORP.</t>
         </is>
       </c>
       <c r="B91" t="n">
         <v>1</v>
       </c>
       <c r="C91" t="n">
         <v>0</v>
       </c>
       <c r="D91" t="n">
         <v>0</v>
       </c>
       <c r="E91" t="n">
         <v>0</v>
       </c>
       <c r="F91" t="inlineStr"/>
       <c r="G91" t="inlineStr"/>
       <c r="H91" t="inlineStr"/>
       <c r="I91" t="inlineStr"/>
       <c r="J91" t="inlineStr"/>
       <c r="K91" t="inlineStr"/>
-      <c r="L91" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="L91" t="inlineStr"/>
       <c r="M91" t="inlineStr"/>
-      <c r="N91" t="inlineStr"/>
+      <c r="N91" t="n">
+        <v>1</v>
+      </c>
       <c r="O91" t="inlineStr"/>
       <c r="P91" t="inlineStr"/>
       <c r="Q91" t="inlineStr"/>
       <c r="R91" t="inlineStr"/>
       <c r="S91" t="inlineStr"/>
       <c r="T91" t="inlineStr"/>
       <c r="U91" t="inlineStr"/>
       <c r="V91" t="inlineStr"/>
       <c r="W91" t="inlineStr"/>
       <c r="X91" t="inlineStr"/>
       <c r="Y91" t="inlineStr"/>
       <c r="Z91" t="inlineStr"/>
       <c r="AA91" t="inlineStr"/>
       <c r="AB91" t="inlineStr"/>
       <c r="AC91" t="inlineStr"/>
       <c r="AD91" t="inlineStr"/>
       <c r="AE91" t="inlineStr"/>
       <c r="AF91" t="inlineStr"/>
       <c r="AG91" t="inlineStr"/>
       <c r="AH91" t="inlineStr"/>
       <c r="AI91" t="inlineStr"/>
       <c r="AJ91" t="inlineStr"/>
       <c r="AK91" t="inlineStr"/>
       <c r="AL91" t="inlineStr"/>
       <c r="AM91" t="inlineStr"/>
@@ -21271,53 +23093,51 @@
       <c r="DN91" t="inlineStr"/>
       <c r="DO91" t="inlineStr"/>
       <c r="DP91" t="inlineStr"/>
       <c r="DQ91" t="inlineStr"/>
       <c r="DR91" t="inlineStr"/>
       <c r="DS91" t="inlineStr"/>
       <c r="DT91" t="inlineStr"/>
       <c r="DU91" t="inlineStr"/>
       <c r="DV91" t="inlineStr"/>
       <c r="DW91" t="inlineStr"/>
       <c r="DX91" t="inlineStr"/>
       <c r="DY91" t="inlineStr"/>
       <c r="DZ91" t="inlineStr"/>
       <c r="EA91" t="inlineStr"/>
       <c r="EB91" t="inlineStr"/>
       <c r="EC91" t="inlineStr"/>
       <c r="ED91" t="inlineStr"/>
       <c r="EE91" t="inlineStr"/>
       <c r="EF91" t="inlineStr"/>
       <c r="EG91" t="inlineStr"/>
       <c r="EH91" t="inlineStr"/>
       <c r="EI91" t="inlineStr"/>
       <c r="EJ91" t="inlineStr"/>
       <c r="EK91" t="inlineStr"/>
       <c r="EL91" t="inlineStr"/>
-      <c r="EM91" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="EM91" t="inlineStr"/>
       <c r="EN91" t="inlineStr"/>
       <c r="EO91" t="inlineStr"/>
       <c r="EP91" t="inlineStr"/>
       <c r="EQ91" t="inlineStr"/>
       <c r="ER91" t="inlineStr"/>
       <c r="ES91" t="inlineStr"/>
       <c r="ET91" t="inlineStr"/>
       <c r="EU91" t="inlineStr"/>
       <c r="EV91" t="inlineStr"/>
       <c r="EW91" t="inlineStr"/>
       <c r="EX91" t="inlineStr"/>
       <c r="EY91" t="inlineStr"/>
       <c r="EZ91" t="inlineStr"/>
       <c r="FA91" t="inlineStr"/>
       <c r="FB91" t="inlineStr"/>
       <c r="FC91" t="inlineStr"/>
       <c r="FD91" t="inlineStr"/>
       <c r="FE91" t="inlineStr"/>
       <c r="FF91" t="inlineStr"/>
       <c r="FG91" t="inlineStr"/>
       <c r="FH91" t="inlineStr"/>
       <c r="FI91" t="inlineStr"/>
       <c r="FJ91" t="inlineStr"/>
       <c r="FK91" t="inlineStr"/>
       <c r="FL91" t="inlineStr"/>
@@ -21330,68 +23150,89 @@
       <c r="FS91" t="inlineStr"/>
       <c r="FT91" t="inlineStr"/>
       <c r="FU91" t="inlineStr"/>
       <c r="FV91" t="inlineStr"/>
       <c r="FW91" t="inlineStr"/>
       <c r="FX91" t="inlineStr"/>
       <c r="FY91" t="inlineStr"/>
       <c r="FZ91" t="inlineStr"/>
       <c r="GA91" t="inlineStr"/>
       <c r="GB91" t="inlineStr"/>
       <c r="GC91" t="inlineStr"/>
       <c r="GD91" t="inlineStr"/>
       <c r="GE91" t="inlineStr"/>
       <c r="GF91" t="inlineStr"/>
       <c r="GG91" t="inlineStr"/>
       <c r="GH91" t="inlineStr"/>
       <c r="GI91" t="inlineStr"/>
       <c r="GJ91" t="inlineStr"/>
       <c r="GK91" t="inlineStr"/>
       <c r="GL91" t="inlineStr"/>
       <c r="GM91" t="inlineStr"/>
       <c r="GN91" t="inlineStr"/>
       <c r="GO91" t="inlineStr"/>
       <c r="GP91" t="inlineStr"/>
       <c r="GQ91" t="inlineStr"/>
+      <c r="GR91" t="inlineStr"/>
+      <c r="GS91" t="inlineStr"/>
+      <c r="GT91" t="n">
+        <v>1</v>
+      </c>
+      <c r="GU91" t="inlineStr"/>
+      <c r="GV91" t="inlineStr"/>
+      <c r="GW91" t="inlineStr"/>
+      <c r="GX91" t="inlineStr"/>
+      <c r="GY91" t="inlineStr"/>
+      <c r="GZ91" t="inlineStr"/>
+      <c r="HA91" t="inlineStr"/>
+      <c r="HB91" t="inlineStr"/>
+      <c r="HC91" t="inlineStr"/>
+      <c r="HD91" t="inlineStr"/>
+      <c r="HE91" t="inlineStr"/>
+      <c r="HF91" t="inlineStr"/>
+      <c r="HG91" t="inlineStr"/>
+      <c r="HH91" t="inlineStr"/>
+      <c r="HI91" t="inlineStr"/>
+      <c r="HJ91" t="inlineStr"/>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>JTI TRUCK</t>
+          <t>BULL POWERTRAIN</t>
         </is>
       </c>
       <c r="B92" t="n">
         <v>1</v>
       </c>
       <c r="C92" t="n">
         <v>1</v>
       </c>
       <c r="D92" t="n">
         <v>100</v>
       </c>
       <c r="E92" t="n">
-        <v>370</v>
+        <v>0</v>
       </c>
       <c r="F92" t="n">
         <v>1</v>
       </c>
       <c r="G92" t="inlineStr"/>
       <c r="H92" t="inlineStr"/>
       <c r="I92" t="inlineStr"/>
       <c r="J92" t="inlineStr"/>
       <c r="K92" t="inlineStr"/>
       <c r="L92" t="inlineStr"/>
       <c r="M92" t="inlineStr"/>
       <c r="N92" t="inlineStr"/>
       <c r="O92" t="inlineStr"/>
       <c r="P92" t="inlineStr"/>
       <c r="Q92" t="inlineStr"/>
       <c r="R92" t="inlineStr"/>
       <c r="S92" t="inlineStr"/>
       <c r="T92" t="inlineStr"/>
       <c r="U92" t="inlineStr"/>
       <c r="V92" t="inlineStr"/>
       <c r="W92" t="inlineStr"/>
       <c r="X92" t="inlineStr"/>
       <c r="Y92" t="inlineStr"/>
       <c r="Z92" t="inlineStr"/>
       <c r="AA92" t="inlineStr"/>
@@ -21537,83 +23378,102 @@
       <c r="FK92" t="inlineStr"/>
       <c r="FL92" t="inlineStr"/>
       <c r="FM92" t="inlineStr"/>
       <c r="FN92" t="inlineStr"/>
       <c r="FO92" t="inlineStr"/>
       <c r="FP92" t="inlineStr"/>
       <c r="FQ92" t="inlineStr"/>
       <c r="FR92" t="inlineStr"/>
       <c r="FS92" t="inlineStr"/>
       <c r="FT92" t="inlineStr"/>
       <c r="FU92" t="inlineStr"/>
       <c r="FV92" t="inlineStr"/>
       <c r="FW92" t="inlineStr"/>
       <c r="FX92" t="inlineStr"/>
       <c r="FY92" t="inlineStr"/>
       <c r="FZ92" t="inlineStr"/>
       <c r="GA92" t="inlineStr"/>
       <c r="GB92" t="inlineStr"/>
       <c r="GC92" t="inlineStr"/>
       <c r="GD92" t="inlineStr"/>
       <c r="GE92" t="inlineStr"/>
       <c r="GF92" t="inlineStr"/>
       <c r="GG92" t="inlineStr"/>
       <c r="GH92" t="inlineStr"/>
       <c r="GI92" t="inlineStr"/>
-      <c r="GJ92" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="GJ92" t="inlineStr"/>
       <c r="GK92" t="inlineStr"/>
       <c r="GL92" t="inlineStr"/>
       <c r="GM92" t="inlineStr"/>
       <c r="GN92" t="inlineStr"/>
       <c r="GO92" t="inlineStr"/>
       <c r="GP92" t="inlineStr"/>
       <c r="GQ92" t="inlineStr"/>
+      <c r="GR92" t="inlineStr"/>
+      <c r="GS92" t="inlineStr"/>
+      <c r="GT92" t="inlineStr"/>
+      <c r="GU92" t="n">
+        <v>1</v>
+      </c>
+      <c r="GV92" t="inlineStr"/>
+      <c r="GW92" t="inlineStr"/>
+      <c r="GX92" t="inlineStr"/>
+      <c r="GY92" t="inlineStr"/>
+      <c r="GZ92" t="inlineStr"/>
+      <c r="HA92" t="inlineStr"/>
+      <c r="HB92" t="inlineStr"/>
+      <c r="HC92" t="inlineStr"/>
+      <c r="HD92" t="inlineStr"/>
+      <c r="HE92" t="inlineStr"/>
+      <c r="HF92" t="inlineStr"/>
+      <c r="HG92" t="inlineStr"/>
+      <c r="HH92" t="inlineStr"/>
+      <c r="HI92" t="inlineStr"/>
+      <c r="HJ92" t="inlineStr"/>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>MAMMOET CANADA EASTERN LTD</t>
+          <t>CASH CUSTOMER</t>
         </is>
       </c>
       <c r="B93" t="n">
         <v>1</v>
       </c>
       <c r="C93" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D93" t="n">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="E93" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="F93" t="n">
+        <v>1</v>
+      </c>
+      <c r="G93" t="inlineStr"/>
       <c r="H93" t="inlineStr"/>
       <c r="I93" t="inlineStr"/>
       <c r="J93" t="inlineStr"/>
       <c r="K93" t="inlineStr"/>
       <c r="L93" t="inlineStr"/>
       <c r="M93" t="inlineStr"/>
       <c r="N93" t="inlineStr"/>
       <c r="O93" t="inlineStr"/>
       <c r="P93" t="inlineStr"/>
       <c r="Q93" t="inlineStr"/>
       <c r="R93" t="inlineStr"/>
       <c r="S93" t="inlineStr"/>
       <c r="T93" t="inlineStr"/>
       <c r="U93" t="inlineStr"/>
       <c r="V93" t="inlineStr"/>
       <c r="W93" t="inlineStr"/>
       <c r="X93" t="inlineStr"/>
       <c r="Y93" t="inlineStr"/>
       <c r="Z93" t="inlineStr"/>
       <c r="AA93" t="inlineStr"/>
       <c r="AB93" t="inlineStr"/>
       <c r="AC93" t="inlineStr"/>
       <c r="AD93" t="inlineStr"/>
       <c r="AE93" t="inlineStr"/>
       <c r="AF93" t="inlineStr"/>
@@ -21755,103 +23615,122 @@
       <c r="FL93" t="inlineStr"/>
       <c r="FM93" t="inlineStr"/>
       <c r="FN93" t="inlineStr"/>
       <c r="FO93" t="inlineStr"/>
       <c r="FP93" t="inlineStr"/>
       <c r="FQ93" t="inlineStr"/>
       <c r="FR93" t="inlineStr"/>
       <c r="FS93" t="inlineStr"/>
       <c r="FT93" t="inlineStr"/>
       <c r="FU93" t="inlineStr"/>
       <c r="FV93" t="inlineStr"/>
       <c r="FW93" t="inlineStr"/>
       <c r="FX93" t="inlineStr"/>
       <c r="FY93" t="inlineStr"/>
       <c r="FZ93" t="inlineStr"/>
       <c r="GA93" t="inlineStr"/>
       <c r="GB93" t="inlineStr"/>
       <c r="GC93" t="inlineStr"/>
       <c r="GD93" t="inlineStr"/>
       <c r="GE93" t="inlineStr"/>
       <c r="GF93" t="inlineStr"/>
       <c r="GG93" t="inlineStr"/>
       <c r="GH93" t="inlineStr"/>
       <c r="GI93" t="inlineStr"/>
       <c r="GJ93" t="inlineStr"/>
-      <c r="GK93" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="GK93" t="inlineStr"/>
       <c r="GL93" t="inlineStr"/>
       <c r="GM93" t="inlineStr"/>
       <c r="GN93" t="inlineStr"/>
       <c r="GO93" t="inlineStr"/>
       <c r="GP93" t="inlineStr"/>
       <c r="GQ93" t="inlineStr"/>
+      <c r="GR93" t="inlineStr"/>
+      <c r="GS93" t="inlineStr"/>
+      <c r="GT93" t="inlineStr"/>
+      <c r="GU93" t="inlineStr"/>
+      <c r="GV93" t="n">
+        <v>1</v>
+      </c>
+      <c r="GW93" t="inlineStr"/>
+      <c r="GX93" t="inlineStr"/>
+      <c r="GY93" t="inlineStr"/>
+      <c r="GZ93" t="inlineStr"/>
+      <c r="HA93" t="inlineStr"/>
+      <c r="HB93" t="inlineStr"/>
+      <c r="HC93" t="inlineStr"/>
+      <c r="HD93" t="inlineStr"/>
+      <c r="HE93" t="inlineStr"/>
+      <c r="HF93" t="inlineStr"/>
+      <c r="HG93" t="inlineStr"/>
+      <c r="HH93" t="inlineStr"/>
+      <c r="HI93" t="inlineStr"/>
+      <c r="HJ93" t="inlineStr"/>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>MULTI TRANSMISSION INC</t>
+          <t>CAST CONSTRUCTION INC</t>
         </is>
       </c>
       <c r="B94" t="n">
         <v>1</v>
       </c>
       <c r="C94" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D94" t="n">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="E94" t="n">
-        <v>6</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="F94" t="inlineStr"/>
       <c r="G94" t="inlineStr"/>
       <c r="H94" t="inlineStr"/>
       <c r="I94" t="inlineStr"/>
       <c r="J94" t="inlineStr"/>
       <c r="K94" t="inlineStr"/>
       <c r="L94" t="inlineStr"/>
       <c r="M94" t="inlineStr"/>
       <c r="N94" t="inlineStr"/>
       <c r="O94" t="inlineStr"/>
       <c r="P94" t="inlineStr"/>
       <c r="Q94" t="inlineStr"/>
       <c r="R94" t="inlineStr"/>
       <c r="S94" t="inlineStr"/>
       <c r="T94" t="inlineStr"/>
       <c r="U94" t="inlineStr"/>
       <c r="V94" t="inlineStr"/>
       <c r="W94" t="inlineStr"/>
       <c r="X94" t="inlineStr"/>
       <c r="Y94" t="inlineStr"/>
       <c r="Z94" t="inlineStr"/>
       <c r="AA94" t="inlineStr"/>
-      <c r="AB94" t="inlineStr"/>
+      <c r="AB94" t="n">
+        <v>1</v>
+      </c>
       <c r="AC94" t="inlineStr"/>
       <c r="AD94" t="inlineStr"/>
       <c r="AE94" t="inlineStr"/>
       <c r="AF94" t="inlineStr"/>
       <c r="AG94" t="inlineStr"/>
       <c r="AH94" t="inlineStr"/>
       <c r="AI94" t="inlineStr"/>
       <c r="AJ94" t="inlineStr"/>
       <c r="AK94" t="inlineStr"/>
       <c r="AL94" t="inlineStr"/>
       <c r="AM94" t="inlineStr"/>
       <c r="AN94" t="inlineStr"/>
       <c r="AO94" t="inlineStr"/>
       <c r="AP94" t="inlineStr"/>
       <c r="AQ94" t="inlineStr"/>
       <c r="AR94" t="inlineStr"/>
       <c r="AS94" t="inlineStr"/>
       <c r="AT94" t="inlineStr"/>
       <c r="AU94" t="inlineStr"/>
       <c r="AV94" t="inlineStr"/>
       <c r="AW94" t="inlineStr"/>
       <c r="AX94" t="inlineStr"/>
       <c r="AY94" t="inlineStr"/>
       <c r="AZ94" t="inlineStr"/>
       <c r="BA94" t="inlineStr"/>
@@ -21973,76 +23852,95 @@
       <c r="FM94" t="inlineStr"/>
       <c r="FN94" t="inlineStr"/>
       <c r="FO94" t="inlineStr"/>
       <c r="FP94" t="inlineStr"/>
       <c r="FQ94" t="inlineStr"/>
       <c r="FR94" t="inlineStr"/>
       <c r="FS94" t="inlineStr"/>
       <c r="FT94" t="inlineStr"/>
       <c r="FU94" t="inlineStr"/>
       <c r="FV94" t="inlineStr"/>
       <c r="FW94" t="inlineStr"/>
       <c r="FX94" t="inlineStr"/>
       <c r="FY94" t="inlineStr"/>
       <c r="FZ94" t="inlineStr"/>
       <c r="GA94" t="inlineStr"/>
       <c r="GB94" t="inlineStr"/>
       <c r="GC94" t="inlineStr"/>
       <c r="GD94" t="inlineStr"/>
       <c r="GE94" t="inlineStr"/>
       <c r="GF94" t="inlineStr"/>
       <c r="GG94" t="inlineStr"/>
       <c r="GH94" t="inlineStr"/>
       <c r="GI94" t="inlineStr"/>
       <c r="GJ94" t="inlineStr"/>
       <c r="GK94" t="inlineStr"/>
-      <c r="GL94" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="GL94" t="inlineStr"/>
       <c r="GM94" t="inlineStr"/>
       <c r="GN94" t="inlineStr"/>
       <c r="GO94" t="inlineStr"/>
       <c r="GP94" t="inlineStr"/>
       <c r="GQ94" t="inlineStr"/>
+      <c r="GR94" t="inlineStr"/>
+      <c r="GS94" t="inlineStr"/>
+      <c r="GT94" t="inlineStr"/>
+      <c r="GU94" t="inlineStr"/>
+      <c r="GV94" t="inlineStr"/>
+      <c r="GW94" t="n">
+        <v>1</v>
+      </c>
+      <c r="GX94" t="inlineStr"/>
+      <c r="GY94" t="inlineStr"/>
+      <c r="GZ94" t="inlineStr"/>
+      <c r="HA94" t="inlineStr"/>
+      <c r="HB94" t="inlineStr"/>
+      <c r="HC94" t="inlineStr"/>
+      <c r="HD94" t="inlineStr"/>
+      <c r="HE94" t="inlineStr"/>
+      <c r="HF94" t="inlineStr"/>
+      <c r="HG94" t="inlineStr"/>
+      <c r="HH94" t="inlineStr"/>
+      <c r="HI94" t="inlineStr"/>
+      <c r="HJ94" t="inlineStr"/>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>MULTICRETE CONTRACTING INC</t>
+          <t>GROUPE MINIER CMAC THYSSEN</t>
         </is>
       </c>
       <c r="B95" t="n">
         <v>1</v>
       </c>
       <c r="C95" t="n">
         <v>1</v>
       </c>
       <c r="D95" t="n">
         <v>100</v>
       </c>
       <c r="E95" t="n">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="F95" t="n">
         <v>1</v>
       </c>
       <c r="G95" t="inlineStr"/>
       <c r="H95" t="inlineStr"/>
       <c r="I95" t="inlineStr"/>
       <c r="J95" t="inlineStr"/>
       <c r="K95" t="inlineStr"/>
       <c r="L95" t="inlineStr"/>
       <c r="M95" t="inlineStr"/>
       <c r="N95" t="inlineStr"/>
       <c r="O95" t="inlineStr"/>
       <c r="P95" t="inlineStr"/>
       <c r="Q95" t="inlineStr"/>
       <c r="R95" t="inlineStr"/>
       <c r="S95" t="inlineStr"/>
       <c r="T95" t="inlineStr"/>
       <c r="U95" t="inlineStr"/>
       <c r="V95" t="inlineStr"/>
       <c r="W95" t="inlineStr"/>
       <c r="X95" t="inlineStr"/>
       <c r="Y95" t="inlineStr"/>
       <c r="Z95" t="inlineStr"/>
       <c r="AA95" t="inlineStr"/>
@@ -22140,126 +24038,145 @@
       <c r="DO95" t="inlineStr"/>
       <c r="DP95" t="inlineStr"/>
       <c r="DQ95" t="inlineStr"/>
       <c r="DR95" t="inlineStr"/>
       <c r="DS95" t="inlineStr"/>
       <c r="DT95" t="inlineStr"/>
       <c r="DU95" t="inlineStr"/>
       <c r="DV95" t="inlineStr"/>
       <c r="DW95" t="inlineStr"/>
       <c r="DX95" t="inlineStr"/>
       <c r="DY95" t="inlineStr"/>
       <c r="DZ95" t="inlineStr"/>
       <c r="EA95" t="inlineStr"/>
       <c r="EB95" t="inlineStr"/>
       <c r="EC95" t="inlineStr"/>
       <c r="ED95" t="inlineStr"/>
       <c r="EE95" t="inlineStr"/>
       <c r="EF95" t="inlineStr"/>
       <c r="EG95" t="inlineStr"/>
       <c r="EH95" t="inlineStr"/>
       <c r="EI95" t="inlineStr"/>
       <c r="EJ95" t="inlineStr"/>
       <c r="EK95" t="inlineStr"/>
       <c r="EL95" t="inlineStr"/>
       <c r="EM95" t="inlineStr"/>
-      <c r="EN95" t="inlineStr"/>
+      <c r="EN95" t="n">
+        <v>1</v>
+      </c>
       <c r="EO95" t="inlineStr"/>
       <c r="EP95" t="inlineStr"/>
       <c r="EQ95" t="inlineStr"/>
       <c r="ER95" t="inlineStr"/>
       <c r="ES95" t="inlineStr"/>
       <c r="ET95" t="inlineStr"/>
       <c r="EU95" t="inlineStr"/>
       <c r="EV95" t="inlineStr"/>
       <c r="EW95" t="inlineStr"/>
       <c r="EX95" t="inlineStr"/>
       <c r="EY95" t="inlineStr"/>
       <c r="EZ95" t="inlineStr"/>
       <c r="FA95" t="inlineStr"/>
       <c r="FB95" t="inlineStr"/>
       <c r="FC95" t="inlineStr"/>
       <c r="FD95" t="inlineStr"/>
       <c r="FE95" t="inlineStr"/>
       <c r="FF95" t="inlineStr"/>
       <c r="FG95" t="inlineStr"/>
       <c r="FH95" t="inlineStr"/>
       <c r="FI95" t="inlineStr"/>
       <c r="FJ95" t="inlineStr"/>
       <c r="FK95" t="inlineStr"/>
       <c r="FL95" t="inlineStr"/>
       <c r="FM95" t="inlineStr"/>
       <c r="FN95" t="inlineStr"/>
       <c r="FO95" t="inlineStr"/>
       <c r="FP95" t="inlineStr"/>
       <c r="FQ95" t="inlineStr"/>
       <c r="FR95" t="inlineStr"/>
       <c r="FS95" t="inlineStr"/>
       <c r="FT95" t="inlineStr"/>
       <c r="FU95" t="inlineStr"/>
       <c r="FV95" t="inlineStr"/>
       <c r="FW95" t="inlineStr"/>
       <c r="FX95" t="inlineStr"/>
       <c r="FY95" t="inlineStr"/>
       <c r="FZ95" t="inlineStr"/>
       <c r="GA95" t="inlineStr"/>
       <c r="GB95" t="inlineStr"/>
       <c r="GC95" t="inlineStr"/>
       <c r="GD95" t="inlineStr"/>
       <c r="GE95" t="inlineStr"/>
       <c r="GF95" t="inlineStr"/>
       <c r="GG95" t="inlineStr"/>
       <c r="GH95" t="inlineStr"/>
       <c r="GI95" t="inlineStr"/>
       <c r="GJ95" t="inlineStr"/>
       <c r="GK95" t="inlineStr"/>
       <c r="GL95" t="inlineStr"/>
-      <c r="GM95" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="GM95" t="inlineStr"/>
       <c r="GN95" t="inlineStr"/>
       <c r="GO95" t="inlineStr"/>
       <c r="GP95" t="inlineStr"/>
       <c r="GQ95" t="inlineStr"/>
+      <c r="GR95" t="inlineStr"/>
+      <c r="GS95" t="inlineStr"/>
+      <c r="GT95" t="inlineStr"/>
+      <c r="GU95" t="inlineStr"/>
+      <c r="GV95" t="inlineStr"/>
+      <c r="GW95" t="inlineStr"/>
+      <c r="GX95" t="inlineStr"/>
+      <c r="GY95" t="inlineStr"/>
+      <c r="GZ95" t="inlineStr"/>
+      <c r="HA95" t="inlineStr"/>
+      <c r="HB95" t="inlineStr"/>
+      <c r="HC95" t="inlineStr"/>
+      <c r="HD95" t="inlineStr"/>
+      <c r="HE95" t="inlineStr"/>
+      <c r="HF95" t="inlineStr"/>
+      <c r="HG95" t="inlineStr"/>
+      <c r="HH95" t="inlineStr"/>
+      <c r="HI95" t="inlineStr"/>
+      <c r="HJ95" t="inlineStr"/>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>P G BILODEAU DIESEL INC</t>
+          <t>CROPAC EQUIPMENT INC</t>
         </is>
       </c>
       <c r="B96" t="n">
         <v>1</v>
       </c>
       <c r="C96" t="n">
         <v>1</v>
       </c>
       <c r="D96" t="n">
         <v>100</v>
       </c>
       <c r="E96" t="n">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F96" t="n">
         <v>1</v>
       </c>
       <c r="G96" t="inlineStr"/>
       <c r="H96" t="inlineStr"/>
       <c r="I96" t="inlineStr"/>
       <c r="J96" t="inlineStr"/>
       <c r="K96" t="inlineStr"/>
       <c r="L96" t="inlineStr"/>
       <c r="M96" t="inlineStr"/>
       <c r="N96" t="inlineStr"/>
       <c r="O96" t="inlineStr"/>
       <c r="P96" t="inlineStr"/>
       <c r="Q96" t="inlineStr"/>
       <c r="R96" t="inlineStr"/>
       <c r="S96" t="inlineStr"/>
       <c r="T96" t="inlineStr"/>
       <c r="U96" t="inlineStr"/>
       <c r="V96" t="inlineStr"/>
       <c r="W96" t="inlineStr"/>
       <c r="X96" t="inlineStr"/>
       <c r="Y96" t="inlineStr"/>
       <c r="Z96" t="inlineStr"/>
       <c r="AA96" t="inlineStr"/>
@@ -22409,74 +24326,93 @@
       <c r="FO96" t="inlineStr"/>
       <c r="FP96" t="inlineStr"/>
       <c r="FQ96" t="inlineStr"/>
       <c r="FR96" t="inlineStr"/>
       <c r="FS96" t="inlineStr"/>
       <c r="FT96" t="inlineStr"/>
       <c r="FU96" t="inlineStr"/>
       <c r="FV96" t="inlineStr"/>
       <c r="FW96" t="inlineStr"/>
       <c r="FX96" t="inlineStr"/>
       <c r="FY96" t="inlineStr"/>
       <c r="FZ96" t="inlineStr"/>
       <c r="GA96" t="inlineStr"/>
       <c r="GB96" t="inlineStr"/>
       <c r="GC96" t="inlineStr"/>
       <c r="GD96" t="inlineStr"/>
       <c r="GE96" t="inlineStr"/>
       <c r="GF96" t="inlineStr"/>
       <c r="GG96" t="inlineStr"/>
       <c r="GH96" t="inlineStr"/>
       <c r="GI96" t="inlineStr"/>
       <c r="GJ96" t="inlineStr"/>
       <c r="GK96" t="inlineStr"/>
       <c r="GL96" t="inlineStr"/>
       <c r="GM96" t="inlineStr"/>
-      <c r="GN96" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="GN96" t="inlineStr"/>
       <c r="GO96" t="inlineStr"/>
       <c r="GP96" t="inlineStr"/>
       <c r="GQ96" t="inlineStr"/>
+      <c r="GR96" t="inlineStr"/>
+      <c r="GS96" t="inlineStr"/>
+      <c r="GT96" t="inlineStr"/>
+      <c r="GU96" t="inlineStr"/>
+      <c r="GV96" t="inlineStr"/>
+      <c r="GW96" t="inlineStr"/>
+      <c r="GX96" t="n">
+        <v>1</v>
+      </c>
+      <c r="GY96" t="inlineStr"/>
+      <c r="GZ96" t="inlineStr"/>
+      <c r="HA96" t="inlineStr"/>
+      <c r="HB96" t="inlineStr"/>
+      <c r="HC96" t="inlineStr"/>
+      <c r="HD96" t="inlineStr"/>
+      <c r="HE96" t="inlineStr"/>
+      <c r="HF96" t="inlineStr"/>
+      <c r="HG96" t="inlineStr"/>
+      <c r="HH96" t="inlineStr"/>
+      <c r="HI96" t="inlineStr"/>
+      <c r="HJ96" t="inlineStr"/>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>SERVICE JLM</t>
+          <t>EPIROC CUSTOMER CENTER (MCA)</t>
         </is>
       </c>
       <c r="B97" t="n">
         <v>1</v>
       </c>
       <c r="C97" t="n">
         <v>1</v>
       </c>
       <c r="D97" t="n">
         <v>100</v>
       </c>
       <c r="E97" t="n">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="F97" t="n">
         <v>1</v>
       </c>
       <c r="G97" t="inlineStr"/>
       <c r="H97" t="inlineStr"/>
       <c r="I97" t="inlineStr"/>
       <c r="J97" t="inlineStr"/>
       <c r="K97" t="inlineStr"/>
       <c r="L97" t="inlineStr"/>
       <c r="M97" t="inlineStr"/>
       <c r="N97" t="inlineStr"/>
       <c r="O97" t="inlineStr"/>
       <c r="P97" t="inlineStr"/>
       <c r="Q97" t="inlineStr"/>
       <c r="R97" t="inlineStr"/>
       <c r="S97" t="inlineStr"/>
       <c r="T97" t="inlineStr"/>
       <c r="U97" t="inlineStr"/>
       <c r="V97" t="inlineStr"/>
       <c r="W97" t="inlineStr"/>
       <c r="X97" t="inlineStr"/>
       <c r="Y97" t="inlineStr"/>
       <c r="Z97" t="inlineStr"/>
       <c r="AA97" t="inlineStr"/>
@@ -22627,81 +24563,100 @@
       <c r="FP97" t="inlineStr"/>
       <c r="FQ97" t="inlineStr"/>
       <c r="FR97" t="inlineStr"/>
       <c r="FS97" t="inlineStr"/>
       <c r="FT97" t="inlineStr"/>
       <c r="FU97" t="inlineStr"/>
       <c r="FV97" t="inlineStr"/>
       <c r="FW97" t="inlineStr"/>
       <c r="FX97" t="inlineStr"/>
       <c r="FY97" t="inlineStr"/>
       <c r="FZ97" t="inlineStr"/>
       <c r="GA97" t="inlineStr"/>
       <c r="GB97" t="inlineStr"/>
       <c r="GC97" t="inlineStr"/>
       <c r="GD97" t="inlineStr"/>
       <c r="GE97" t="inlineStr"/>
       <c r="GF97" t="inlineStr"/>
       <c r="GG97" t="inlineStr"/>
       <c r="GH97" t="inlineStr"/>
       <c r="GI97" t="inlineStr"/>
       <c r="GJ97" t="inlineStr"/>
       <c r="GK97" t="inlineStr"/>
       <c r="GL97" t="inlineStr"/>
       <c r="GM97" t="inlineStr"/>
       <c r="GN97" t="inlineStr"/>
-      <c r="GO97" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="GO97" t="inlineStr"/>
       <c r="GP97" t="inlineStr"/>
       <c r="GQ97" t="inlineStr"/>
+      <c r="GR97" t="inlineStr"/>
+      <c r="GS97" t="inlineStr"/>
+      <c r="GT97" t="inlineStr"/>
+      <c r="GU97" t="inlineStr"/>
+      <c r="GV97" t="inlineStr"/>
+      <c r="GW97" t="inlineStr"/>
+      <c r="GX97" t="inlineStr"/>
+      <c r="GY97" t="n">
+        <v>1</v>
+      </c>
+      <c r="GZ97" t="inlineStr"/>
+      <c r="HA97" t="inlineStr"/>
+      <c r="HB97" t="inlineStr"/>
+      <c r="HC97" t="inlineStr"/>
+      <c r="HD97" t="inlineStr"/>
+      <c r="HE97" t="inlineStr"/>
+      <c r="HF97" t="inlineStr"/>
+      <c r="HG97" t="inlineStr"/>
+      <c r="HH97" t="inlineStr"/>
+      <c r="HI97" t="inlineStr"/>
+      <c r="HJ97" t="inlineStr"/>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>SWISSPORT CANADA INC.</t>
+          <t>EQUIPMENT WORLD INC.</t>
         </is>
       </c>
       <c r="B98" t="n">
         <v>1</v>
       </c>
       <c r="C98" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D98" t="n">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="E98" t="n">
-        <v>129</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="F98" t="inlineStr"/>
       <c r="G98" t="inlineStr"/>
       <c r="H98" t="inlineStr"/>
       <c r="I98" t="inlineStr"/>
-      <c r="J98" t="inlineStr"/>
+      <c r="J98" t="n">
+        <v>1</v>
+      </c>
       <c r="K98" t="inlineStr"/>
       <c r="L98" t="inlineStr"/>
       <c r="M98" t="inlineStr"/>
       <c r="N98" t="inlineStr"/>
       <c r="O98" t="inlineStr"/>
       <c r="P98" t="inlineStr"/>
       <c r="Q98" t="inlineStr"/>
       <c r="R98" t="inlineStr"/>
       <c r="S98" t="inlineStr"/>
       <c r="T98" t="inlineStr"/>
       <c r="U98" t="inlineStr"/>
       <c r="V98" t="inlineStr"/>
       <c r="W98" t="inlineStr"/>
       <c r="X98" t="inlineStr"/>
       <c r="Y98" t="inlineStr"/>
       <c r="Z98" t="inlineStr"/>
       <c r="AA98" t="inlineStr"/>
       <c r="AB98" t="inlineStr"/>
       <c r="AC98" t="inlineStr"/>
       <c r="AD98" t="inlineStr"/>
       <c r="AE98" t="inlineStr"/>
       <c r="AF98" t="inlineStr"/>
       <c r="AG98" t="inlineStr"/>
       <c r="AH98" t="inlineStr"/>
       <c r="AI98" t="inlineStr"/>
@@ -22724,51 +24679,53 @@
       <c r="AZ98" t="inlineStr"/>
       <c r="BA98" t="inlineStr"/>
       <c r="BB98" t="inlineStr"/>
       <c r="BC98" t="inlineStr"/>
       <c r="BD98" t="inlineStr"/>
       <c r="BE98" t="inlineStr"/>
       <c r="BF98" t="inlineStr"/>
       <c r="BG98" t="inlineStr"/>
       <c r="BH98" t="inlineStr"/>
       <c r="BI98" t="inlineStr"/>
       <c r="BJ98" t="inlineStr"/>
       <c r="BK98" t="inlineStr"/>
       <c r="BL98" t="inlineStr"/>
       <c r="BM98" t="inlineStr"/>
       <c r="BN98" t="inlineStr"/>
       <c r="BO98" t="inlineStr"/>
       <c r="BP98" t="inlineStr"/>
       <c r="BQ98" t="inlineStr"/>
       <c r="BR98" t="inlineStr"/>
       <c r="BS98" t="inlineStr"/>
       <c r="BT98" t="inlineStr"/>
       <c r="BU98" t="inlineStr"/>
       <c r="BV98" t="inlineStr"/>
       <c r="BW98" t="inlineStr"/>
       <c r="BX98" t="inlineStr"/>
-      <c r="BY98" t="inlineStr"/>
+      <c r="BY98" t="n">
+        <v>1</v>
+      </c>
       <c r="BZ98" t="inlineStr"/>
       <c r="CA98" t="inlineStr"/>
       <c r="CB98" t="inlineStr"/>
       <c r="CC98" t="inlineStr"/>
       <c r="CD98" t="inlineStr"/>
       <c r="CE98" t="inlineStr"/>
       <c r="CF98" t="inlineStr"/>
       <c r="CG98" t="inlineStr"/>
       <c r="CH98" t="inlineStr"/>
       <c r="CI98" t="inlineStr"/>
       <c r="CJ98" t="inlineStr"/>
       <c r="CK98" t="inlineStr"/>
       <c r="CL98" t="inlineStr"/>
       <c r="CM98" t="inlineStr"/>
       <c r="CN98" t="inlineStr"/>
       <c r="CO98" t="inlineStr"/>
       <c r="CP98" t="inlineStr"/>
       <c r="CQ98" t="inlineStr"/>
       <c r="CR98" t="inlineStr"/>
       <c r="CS98" t="inlineStr"/>
       <c r="CT98" t="inlineStr"/>
       <c r="CU98" t="inlineStr"/>
       <c r="CV98" t="inlineStr"/>
       <c r="CW98" t="inlineStr"/>
       <c r="CX98" t="inlineStr"/>
@@ -22845,80 +24802,97 @@
       <c r="FQ98" t="inlineStr"/>
       <c r="FR98" t="inlineStr"/>
       <c r="FS98" t="inlineStr"/>
       <c r="FT98" t="inlineStr"/>
       <c r="FU98" t="inlineStr"/>
       <c r="FV98" t="inlineStr"/>
       <c r="FW98" t="inlineStr"/>
       <c r="FX98" t="inlineStr"/>
       <c r="FY98" t="inlineStr"/>
       <c r="FZ98" t="inlineStr"/>
       <c r="GA98" t="inlineStr"/>
       <c r="GB98" t="inlineStr"/>
       <c r="GC98" t="inlineStr"/>
       <c r="GD98" t="inlineStr"/>
       <c r="GE98" t="inlineStr"/>
       <c r="GF98" t="inlineStr"/>
       <c r="GG98" t="inlineStr"/>
       <c r="GH98" t="inlineStr"/>
       <c r="GI98" t="inlineStr"/>
       <c r="GJ98" t="inlineStr"/>
       <c r="GK98" t="inlineStr"/>
       <c r="GL98" t="inlineStr"/>
       <c r="GM98" t="inlineStr"/>
       <c r="GN98" t="inlineStr"/>
       <c r="GO98" t="inlineStr"/>
-      <c r="GP98" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="GP98" t="inlineStr"/>
       <c r="GQ98" t="inlineStr"/>
+      <c r="GR98" t="inlineStr"/>
+      <c r="GS98" t="inlineStr"/>
+      <c r="GT98" t="inlineStr"/>
+      <c r="GU98" t="inlineStr"/>
+      <c r="GV98" t="inlineStr"/>
+      <c r="GW98" t="inlineStr"/>
+      <c r="GX98" t="inlineStr"/>
+      <c r="GY98" t="inlineStr"/>
+      <c r="GZ98" t="inlineStr"/>
+      <c r="HA98" t="inlineStr"/>
+      <c r="HB98" t="inlineStr"/>
+      <c r="HC98" t="inlineStr"/>
+      <c r="HD98" t="inlineStr"/>
+      <c r="HE98" t="inlineStr"/>
+      <c r="HF98" t="inlineStr"/>
+      <c r="HG98" t="inlineStr"/>
+      <c r="HH98" t="inlineStr"/>
+      <c r="HI98" t="inlineStr"/>
+      <c r="HJ98" t="inlineStr"/>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>THE GEAR CENTER</t>
+          <t>TEST</t>
         </is>
       </c>
       <c r="B99" t="n">
         <v>1</v>
       </c>
       <c r="C99" t="n">
         <v>0</v>
       </c>
       <c r="D99" t="n">
         <v>0</v>
       </c>
       <c r="E99" t="n">
         <v>0</v>
       </c>
       <c r="F99" t="inlineStr"/>
       <c r="G99" t="inlineStr"/>
-      <c r="H99" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="H99" t="inlineStr"/>
       <c r="I99" t="inlineStr"/>
-      <c r="J99" t="inlineStr"/>
+      <c r="J99" t="n">
+        <v>1</v>
+      </c>
       <c r="K99" t="inlineStr"/>
       <c r="L99" t="inlineStr"/>
       <c r="M99" t="inlineStr"/>
       <c r="N99" t="inlineStr"/>
       <c r="O99" t="inlineStr"/>
       <c r="P99" t="inlineStr"/>
       <c r="Q99" t="inlineStr"/>
       <c r="R99" t="inlineStr"/>
       <c r="S99" t="inlineStr"/>
       <c r="T99" t="inlineStr"/>
       <c r="U99" t="inlineStr"/>
       <c r="V99" t="inlineStr"/>
       <c r="W99" t="inlineStr"/>
       <c r="X99" t="inlineStr"/>
       <c r="Y99" t="inlineStr"/>
       <c r="Z99" t="inlineStr"/>
       <c r="AA99" t="inlineStr"/>
       <c r="AB99" t="inlineStr"/>
       <c r="AC99" t="inlineStr"/>
       <c r="AD99" t="inlineStr"/>
       <c r="AE99" t="inlineStr"/>
       <c r="AF99" t="inlineStr"/>
       <c r="AG99" t="inlineStr"/>
       <c r="AH99" t="inlineStr"/>
       <c r="AI99" t="inlineStr"/>
@@ -23026,128 +25000,145 @@
       <c r="EG99" t="inlineStr"/>
       <c r="EH99" t="inlineStr"/>
       <c r="EI99" t="inlineStr"/>
       <c r="EJ99" t="inlineStr"/>
       <c r="EK99" t="inlineStr"/>
       <c r="EL99" t="inlineStr"/>
       <c r="EM99" t="inlineStr"/>
       <c r="EN99" t="inlineStr"/>
       <c r="EO99" t="inlineStr"/>
       <c r="EP99" t="inlineStr"/>
       <c r="EQ99" t="inlineStr"/>
       <c r="ER99" t="inlineStr"/>
       <c r="ES99" t="inlineStr"/>
       <c r="ET99" t="inlineStr"/>
       <c r="EU99" t="inlineStr"/>
       <c r="EV99" t="inlineStr"/>
       <c r="EW99" t="inlineStr"/>
       <c r="EX99" t="inlineStr"/>
       <c r="EY99" t="inlineStr"/>
       <c r="EZ99" t="inlineStr"/>
       <c r="FA99" t="inlineStr"/>
       <c r="FB99" t="inlineStr"/>
       <c r="FC99" t="inlineStr"/>
       <c r="FD99" t="inlineStr"/>
       <c r="FE99" t="inlineStr"/>
-      <c r="FF99" t="inlineStr"/>
+      <c r="FF99" t="n">
+        <v>1</v>
+      </c>
       <c r="FG99" t="inlineStr"/>
       <c r="FH99" t="inlineStr"/>
       <c r="FI99" t="inlineStr"/>
       <c r="FJ99" t="inlineStr"/>
       <c r="FK99" t="inlineStr"/>
       <c r="FL99" t="inlineStr"/>
       <c r="FM99" t="inlineStr"/>
       <c r="FN99" t="inlineStr"/>
       <c r="FO99" t="inlineStr"/>
       <c r="FP99" t="inlineStr"/>
       <c r="FQ99" t="inlineStr"/>
       <c r="FR99" t="inlineStr"/>
       <c r="FS99" t="inlineStr"/>
       <c r="FT99" t="inlineStr"/>
       <c r="FU99" t="inlineStr"/>
       <c r="FV99" t="inlineStr"/>
       <c r="FW99" t="inlineStr"/>
       <c r="FX99" t="inlineStr"/>
       <c r="FY99" t="inlineStr"/>
       <c r="FZ99" t="inlineStr"/>
       <c r="GA99" t="inlineStr"/>
       <c r="GB99" t="inlineStr"/>
       <c r="GC99" t="inlineStr"/>
-      <c r="GD99" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="GD99" t="inlineStr"/>
       <c r="GE99" t="inlineStr"/>
       <c r="GF99" t="inlineStr"/>
       <c r="GG99" t="inlineStr"/>
       <c r="GH99" t="inlineStr"/>
       <c r="GI99" t="inlineStr"/>
       <c r="GJ99" t="inlineStr"/>
       <c r="GK99" t="inlineStr"/>
       <c r="GL99" t="inlineStr"/>
       <c r="GM99" t="inlineStr"/>
       <c r="GN99" t="inlineStr"/>
       <c r="GO99" t="inlineStr"/>
       <c r="GP99" t="inlineStr"/>
       <c r="GQ99" t="inlineStr"/>
+      <c r="GR99" t="inlineStr"/>
+      <c r="GS99" t="inlineStr"/>
+      <c r="GT99" t="inlineStr"/>
+      <c r="GU99" t="inlineStr"/>
+      <c r="GV99" t="inlineStr"/>
+      <c r="GW99" t="inlineStr"/>
+      <c r="GX99" t="inlineStr"/>
+      <c r="GY99" t="inlineStr"/>
+      <c r="GZ99" t="inlineStr"/>
+      <c r="HA99" t="inlineStr"/>
+      <c r="HB99" t="inlineStr"/>
+      <c r="HC99" t="inlineStr"/>
+      <c r="HD99" t="inlineStr"/>
+      <c r="HE99" t="inlineStr"/>
+      <c r="HF99" t="inlineStr"/>
+      <c r="HG99" t="inlineStr"/>
+      <c r="HH99" t="inlineStr"/>
+      <c r="HI99" t="inlineStr"/>
+      <c r="HJ99" t="inlineStr"/>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>BARRICK - HEMLO</t>
+          <t>JTI TRUCK</t>
         </is>
       </c>
       <c r="B100" t="n">
         <v>1</v>
       </c>
       <c r="C100" t="n">
         <v>1</v>
       </c>
       <c r="D100" t="n">
         <v>100</v>
       </c>
       <c r="E100" t="n">
-        <v>74</v>
+        <v>370</v>
       </c>
       <c r="F100" t="n">
         <v>1</v>
       </c>
       <c r="G100" t="inlineStr"/>
       <c r="H100" t="inlineStr"/>
       <c r="I100" t="inlineStr"/>
       <c r="J100" t="inlineStr"/>
       <c r="K100" t="inlineStr"/>
       <c r="L100" t="inlineStr"/>
       <c r="M100" t="inlineStr"/>
       <c r="N100" t="inlineStr"/>
       <c r="O100" t="inlineStr"/>
       <c r="P100" t="inlineStr"/>
       <c r="Q100" t="inlineStr"/>
       <c r="R100" t="inlineStr"/>
       <c r="S100" t="inlineStr"/>
-      <c r="T100" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="T100" t="inlineStr"/>
       <c r="U100" t="inlineStr"/>
       <c r="V100" t="inlineStr"/>
       <c r="W100" t="inlineStr"/>
       <c r="X100" t="inlineStr"/>
       <c r="Y100" t="inlineStr"/>
       <c r="Z100" t="inlineStr"/>
       <c r="AA100" t="inlineStr"/>
       <c r="AB100" t="inlineStr"/>
       <c r="AC100" t="inlineStr"/>
       <c r="AD100" t="inlineStr"/>
       <c r="AE100" t="inlineStr"/>
       <c r="AF100" t="inlineStr"/>
       <c r="AG100" t="inlineStr"/>
       <c r="AH100" t="inlineStr"/>
       <c r="AI100" t="inlineStr"/>
       <c r="AJ100" t="inlineStr"/>
       <c r="AK100" t="inlineStr"/>
       <c r="AL100" t="inlineStr"/>
       <c r="AM100" t="inlineStr"/>
       <c r="AN100" t="inlineStr"/>
       <c r="AO100" t="inlineStr"/>
       <c r="AP100" t="inlineStr"/>
       <c r="AQ100" t="inlineStr"/>
       <c r="AR100" t="inlineStr"/>
       <c r="AS100" t="inlineStr"/>
@@ -23283,73 +25274,94 @@
       <c r="FS100" t="inlineStr"/>
       <c r="FT100" t="inlineStr"/>
       <c r="FU100" t="inlineStr"/>
       <c r="FV100" t="inlineStr"/>
       <c r="FW100" t="inlineStr"/>
       <c r="FX100" t="inlineStr"/>
       <c r="FY100" t="inlineStr"/>
       <c r="FZ100" t="inlineStr"/>
       <c r="GA100" t="inlineStr"/>
       <c r="GB100" t="inlineStr"/>
       <c r="GC100" t="inlineStr"/>
       <c r="GD100" t="inlineStr"/>
       <c r="GE100" t="inlineStr"/>
       <c r="GF100" t="inlineStr"/>
       <c r="GG100" t="inlineStr"/>
       <c r="GH100" t="inlineStr"/>
       <c r="GI100" t="inlineStr"/>
       <c r="GJ100" t="inlineStr"/>
       <c r="GK100" t="inlineStr"/>
       <c r="GL100" t="inlineStr"/>
       <c r="GM100" t="inlineStr"/>
       <c r="GN100" t="inlineStr"/>
       <c r="GO100" t="inlineStr"/>
       <c r="GP100" t="inlineStr"/>
       <c r="GQ100" t="inlineStr"/>
+      <c r="GR100" t="inlineStr"/>
+      <c r="GS100" t="inlineStr"/>
+      <c r="GT100" t="inlineStr"/>
+      <c r="GU100" t="inlineStr"/>
+      <c r="GV100" t="inlineStr"/>
+      <c r="GW100" t="inlineStr"/>
+      <c r="GX100" t="inlineStr"/>
+      <c r="GY100" t="inlineStr"/>
+      <c r="GZ100" t="n">
+        <v>1</v>
+      </c>
+      <c r="HA100" t="inlineStr"/>
+      <c r="HB100" t="inlineStr"/>
+      <c r="HC100" t="inlineStr"/>
+      <c r="HD100" t="inlineStr"/>
+      <c r="HE100" t="inlineStr"/>
+      <c r="HF100" t="inlineStr"/>
+      <c r="HG100" t="inlineStr"/>
+      <c r="HH100" t="inlineStr"/>
+      <c r="HI100" t="inlineStr"/>
+      <c r="HJ100" t="inlineStr"/>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>ENERGY FUELS RESOURCES (USA)</t>
+          <t>MAMMOET CANADA EASTERN LTD</t>
         </is>
       </c>
       <c r="B101" t="n">
         <v>1</v>
       </c>
       <c r="C101" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D101" t="n">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="E101" t="n">
-        <v>199</v>
-[...4 lines deleted...]
-      <c r="G101" t="inlineStr"/>
+        <v>0</v>
+      </c>
+      <c r="F101" t="inlineStr"/>
+      <c r="G101" t="n">
+        <v>1</v>
+      </c>
       <c r="H101" t="inlineStr"/>
       <c r="I101" t="inlineStr"/>
       <c r="J101" t="inlineStr"/>
       <c r="K101" t="inlineStr"/>
       <c r="L101" t="inlineStr"/>
       <c r="M101" t="inlineStr"/>
       <c r="N101" t="inlineStr"/>
       <c r="O101" t="inlineStr"/>
       <c r="P101" t="inlineStr"/>
       <c r="Q101" t="inlineStr"/>
       <c r="R101" t="inlineStr"/>
       <c r="S101" t="inlineStr"/>
       <c r="T101" t="inlineStr"/>
       <c r="U101" t="inlineStr"/>
       <c r="V101" t="inlineStr"/>
       <c r="W101" t="inlineStr"/>
       <c r="X101" t="inlineStr"/>
       <c r="Y101" t="inlineStr"/>
       <c r="Z101" t="inlineStr"/>
       <c r="AA101" t="inlineStr"/>
       <c r="AB101" t="inlineStr"/>
       <c r="AC101" t="inlineStr"/>
       <c r="AD101" t="inlineStr"/>
       <c r="AE101" t="inlineStr"/>
       <c r="AF101" t="inlineStr"/>
@@ -23497,48 +25509,2663 @@
       <c r="FR101" t="inlineStr"/>
       <c r="FS101" t="inlineStr"/>
       <c r="FT101" t="inlineStr"/>
       <c r="FU101" t="inlineStr"/>
       <c r="FV101" t="inlineStr"/>
       <c r="FW101" t="inlineStr"/>
       <c r="FX101" t="inlineStr"/>
       <c r="FY101" t="inlineStr"/>
       <c r="FZ101" t="inlineStr"/>
       <c r="GA101" t="inlineStr"/>
       <c r="GB101" t="inlineStr"/>
       <c r="GC101" t="inlineStr"/>
       <c r="GD101" t="inlineStr"/>
       <c r="GE101" t="inlineStr"/>
       <c r="GF101" t="inlineStr"/>
       <c r="GG101" t="inlineStr"/>
       <c r="GH101" t="inlineStr"/>
       <c r="GI101" t="inlineStr"/>
       <c r="GJ101" t="inlineStr"/>
       <c r="GK101" t="inlineStr"/>
       <c r="GL101" t="inlineStr"/>
       <c r="GM101" t="inlineStr"/>
       <c r="GN101" t="inlineStr"/>
       <c r="GO101" t="inlineStr"/>
       <c r="GP101" t="inlineStr"/>
-      <c r="GQ101" t="n">
+      <c r="GQ101" t="inlineStr"/>
+      <c r="GR101" t="inlineStr"/>
+      <c r="GS101" t="inlineStr"/>
+      <c r="GT101" t="inlineStr"/>
+      <c r="GU101" t="inlineStr"/>
+      <c r="GV101" t="inlineStr"/>
+      <c r="GW101" t="inlineStr"/>
+      <c r="GX101" t="inlineStr"/>
+      <c r="GY101" t="inlineStr"/>
+      <c r="GZ101" t="inlineStr"/>
+      <c r="HA101" t="n">
+        <v>1</v>
+      </c>
+      <c r="HB101" t="inlineStr"/>
+      <c r="HC101" t="inlineStr"/>
+      <c r="HD101" t="inlineStr"/>
+      <c r="HE101" t="inlineStr"/>
+      <c r="HF101" t="inlineStr"/>
+      <c r="HG101" t="inlineStr"/>
+      <c r="HH101" t="inlineStr"/>
+      <c r="HI101" t="inlineStr"/>
+      <c r="HJ101" t="inlineStr"/>
+    </row>
+    <row r="102">
+      <c r="A102" t="inlineStr">
+        <is>
+          <t>MULTI TRANSMISSION INC</t>
+        </is>
+      </c>
+      <c r="B102" t="n">
+        <v>1</v>
+      </c>
+      <c r="C102" t="n">
+        <v>1</v>
+      </c>
+      <c r="D102" t="n">
+        <v>100</v>
+      </c>
+      <c r="E102" t="n">
+        <v>6</v>
+      </c>
+      <c r="F102" t="n">
+        <v>1</v>
+      </c>
+      <c r="G102" t="inlineStr"/>
+      <c r="H102" t="inlineStr"/>
+      <c r="I102" t="inlineStr"/>
+      <c r="J102" t="inlineStr"/>
+      <c r="K102" t="inlineStr"/>
+      <c r="L102" t="inlineStr"/>
+      <c r="M102" t="inlineStr"/>
+      <c r="N102" t="inlineStr"/>
+      <c r="O102" t="inlineStr"/>
+      <c r="P102" t="inlineStr"/>
+      <c r="Q102" t="inlineStr"/>
+      <c r="R102" t="inlineStr"/>
+      <c r="S102" t="inlineStr"/>
+      <c r="T102" t="inlineStr"/>
+      <c r="U102" t="inlineStr"/>
+      <c r="V102" t="inlineStr"/>
+      <c r="W102" t="inlineStr"/>
+      <c r="X102" t="inlineStr"/>
+      <c r="Y102" t="inlineStr"/>
+      <c r="Z102" t="inlineStr"/>
+      <c r="AA102" t="inlineStr"/>
+      <c r="AB102" t="inlineStr"/>
+      <c r="AC102" t="inlineStr"/>
+      <c r="AD102" t="inlineStr"/>
+      <c r="AE102" t="inlineStr"/>
+      <c r="AF102" t="inlineStr"/>
+      <c r="AG102" t="inlineStr"/>
+      <c r="AH102" t="inlineStr"/>
+      <c r="AI102" t="inlineStr"/>
+      <c r="AJ102" t="inlineStr"/>
+      <c r="AK102" t="inlineStr"/>
+      <c r="AL102" t="inlineStr"/>
+      <c r="AM102" t="inlineStr"/>
+      <c r="AN102" t="inlineStr"/>
+      <c r="AO102" t="inlineStr"/>
+      <c r="AP102" t="inlineStr"/>
+      <c r="AQ102" t="inlineStr"/>
+      <c r="AR102" t="inlineStr"/>
+      <c r="AS102" t="inlineStr"/>
+      <c r="AT102" t="inlineStr"/>
+      <c r="AU102" t="inlineStr"/>
+      <c r="AV102" t="inlineStr"/>
+      <c r="AW102" t="inlineStr"/>
+      <c r="AX102" t="inlineStr"/>
+      <c r="AY102" t="inlineStr"/>
+      <c r="AZ102" t="inlineStr"/>
+      <c r="BA102" t="inlineStr"/>
+      <c r="BB102" t="inlineStr"/>
+      <c r="BC102" t="inlineStr"/>
+      <c r="BD102" t="inlineStr"/>
+      <c r="BE102" t="inlineStr"/>
+      <c r="BF102" t="inlineStr"/>
+      <c r="BG102" t="inlineStr"/>
+      <c r="BH102" t="inlineStr"/>
+      <c r="BI102" t="inlineStr"/>
+      <c r="BJ102" t="inlineStr"/>
+      <c r="BK102" t="inlineStr"/>
+      <c r="BL102" t="inlineStr"/>
+      <c r="BM102" t="inlineStr"/>
+      <c r="BN102" t="inlineStr"/>
+      <c r="BO102" t="inlineStr"/>
+      <c r="BP102" t="inlineStr"/>
+      <c r="BQ102" t="inlineStr"/>
+      <c r="BR102" t="inlineStr"/>
+      <c r="BS102" t="inlineStr"/>
+      <c r="BT102" t="inlineStr"/>
+      <c r="BU102" t="inlineStr"/>
+      <c r="BV102" t="inlineStr"/>
+      <c r="BW102" t="inlineStr"/>
+      <c r="BX102" t="inlineStr"/>
+      <c r="BY102" t="inlineStr"/>
+      <c r="BZ102" t="inlineStr"/>
+      <c r="CA102" t="inlineStr"/>
+      <c r="CB102" t="inlineStr"/>
+      <c r="CC102" t="inlineStr"/>
+      <c r="CD102" t="inlineStr"/>
+      <c r="CE102" t="inlineStr"/>
+      <c r="CF102" t="inlineStr"/>
+      <c r="CG102" t="inlineStr"/>
+      <c r="CH102" t="inlineStr"/>
+      <c r="CI102" t="inlineStr"/>
+      <c r="CJ102" t="inlineStr"/>
+      <c r="CK102" t="inlineStr"/>
+      <c r="CL102" t="inlineStr"/>
+      <c r="CM102" t="inlineStr"/>
+      <c r="CN102" t="inlineStr"/>
+      <c r="CO102" t="inlineStr"/>
+      <c r="CP102" t="inlineStr"/>
+      <c r="CQ102" t="inlineStr"/>
+      <c r="CR102" t="inlineStr"/>
+      <c r="CS102" t="inlineStr"/>
+      <c r="CT102" t="inlineStr"/>
+      <c r="CU102" t="inlineStr"/>
+      <c r="CV102" t="inlineStr"/>
+      <c r="CW102" t="inlineStr"/>
+      <c r="CX102" t="inlineStr"/>
+      <c r="CY102" t="inlineStr"/>
+      <c r="CZ102" t="inlineStr"/>
+      <c r="DA102" t="inlineStr"/>
+      <c r="DB102" t="inlineStr"/>
+      <c r="DC102" t="inlineStr"/>
+      <c r="DD102" t="inlineStr"/>
+      <c r="DE102" t="inlineStr"/>
+      <c r="DF102" t="inlineStr"/>
+      <c r="DG102" t="inlineStr"/>
+      <c r="DH102" t="inlineStr"/>
+      <c r="DI102" t="inlineStr"/>
+      <c r="DJ102" t="inlineStr"/>
+      <c r="DK102" t="inlineStr"/>
+      <c r="DL102" t="inlineStr"/>
+      <c r="DM102" t="inlineStr"/>
+      <c r="DN102" t="inlineStr"/>
+      <c r="DO102" t="inlineStr"/>
+      <c r="DP102" t="inlineStr"/>
+      <c r="DQ102" t="inlineStr"/>
+      <c r="DR102" t="inlineStr"/>
+      <c r="DS102" t="inlineStr"/>
+      <c r="DT102" t="inlineStr"/>
+      <c r="DU102" t="inlineStr"/>
+      <c r="DV102" t="inlineStr"/>
+      <c r="DW102" t="inlineStr"/>
+      <c r="DX102" t="inlineStr"/>
+      <c r="DY102" t="inlineStr"/>
+      <c r="DZ102" t="inlineStr"/>
+      <c r="EA102" t="inlineStr"/>
+      <c r="EB102" t="inlineStr"/>
+      <c r="EC102" t="inlineStr"/>
+      <c r="ED102" t="inlineStr"/>
+      <c r="EE102" t="inlineStr"/>
+      <c r="EF102" t="inlineStr"/>
+      <c r="EG102" t="inlineStr"/>
+      <c r="EH102" t="inlineStr"/>
+      <c r="EI102" t="inlineStr"/>
+      <c r="EJ102" t="inlineStr"/>
+      <c r="EK102" t="inlineStr"/>
+      <c r="EL102" t="inlineStr"/>
+      <c r="EM102" t="inlineStr"/>
+      <c r="EN102" t="inlineStr"/>
+      <c r="EO102" t="inlineStr"/>
+      <c r="EP102" t="inlineStr"/>
+      <c r="EQ102" t="inlineStr"/>
+      <c r="ER102" t="inlineStr"/>
+      <c r="ES102" t="inlineStr"/>
+      <c r="ET102" t="inlineStr"/>
+      <c r="EU102" t="inlineStr"/>
+      <c r="EV102" t="inlineStr"/>
+      <c r="EW102" t="inlineStr"/>
+      <c r="EX102" t="inlineStr"/>
+      <c r="EY102" t="inlineStr"/>
+      <c r="EZ102" t="inlineStr"/>
+      <c r="FA102" t="inlineStr"/>
+      <c r="FB102" t="inlineStr"/>
+      <c r="FC102" t="inlineStr"/>
+      <c r="FD102" t="inlineStr"/>
+      <c r="FE102" t="inlineStr"/>
+      <c r="FF102" t="inlineStr"/>
+      <c r="FG102" t="inlineStr"/>
+      <c r="FH102" t="inlineStr"/>
+      <c r="FI102" t="inlineStr"/>
+      <c r="FJ102" t="inlineStr"/>
+      <c r="FK102" t="inlineStr"/>
+      <c r="FL102" t="inlineStr"/>
+      <c r="FM102" t="inlineStr"/>
+      <c r="FN102" t="inlineStr"/>
+      <c r="FO102" t="inlineStr"/>
+      <c r="FP102" t="inlineStr"/>
+      <c r="FQ102" t="inlineStr"/>
+      <c r="FR102" t="inlineStr"/>
+      <c r="FS102" t="inlineStr"/>
+      <c r="FT102" t="inlineStr"/>
+      <c r="FU102" t="inlineStr"/>
+      <c r="FV102" t="inlineStr"/>
+      <c r="FW102" t="inlineStr"/>
+      <c r="FX102" t="inlineStr"/>
+      <c r="FY102" t="inlineStr"/>
+      <c r="FZ102" t="inlineStr"/>
+      <c r="GA102" t="inlineStr"/>
+      <c r="GB102" t="inlineStr"/>
+      <c r="GC102" t="inlineStr"/>
+      <c r="GD102" t="inlineStr"/>
+      <c r="GE102" t="inlineStr"/>
+      <c r="GF102" t="inlineStr"/>
+      <c r="GG102" t="inlineStr"/>
+      <c r="GH102" t="inlineStr"/>
+      <c r="GI102" t="inlineStr"/>
+      <c r="GJ102" t="inlineStr"/>
+      <c r="GK102" t="inlineStr"/>
+      <c r="GL102" t="inlineStr"/>
+      <c r="GM102" t="inlineStr"/>
+      <c r="GN102" t="inlineStr"/>
+      <c r="GO102" t="inlineStr"/>
+      <c r="GP102" t="inlineStr"/>
+      <c r="GQ102" t="inlineStr"/>
+      <c r="GR102" t="inlineStr"/>
+      <c r="GS102" t="inlineStr"/>
+      <c r="GT102" t="inlineStr"/>
+      <c r="GU102" t="inlineStr"/>
+      <c r="GV102" t="inlineStr"/>
+      <c r="GW102" t="inlineStr"/>
+      <c r="GX102" t="inlineStr"/>
+      <c r="GY102" t="inlineStr"/>
+      <c r="GZ102" t="inlineStr"/>
+      <c r="HA102" t="inlineStr"/>
+      <c r="HB102" t="n">
+        <v>1</v>
+      </c>
+      <c r="HC102" t="inlineStr"/>
+      <c r="HD102" t="inlineStr"/>
+      <c r="HE102" t="inlineStr"/>
+      <c r="HF102" t="inlineStr"/>
+      <c r="HG102" t="inlineStr"/>
+      <c r="HH102" t="inlineStr"/>
+      <c r="HI102" t="inlineStr"/>
+      <c r="HJ102" t="inlineStr"/>
+    </row>
+    <row r="103">
+      <c r="A103" t="inlineStr">
+        <is>
+          <t>MULTICRETE CONTRACTING INC</t>
+        </is>
+      </c>
+      <c r="B103" t="n">
+        <v>1</v>
+      </c>
+      <c r="C103" t="n">
+        <v>1</v>
+      </c>
+      <c r="D103" t="n">
+        <v>100</v>
+      </c>
+      <c r="E103" t="n">
+        <v>14</v>
+      </c>
+      <c r="F103" t="n">
+        <v>1</v>
+      </c>
+      <c r="G103" t="inlineStr"/>
+      <c r="H103" t="inlineStr"/>
+      <c r="I103" t="inlineStr"/>
+      <c r="J103" t="inlineStr"/>
+      <c r="K103" t="inlineStr"/>
+      <c r="L103" t="inlineStr"/>
+      <c r="M103" t="inlineStr"/>
+      <c r="N103" t="inlineStr"/>
+      <c r="O103" t="inlineStr"/>
+      <c r="P103" t="inlineStr"/>
+      <c r="Q103" t="inlineStr"/>
+      <c r="R103" t="inlineStr"/>
+      <c r="S103" t="inlineStr"/>
+      <c r="T103" t="inlineStr"/>
+      <c r="U103" t="inlineStr"/>
+      <c r="V103" t="inlineStr"/>
+      <c r="W103" t="inlineStr"/>
+      <c r="X103" t="inlineStr"/>
+      <c r="Y103" t="inlineStr"/>
+      <c r="Z103" t="inlineStr"/>
+      <c r="AA103" t="inlineStr"/>
+      <c r="AB103" t="inlineStr"/>
+      <c r="AC103" t="inlineStr"/>
+      <c r="AD103" t="inlineStr"/>
+      <c r="AE103" t="inlineStr"/>
+      <c r="AF103" t="inlineStr"/>
+      <c r="AG103" t="inlineStr"/>
+      <c r="AH103" t="inlineStr"/>
+      <c r="AI103" t="inlineStr"/>
+      <c r="AJ103" t="inlineStr"/>
+      <c r="AK103" t="inlineStr"/>
+      <c r="AL103" t="inlineStr"/>
+      <c r="AM103" t="inlineStr"/>
+      <c r="AN103" t="inlineStr"/>
+      <c r="AO103" t="inlineStr"/>
+      <c r="AP103" t="inlineStr"/>
+      <c r="AQ103" t="inlineStr"/>
+      <c r="AR103" t="inlineStr"/>
+      <c r="AS103" t="inlineStr"/>
+      <c r="AT103" t="inlineStr"/>
+      <c r="AU103" t="inlineStr"/>
+      <c r="AV103" t="inlineStr"/>
+      <c r="AW103" t="inlineStr"/>
+      <c r="AX103" t="inlineStr"/>
+      <c r="AY103" t="inlineStr"/>
+      <c r="AZ103" t="inlineStr"/>
+      <c r="BA103" t="inlineStr"/>
+      <c r="BB103" t="inlineStr"/>
+      <c r="BC103" t="inlineStr"/>
+      <c r="BD103" t="inlineStr"/>
+      <c r="BE103" t="inlineStr"/>
+      <c r="BF103" t="inlineStr"/>
+      <c r="BG103" t="inlineStr"/>
+      <c r="BH103" t="inlineStr"/>
+      <c r="BI103" t="inlineStr"/>
+      <c r="BJ103" t="inlineStr"/>
+      <c r="BK103" t="inlineStr"/>
+      <c r="BL103" t="inlineStr"/>
+      <c r="BM103" t="inlineStr"/>
+      <c r="BN103" t="inlineStr"/>
+      <c r="BO103" t="inlineStr"/>
+      <c r="BP103" t="inlineStr"/>
+      <c r="BQ103" t="inlineStr"/>
+      <c r="BR103" t="inlineStr"/>
+      <c r="BS103" t="inlineStr"/>
+      <c r="BT103" t="inlineStr"/>
+      <c r="BU103" t="inlineStr"/>
+      <c r="BV103" t="inlineStr"/>
+      <c r="BW103" t="inlineStr"/>
+      <c r="BX103" t="inlineStr"/>
+      <c r="BY103" t="inlineStr"/>
+      <c r="BZ103" t="inlineStr"/>
+      <c r="CA103" t="inlineStr"/>
+      <c r="CB103" t="inlineStr"/>
+      <c r="CC103" t="inlineStr"/>
+      <c r="CD103" t="inlineStr"/>
+      <c r="CE103" t="inlineStr"/>
+      <c r="CF103" t="inlineStr"/>
+      <c r="CG103" t="inlineStr"/>
+      <c r="CH103" t="inlineStr"/>
+      <c r="CI103" t="inlineStr"/>
+      <c r="CJ103" t="inlineStr"/>
+      <c r="CK103" t="inlineStr"/>
+      <c r="CL103" t="inlineStr"/>
+      <c r="CM103" t="inlineStr"/>
+      <c r="CN103" t="inlineStr"/>
+      <c r="CO103" t="inlineStr"/>
+      <c r="CP103" t="inlineStr"/>
+      <c r="CQ103" t="inlineStr"/>
+      <c r="CR103" t="inlineStr"/>
+      <c r="CS103" t="inlineStr"/>
+      <c r="CT103" t="inlineStr"/>
+      <c r="CU103" t="inlineStr"/>
+      <c r="CV103" t="inlineStr"/>
+      <c r="CW103" t="inlineStr"/>
+      <c r="CX103" t="inlineStr"/>
+      <c r="CY103" t="inlineStr"/>
+      <c r="CZ103" t="inlineStr"/>
+      <c r="DA103" t="inlineStr"/>
+      <c r="DB103" t="inlineStr"/>
+      <c r="DC103" t="inlineStr"/>
+      <c r="DD103" t="inlineStr"/>
+      <c r="DE103" t="inlineStr"/>
+      <c r="DF103" t="inlineStr"/>
+      <c r="DG103" t="inlineStr"/>
+      <c r="DH103" t="inlineStr"/>
+      <c r="DI103" t="inlineStr"/>
+      <c r="DJ103" t="inlineStr"/>
+      <c r="DK103" t="inlineStr"/>
+      <c r="DL103" t="inlineStr"/>
+      <c r="DM103" t="inlineStr"/>
+      <c r="DN103" t="inlineStr"/>
+      <c r="DO103" t="inlineStr"/>
+      <c r="DP103" t="inlineStr"/>
+      <c r="DQ103" t="inlineStr"/>
+      <c r="DR103" t="inlineStr"/>
+      <c r="DS103" t="inlineStr"/>
+      <c r="DT103" t="inlineStr"/>
+      <c r="DU103" t="inlineStr"/>
+      <c r="DV103" t="inlineStr"/>
+      <c r="DW103" t="inlineStr"/>
+      <c r="DX103" t="inlineStr"/>
+      <c r="DY103" t="inlineStr"/>
+      <c r="DZ103" t="inlineStr"/>
+      <c r="EA103" t="inlineStr"/>
+      <c r="EB103" t="inlineStr"/>
+      <c r="EC103" t="inlineStr"/>
+      <c r="ED103" t="inlineStr"/>
+      <c r="EE103" t="inlineStr"/>
+      <c r="EF103" t="inlineStr"/>
+      <c r="EG103" t="inlineStr"/>
+      <c r="EH103" t="inlineStr"/>
+      <c r="EI103" t="inlineStr"/>
+      <c r="EJ103" t="inlineStr"/>
+      <c r="EK103" t="inlineStr"/>
+      <c r="EL103" t="inlineStr"/>
+      <c r="EM103" t="inlineStr"/>
+      <c r="EN103" t="inlineStr"/>
+      <c r="EO103" t="inlineStr"/>
+      <c r="EP103" t="inlineStr"/>
+      <c r="EQ103" t="inlineStr"/>
+      <c r="ER103" t="inlineStr"/>
+      <c r="ES103" t="inlineStr"/>
+      <c r="ET103" t="inlineStr"/>
+      <c r="EU103" t="inlineStr"/>
+      <c r="EV103" t="inlineStr"/>
+      <c r="EW103" t="inlineStr"/>
+      <c r="EX103" t="inlineStr"/>
+      <c r="EY103" t="inlineStr"/>
+      <c r="EZ103" t="inlineStr"/>
+      <c r="FA103" t="inlineStr"/>
+      <c r="FB103" t="inlineStr"/>
+      <c r="FC103" t="inlineStr"/>
+      <c r="FD103" t="inlineStr"/>
+      <c r="FE103" t="inlineStr"/>
+      <c r="FF103" t="inlineStr"/>
+      <c r="FG103" t="inlineStr"/>
+      <c r="FH103" t="inlineStr"/>
+      <c r="FI103" t="inlineStr"/>
+      <c r="FJ103" t="inlineStr"/>
+      <c r="FK103" t="inlineStr"/>
+      <c r="FL103" t="inlineStr"/>
+      <c r="FM103" t="inlineStr"/>
+      <c r="FN103" t="inlineStr"/>
+      <c r="FO103" t="inlineStr"/>
+      <c r="FP103" t="inlineStr"/>
+      <c r="FQ103" t="inlineStr"/>
+      <c r="FR103" t="inlineStr"/>
+      <c r="FS103" t="inlineStr"/>
+      <c r="FT103" t="inlineStr"/>
+      <c r="FU103" t="inlineStr"/>
+      <c r="FV103" t="inlineStr"/>
+      <c r="FW103" t="inlineStr"/>
+      <c r="FX103" t="inlineStr"/>
+      <c r="FY103" t="inlineStr"/>
+      <c r="FZ103" t="inlineStr"/>
+      <c r="GA103" t="inlineStr"/>
+      <c r="GB103" t="inlineStr"/>
+      <c r="GC103" t="inlineStr"/>
+      <c r="GD103" t="inlineStr"/>
+      <c r="GE103" t="inlineStr"/>
+      <c r="GF103" t="inlineStr"/>
+      <c r="GG103" t="inlineStr"/>
+      <c r="GH103" t="inlineStr"/>
+      <c r="GI103" t="inlineStr"/>
+      <c r="GJ103" t="inlineStr"/>
+      <c r="GK103" t="inlineStr"/>
+      <c r="GL103" t="inlineStr"/>
+      <c r="GM103" t="inlineStr"/>
+      <c r="GN103" t="inlineStr"/>
+      <c r="GO103" t="inlineStr"/>
+      <c r="GP103" t="inlineStr"/>
+      <c r="GQ103" t="inlineStr"/>
+      <c r="GR103" t="inlineStr"/>
+      <c r="GS103" t="inlineStr"/>
+      <c r="GT103" t="inlineStr"/>
+      <c r="GU103" t="inlineStr"/>
+      <c r="GV103" t="inlineStr"/>
+      <c r="GW103" t="inlineStr"/>
+      <c r="GX103" t="inlineStr"/>
+      <c r="GY103" t="inlineStr"/>
+      <c r="GZ103" t="inlineStr"/>
+      <c r="HA103" t="inlineStr"/>
+      <c r="HB103" t="inlineStr"/>
+      <c r="HC103" t="n">
+        <v>1</v>
+      </c>
+      <c r="HD103" t="inlineStr"/>
+      <c r="HE103" t="inlineStr"/>
+      <c r="HF103" t="inlineStr"/>
+      <c r="HG103" t="inlineStr"/>
+      <c r="HH103" t="inlineStr"/>
+      <c r="HI103" t="inlineStr"/>
+      <c r="HJ103" t="inlineStr"/>
+    </row>
+    <row r="104">
+      <c r="A104" t="inlineStr">
+        <is>
+          <t>P G BILODEAU DIESEL INC</t>
+        </is>
+      </c>
+      <c r="B104" t="n">
+        <v>1</v>
+      </c>
+      <c r="C104" t="n">
+        <v>1</v>
+      </c>
+      <c r="D104" t="n">
+        <v>100</v>
+      </c>
+      <c r="E104" t="n">
+        <v>16</v>
+      </c>
+      <c r="F104" t="n">
+        <v>1</v>
+      </c>
+      <c r="G104" t="inlineStr"/>
+      <c r="H104" t="inlineStr"/>
+      <c r="I104" t="inlineStr"/>
+      <c r="J104" t="inlineStr"/>
+      <c r="K104" t="inlineStr"/>
+      <c r="L104" t="inlineStr"/>
+      <c r="M104" t="inlineStr"/>
+      <c r="N104" t="inlineStr"/>
+      <c r="O104" t="inlineStr"/>
+      <c r="P104" t="inlineStr"/>
+      <c r="Q104" t="inlineStr"/>
+      <c r="R104" t="inlineStr"/>
+      <c r="S104" t="inlineStr"/>
+      <c r="T104" t="inlineStr"/>
+      <c r="U104" t="inlineStr"/>
+      <c r="V104" t="inlineStr"/>
+      <c r="W104" t="inlineStr"/>
+      <c r="X104" t="inlineStr"/>
+      <c r="Y104" t="inlineStr"/>
+      <c r="Z104" t="inlineStr"/>
+      <c r="AA104" t="inlineStr"/>
+      <c r="AB104" t="inlineStr"/>
+      <c r="AC104" t="inlineStr"/>
+      <c r="AD104" t="inlineStr"/>
+      <c r="AE104" t="inlineStr"/>
+      <c r="AF104" t="inlineStr"/>
+      <c r="AG104" t="inlineStr"/>
+      <c r="AH104" t="inlineStr"/>
+      <c r="AI104" t="inlineStr"/>
+      <c r="AJ104" t="inlineStr"/>
+      <c r="AK104" t="inlineStr"/>
+      <c r="AL104" t="inlineStr"/>
+      <c r="AM104" t="inlineStr"/>
+      <c r="AN104" t="inlineStr"/>
+      <c r="AO104" t="inlineStr"/>
+      <c r="AP104" t="inlineStr"/>
+      <c r="AQ104" t="inlineStr"/>
+      <c r="AR104" t="inlineStr"/>
+      <c r="AS104" t="inlineStr"/>
+      <c r="AT104" t="inlineStr"/>
+      <c r="AU104" t="inlineStr"/>
+      <c r="AV104" t="inlineStr"/>
+      <c r="AW104" t="inlineStr"/>
+      <c r="AX104" t="inlineStr"/>
+      <c r="AY104" t="inlineStr"/>
+      <c r="AZ104" t="inlineStr"/>
+      <c r="BA104" t="inlineStr"/>
+      <c r="BB104" t="inlineStr"/>
+      <c r="BC104" t="inlineStr"/>
+      <c r="BD104" t="inlineStr"/>
+      <c r="BE104" t="inlineStr"/>
+      <c r="BF104" t="inlineStr"/>
+      <c r="BG104" t="inlineStr"/>
+      <c r="BH104" t="inlineStr"/>
+      <c r="BI104" t="inlineStr"/>
+      <c r="BJ104" t="inlineStr"/>
+      <c r="BK104" t="inlineStr"/>
+      <c r="BL104" t="inlineStr"/>
+      <c r="BM104" t="inlineStr"/>
+      <c r="BN104" t="inlineStr"/>
+      <c r="BO104" t="inlineStr"/>
+      <c r="BP104" t="inlineStr"/>
+      <c r="BQ104" t="inlineStr"/>
+      <c r="BR104" t="inlineStr"/>
+      <c r="BS104" t="inlineStr"/>
+      <c r="BT104" t="inlineStr"/>
+      <c r="BU104" t="inlineStr"/>
+      <c r="BV104" t="inlineStr"/>
+      <c r="BW104" t="inlineStr"/>
+      <c r="BX104" t="inlineStr"/>
+      <c r="BY104" t="inlineStr"/>
+      <c r="BZ104" t="inlineStr"/>
+      <c r="CA104" t="inlineStr"/>
+      <c r="CB104" t="inlineStr"/>
+      <c r="CC104" t="inlineStr"/>
+      <c r="CD104" t="inlineStr"/>
+      <c r="CE104" t="inlineStr"/>
+      <c r="CF104" t="inlineStr"/>
+      <c r="CG104" t="inlineStr"/>
+      <c r="CH104" t="inlineStr"/>
+      <c r="CI104" t="inlineStr"/>
+      <c r="CJ104" t="inlineStr"/>
+      <c r="CK104" t="inlineStr"/>
+      <c r="CL104" t="inlineStr"/>
+      <c r="CM104" t="inlineStr"/>
+      <c r="CN104" t="inlineStr"/>
+      <c r="CO104" t="inlineStr"/>
+      <c r="CP104" t="inlineStr"/>
+      <c r="CQ104" t="inlineStr"/>
+      <c r="CR104" t="inlineStr"/>
+      <c r="CS104" t="inlineStr"/>
+      <c r="CT104" t="inlineStr"/>
+      <c r="CU104" t="inlineStr"/>
+      <c r="CV104" t="inlineStr"/>
+      <c r="CW104" t="inlineStr"/>
+      <c r="CX104" t="inlineStr"/>
+      <c r="CY104" t="inlineStr"/>
+      <c r="CZ104" t="inlineStr"/>
+      <c r="DA104" t="inlineStr"/>
+      <c r="DB104" t="inlineStr"/>
+      <c r="DC104" t="inlineStr"/>
+      <c r="DD104" t="inlineStr"/>
+      <c r="DE104" t="inlineStr"/>
+      <c r="DF104" t="inlineStr"/>
+      <c r="DG104" t="inlineStr"/>
+      <c r="DH104" t="inlineStr"/>
+      <c r="DI104" t="inlineStr"/>
+      <c r="DJ104" t="inlineStr"/>
+      <c r="DK104" t="inlineStr"/>
+      <c r="DL104" t="inlineStr"/>
+      <c r="DM104" t="inlineStr"/>
+      <c r="DN104" t="inlineStr"/>
+      <c r="DO104" t="inlineStr"/>
+      <c r="DP104" t="inlineStr"/>
+      <c r="DQ104" t="inlineStr"/>
+      <c r="DR104" t="inlineStr"/>
+      <c r="DS104" t="inlineStr"/>
+      <c r="DT104" t="inlineStr"/>
+      <c r="DU104" t="inlineStr"/>
+      <c r="DV104" t="inlineStr"/>
+      <c r="DW104" t="inlineStr"/>
+      <c r="DX104" t="inlineStr"/>
+      <c r="DY104" t="inlineStr"/>
+      <c r="DZ104" t="inlineStr"/>
+      <c r="EA104" t="inlineStr"/>
+      <c r="EB104" t="inlineStr"/>
+      <c r="EC104" t="inlineStr"/>
+      <c r="ED104" t="inlineStr"/>
+      <c r="EE104" t="inlineStr"/>
+      <c r="EF104" t="inlineStr"/>
+      <c r="EG104" t="inlineStr"/>
+      <c r="EH104" t="inlineStr"/>
+      <c r="EI104" t="inlineStr"/>
+      <c r="EJ104" t="inlineStr"/>
+      <c r="EK104" t="inlineStr"/>
+      <c r="EL104" t="inlineStr"/>
+      <c r="EM104" t="inlineStr"/>
+      <c r="EN104" t="inlineStr"/>
+      <c r="EO104" t="inlineStr"/>
+      <c r="EP104" t="inlineStr"/>
+      <c r="EQ104" t="inlineStr"/>
+      <c r="ER104" t="inlineStr"/>
+      <c r="ES104" t="inlineStr"/>
+      <c r="ET104" t="inlineStr"/>
+      <c r="EU104" t="inlineStr"/>
+      <c r="EV104" t="inlineStr"/>
+      <c r="EW104" t="inlineStr"/>
+      <c r="EX104" t="inlineStr"/>
+      <c r="EY104" t="inlineStr"/>
+      <c r="EZ104" t="inlineStr"/>
+      <c r="FA104" t="inlineStr"/>
+      <c r="FB104" t="inlineStr"/>
+      <c r="FC104" t="inlineStr"/>
+      <c r="FD104" t="inlineStr"/>
+      <c r="FE104" t="inlineStr"/>
+      <c r="FF104" t="inlineStr"/>
+      <c r="FG104" t="inlineStr"/>
+      <c r="FH104" t="inlineStr"/>
+      <c r="FI104" t="inlineStr"/>
+      <c r="FJ104" t="inlineStr"/>
+      <c r="FK104" t="inlineStr"/>
+      <c r="FL104" t="inlineStr"/>
+      <c r="FM104" t="inlineStr"/>
+      <c r="FN104" t="inlineStr"/>
+      <c r="FO104" t="inlineStr"/>
+      <c r="FP104" t="inlineStr"/>
+      <c r="FQ104" t="inlineStr"/>
+      <c r="FR104" t="inlineStr"/>
+      <c r="FS104" t="inlineStr"/>
+      <c r="FT104" t="inlineStr"/>
+      <c r="FU104" t="inlineStr"/>
+      <c r="FV104" t="inlineStr"/>
+      <c r="FW104" t="inlineStr"/>
+      <c r="FX104" t="inlineStr"/>
+      <c r="FY104" t="inlineStr"/>
+      <c r="FZ104" t="inlineStr"/>
+      <c r="GA104" t="inlineStr"/>
+      <c r="GB104" t="inlineStr"/>
+      <c r="GC104" t="inlineStr"/>
+      <c r="GD104" t="inlineStr"/>
+      <c r="GE104" t="inlineStr"/>
+      <c r="GF104" t="inlineStr"/>
+      <c r="GG104" t="inlineStr"/>
+      <c r="GH104" t="inlineStr"/>
+      <c r="GI104" t="inlineStr"/>
+      <c r="GJ104" t="inlineStr"/>
+      <c r="GK104" t="inlineStr"/>
+      <c r="GL104" t="inlineStr"/>
+      <c r="GM104" t="inlineStr"/>
+      <c r="GN104" t="inlineStr"/>
+      <c r="GO104" t="inlineStr"/>
+      <c r="GP104" t="inlineStr"/>
+      <c r="GQ104" t="inlineStr"/>
+      <c r="GR104" t="inlineStr"/>
+      <c r="GS104" t="inlineStr"/>
+      <c r="GT104" t="inlineStr"/>
+      <c r="GU104" t="inlineStr"/>
+      <c r="GV104" t="inlineStr"/>
+      <c r="GW104" t="inlineStr"/>
+      <c r="GX104" t="inlineStr"/>
+      <c r="GY104" t="inlineStr"/>
+      <c r="GZ104" t="inlineStr"/>
+      <c r="HA104" t="inlineStr"/>
+      <c r="HB104" t="inlineStr"/>
+      <c r="HC104" t="inlineStr"/>
+      <c r="HD104" t="n">
+        <v>1</v>
+      </c>
+      <c r="HE104" t="inlineStr"/>
+      <c r="HF104" t="inlineStr"/>
+      <c r="HG104" t="inlineStr"/>
+      <c r="HH104" t="inlineStr"/>
+      <c r="HI104" t="inlineStr"/>
+      <c r="HJ104" t="inlineStr"/>
+    </row>
+    <row r="105">
+      <c r="A105" t="inlineStr">
+        <is>
+          <t>SERVICE JLM</t>
+        </is>
+      </c>
+      <c r="B105" t="n">
+        <v>1</v>
+      </c>
+      <c r="C105" t="n">
+        <v>1</v>
+      </c>
+      <c r="D105" t="n">
+        <v>100</v>
+      </c>
+      <c r="E105" t="n">
+        <v>108</v>
+      </c>
+      <c r="F105" t="n">
+        <v>1</v>
+      </c>
+      <c r="G105" t="inlineStr"/>
+      <c r="H105" t="inlineStr"/>
+      <c r="I105" t="inlineStr"/>
+      <c r="J105" t="inlineStr"/>
+      <c r="K105" t="inlineStr"/>
+      <c r="L105" t="inlineStr"/>
+      <c r="M105" t="inlineStr"/>
+      <c r="N105" t="inlineStr"/>
+      <c r="O105" t="inlineStr"/>
+      <c r="P105" t="inlineStr"/>
+      <c r="Q105" t="inlineStr"/>
+      <c r="R105" t="inlineStr"/>
+      <c r="S105" t="inlineStr"/>
+      <c r="T105" t="inlineStr"/>
+      <c r="U105" t="inlineStr"/>
+      <c r="V105" t="inlineStr"/>
+      <c r="W105" t="inlineStr"/>
+      <c r="X105" t="inlineStr"/>
+      <c r="Y105" t="inlineStr"/>
+      <c r="Z105" t="inlineStr"/>
+      <c r="AA105" t="inlineStr"/>
+      <c r="AB105" t="inlineStr"/>
+      <c r="AC105" t="inlineStr"/>
+      <c r="AD105" t="inlineStr"/>
+      <c r="AE105" t="inlineStr"/>
+      <c r="AF105" t="inlineStr"/>
+      <c r="AG105" t="inlineStr"/>
+      <c r="AH105" t="inlineStr"/>
+      <c r="AI105" t="inlineStr"/>
+      <c r="AJ105" t="inlineStr"/>
+      <c r="AK105" t="inlineStr"/>
+      <c r="AL105" t="inlineStr"/>
+      <c r="AM105" t="inlineStr"/>
+      <c r="AN105" t="inlineStr"/>
+      <c r="AO105" t="inlineStr"/>
+      <c r="AP105" t="inlineStr"/>
+      <c r="AQ105" t="inlineStr"/>
+      <c r="AR105" t="inlineStr"/>
+      <c r="AS105" t="inlineStr"/>
+      <c r="AT105" t="inlineStr"/>
+      <c r="AU105" t="inlineStr"/>
+      <c r="AV105" t="inlineStr"/>
+      <c r="AW105" t="inlineStr"/>
+      <c r="AX105" t="inlineStr"/>
+      <c r="AY105" t="inlineStr"/>
+      <c r="AZ105" t="inlineStr"/>
+      <c r="BA105" t="inlineStr"/>
+      <c r="BB105" t="inlineStr"/>
+      <c r="BC105" t="inlineStr"/>
+      <c r="BD105" t="inlineStr"/>
+      <c r="BE105" t="inlineStr"/>
+      <c r="BF105" t="inlineStr"/>
+      <c r="BG105" t="inlineStr"/>
+      <c r="BH105" t="inlineStr"/>
+      <c r="BI105" t="inlineStr"/>
+      <c r="BJ105" t="inlineStr"/>
+      <c r="BK105" t="inlineStr"/>
+      <c r="BL105" t="inlineStr"/>
+      <c r="BM105" t="inlineStr"/>
+      <c r="BN105" t="inlineStr"/>
+      <c r="BO105" t="inlineStr"/>
+      <c r="BP105" t="inlineStr"/>
+      <c r="BQ105" t="inlineStr"/>
+      <c r="BR105" t="inlineStr"/>
+      <c r="BS105" t="inlineStr"/>
+      <c r="BT105" t="inlineStr"/>
+      <c r="BU105" t="inlineStr"/>
+      <c r="BV105" t="inlineStr"/>
+      <c r="BW105" t="inlineStr"/>
+      <c r="BX105" t="inlineStr"/>
+      <c r="BY105" t="inlineStr"/>
+      <c r="BZ105" t="inlineStr"/>
+      <c r="CA105" t="inlineStr"/>
+      <c r="CB105" t="inlineStr"/>
+      <c r="CC105" t="inlineStr"/>
+      <c r="CD105" t="inlineStr"/>
+      <c r="CE105" t="inlineStr"/>
+      <c r="CF105" t="inlineStr"/>
+      <c r="CG105" t="inlineStr"/>
+      <c r="CH105" t="inlineStr"/>
+      <c r="CI105" t="inlineStr"/>
+      <c r="CJ105" t="inlineStr"/>
+      <c r="CK105" t="inlineStr"/>
+      <c r="CL105" t="inlineStr"/>
+      <c r="CM105" t="inlineStr"/>
+      <c r="CN105" t="inlineStr"/>
+      <c r="CO105" t="inlineStr"/>
+      <c r="CP105" t="inlineStr"/>
+      <c r="CQ105" t="inlineStr"/>
+      <c r="CR105" t="inlineStr"/>
+      <c r="CS105" t="inlineStr"/>
+      <c r="CT105" t="inlineStr"/>
+      <c r="CU105" t="inlineStr"/>
+      <c r="CV105" t="inlineStr"/>
+      <c r="CW105" t="inlineStr"/>
+      <c r="CX105" t="inlineStr"/>
+      <c r="CY105" t="inlineStr"/>
+      <c r="CZ105" t="inlineStr"/>
+      <c r="DA105" t="inlineStr"/>
+      <c r="DB105" t="inlineStr"/>
+      <c r="DC105" t="inlineStr"/>
+      <c r="DD105" t="inlineStr"/>
+      <c r="DE105" t="inlineStr"/>
+      <c r="DF105" t="inlineStr"/>
+      <c r="DG105" t="inlineStr"/>
+      <c r="DH105" t="inlineStr"/>
+      <c r="DI105" t="inlineStr"/>
+      <c r="DJ105" t="inlineStr"/>
+      <c r="DK105" t="inlineStr"/>
+      <c r="DL105" t="inlineStr"/>
+      <c r="DM105" t="inlineStr"/>
+      <c r="DN105" t="inlineStr"/>
+      <c r="DO105" t="inlineStr"/>
+      <c r="DP105" t="inlineStr"/>
+      <c r="DQ105" t="inlineStr"/>
+      <c r="DR105" t="inlineStr"/>
+      <c r="DS105" t="inlineStr"/>
+      <c r="DT105" t="inlineStr"/>
+      <c r="DU105" t="inlineStr"/>
+      <c r="DV105" t="inlineStr"/>
+      <c r="DW105" t="inlineStr"/>
+      <c r="DX105" t="inlineStr"/>
+      <c r="DY105" t="inlineStr"/>
+      <c r="DZ105" t="inlineStr"/>
+      <c r="EA105" t="inlineStr"/>
+      <c r="EB105" t="inlineStr"/>
+      <c r="EC105" t="inlineStr"/>
+      <c r="ED105" t="inlineStr"/>
+      <c r="EE105" t="inlineStr"/>
+      <c r="EF105" t="inlineStr"/>
+      <c r="EG105" t="inlineStr"/>
+      <c r="EH105" t="inlineStr"/>
+      <c r="EI105" t="inlineStr"/>
+      <c r="EJ105" t="inlineStr"/>
+      <c r="EK105" t="inlineStr"/>
+      <c r="EL105" t="inlineStr"/>
+      <c r="EM105" t="inlineStr"/>
+      <c r="EN105" t="inlineStr"/>
+      <c r="EO105" t="inlineStr"/>
+      <c r="EP105" t="inlineStr"/>
+      <c r="EQ105" t="inlineStr"/>
+      <c r="ER105" t="inlineStr"/>
+      <c r="ES105" t="inlineStr"/>
+      <c r="ET105" t="inlineStr"/>
+      <c r="EU105" t="inlineStr"/>
+      <c r="EV105" t="inlineStr"/>
+      <c r="EW105" t="inlineStr"/>
+      <c r="EX105" t="inlineStr"/>
+      <c r="EY105" t="inlineStr"/>
+      <c r="EZ105" t="inlineStr"/>
+      <c r="FA105" t="inlineStr"/>
+      <c r="FB105" t="inlineStr"/>
+      <c r="FC105" t="inlineStr"/>
+      <c r="FD105" t="inlineStr"/>
+      <c r="FE105" t="inlineStr"/>
+      <c r="FF105" t="inlineStr"/>
+      <c r="FG105" t="inlineStr"/>
+      <c r="FH105" t="inlineStr"/>
+      <c r="FI105" t="inlineStr"/>
+      <c r="FJ105" t="inlineStr"/>
+      <c r="FK105" t="inlineStr"/>
+      <c r="FL105" t="inlineStr"/>
+      <c r="FM105" t="inlineStr"/>
+      <c r="FN105" t="inlineStr"/>
+      <c r="FO105" t="inlineStr"/>
+      <c r="FP105" t="inlineStr"/>
+      <c r="FQ105" t="inlineStr"/>
+      <c r="FR105" t="inlineStr"/>
+      <c r="FS105" t="inlineStr"/>
+      <c r="FT105" t="inlineStr"/>
+      <c r="FU105" t="inlineStr"/>
+      <c r="FV105" t="inlineStr"/>
+      <c r="FW105" t="inlineStr"/>
+      <c r="FX105" t="inlineStr"/>
+      <c r="FY105" t="inlineStr"/>
+      <c r="FZ105" t="inlineStr"/>
+      <c r="GA105" t="inlineStr"/>
+      <c r="GB105" t="inlineStr"/>
+      <c r="GC105" t="inlineStr"/>
+      <c r="GD105" t="inlineStr"/>
+      <c r="GE105" t="inlineStr"/>
+      <c r="GF105" t="inlineStr"/>
+      <c r="GG105" t="inlineStr"/>
+      <c r="GH105" t="inlineStr"/>
+      <c r="GI105" t="inlineStr"/>
+      <c r="GJ105" t="inlineStr"/>
+      <c r="GK105" t="inlineStr"/>
+      <c r="GL105" t="inlineStr"/>
+      <c r="GM105" t="inlineStr"/>
+      <c r="GN105" t="inlineStr"/>
+      <c r="GO105" t="inlineStr"/>
+      <c r="GP105" t="inlineStr"/>
+      <c r="GQ105" t="inlineStr"/>
+      <c r="GR105" t="inlineStr"/>
+      <c r="GS105" t="inlineStr"/>
+      <c r="GT105" t="inlineStr"/>
+      <c r="GU105" t="inlineStr"/>
+      <c r="GV105" t="inlineStr"/>
+      <c r="GW105" t="inlineStr"/>
+      <c r="GX105" t="inlineStr"/>
+      <c r="GY105" t="inlineStr"/>
+      <c r="GZ105" t="inlineStr"/>
+      <c r="HA105" t="inlineStr"/>
+      <c r="HB105" t="inlineStr"/>
+      <c r="HC105" t="inlineStr"/>
+      <c r="HD105" t="inlineStr"/>
+      <c r="HE105" t="n">
+        <v>1</v>
+      </c>
+      <c r="HF105" t="inlineStr"/>
+      <c r="HG105" t="inlineStr"/>
+      <c r="HH105" t="inlineStr"/>
+      <c r="HI105" t="inlineStr"/>
+      <c r="HJ105" t="inlineStr"/>
+    </row>
+    <row r="106">
+      <c r="A106" t="inlineStr">
+        <is>
+          <t>SWISSPORT CANADA INC.</t>
+        </is>
+      </c>
+      <c r="B106" t="n">
+        <v>1</v>
+      </c>
+      <c r="C106" t="n">
+        <v>1</v>
+      </c>
+      <c r="D106" t="n">
+        <v>100</v>
+      </c>
+      <c r="E106" t="n">
+        <v>129</v>
+      </c>
+      <c r="F106" t="n">
+        <v>1</v>
+      </c>
+      <c r="G106" t="inlineStr"/>
+      <c r="H106" t="inlineStr"/>
+      <c r="I106" t="inlineStr"/>
+      <c r="J106" t="inlineStr"/>
+      <c r="K106" t="inlineStr"/>
+      <c r="L106" t="inlineStr"/>
+      <c r="M106" t="inlineStr"/>
+      <c r="N106" t="inlineStr"/>
+      <c r="O106" t="inlineStr"/>
+      <c r="P106" t="inlineStr"/>
+      <c r="Q106" t="inlineStr"/>
+      <c r="R106" t="inlineStr"/>
+      <c r="S106" t="inlineStr"/>
+      <c r="T106" t="inlineStr"/>
+      <c r="U106" t="inlineStr"/>
+      <c r="V106" t="inlineStr"/>
+      <c r="W106" t="inlineStr"/>
+      <c r="X106" t="inlineStr"/>
+      <c r="Y106" t="inlineStr"/>
+      <c r="Z106" t="inlineStr"/>
+      <c r="AA106" t="inlineStr"/>
+      <c r="AB106" t="inlineStr"/>
+      <c r="AC106" t="inlineStr"/>
+      <c r="AD106" t="inlineStr"/>
+      <c r="AE106" t="inlineStr"/>
+      <c r="AF106" t="inlineStr"/>
+      <c r="AG106" t="inlineStr"/>
+      <c r="AH106" t="inlineStr"/>
+      <c r="AI106" t="inlineStr"/>
+      <c r="AJ106" t="inlineStr"/>
+      <c r="AK106" t="inlineStr"/>
+      <c r="AL106" t="inlineStr"/>
+      <c r="AM106" t="inlineStr"/>
+      <c r="AN106" t="inlineStr"/>
+      <c r="AO106" t="inlineStr"/>
+      <c r="AP106" t="inlineStr"/>
+      <c r="AQ106" t="inlineStr"/>
+      <c r="AR106" t="inlineStr"/>
+      <c r="AS106" t="inlineStr"/>
+      <c r="AT106" t="inlineStr"/>
+      <c r="AU106" t="inlineStr"/>
+      <c r="AV106" t="inlineStr"/>
+      <c r="AW106" t="inlineStr"/>
+      <c r="AX106" t="inlineStr"/>
+      <c r="AY106" t="inlineStr"/>
+      <c r="AZ106" t="inlineStr"/>
+      <c r="BA106" t="inlineStr"/>
+      <c r="BB106" t="inlineStr"/>
+      <c r="BC106" t="inlineStr"/>
+      <c r="BD106" t="inlineStr"/>
+      <c r="BE106" t="inlineStr"/>
+      <c r="BF106" t="inlineStr"/>
+      <c r="BG106" t="inlineStr"/>
+      <c r="BH106" t="inlineStr"/>
+      <c r="BI106" t="inlineStr"/>
+      <c r="BJ106" t="inlineStr"/>
+      <c r="BK106" t="inlineStr"/>
+      <c r="BL106" t="inlineStr"/>
+      <c r="BM106" t="inlineStr"/>
+      <c r="BN106" t="inlineStr"/>
+      <c r="BO106" t="inlineStr"/>
+      <c r="BP106" t="inlineStr"/>
+      <c r="BQ106" t="inlineStr"/>
+      <c r="BR106" t="inlineStr"/>
+      <c r="BS106" t="inlineStr"/>
+      <c r="BT106" t="inlineStr"/>
+      <c r="BU106" t="inlineStr"/>
+      <c r="BV106" t="inlineStr"/>
+      <c r="BW106" t="inlineStr"/>
+      <c r="BX106" t="inlineStr"/>
+      <c r="BY106" t="inlineStr"/>
+      <c r="BZ106" t="inlineStr"/>
+      <c r="CA106" t="inlineStr"/>
+      <c r="CB106" t="inlineStr"/>
+      <c r="CC106" t="inlineStr"/>
+      <c r="CD106" t="inlineStr"/>
+      <c r="CE106" t="inlineStr"/>
+      <c r="CF106" t="inlineStr"/>
+      <c r="CG106" t="inlineStr"/>
+      <c r="CH106" t="inlineStr"/>
+      <c r="CI106" t="inlineStr"/>
+      <c r="CJ106" t="inlineStr"/>
+      <c r="CK106" t="inlineStr"/>
+      <c r="CL106" t="inlineStr"/>
+      <c r="CM106" t="inlineStr"/>
+      <c r="CN106" t="inlineStr"/>
+      <c r="CO106" t="inlineStr"/>
+      <c r="CP106" t="inlineStr"/>
+      <c r="CQ106" t="inlineStr"/>
+      <c r="CR106" t="inlineStr"/>
+      <c r="CS106" t="inlineStr"/>
+      <c r="CT106" t="inlineStr"/>
+      <c r="CU106" t="inlineStr"/>
+      <c r="CV106" t="inlineStr"/>
+      <c r="CW106" t="inlineStr"/>
+      <c r="CX106" t="inlineStr"/>
+      <c r="CY106" t="inlineStr"/>
+      <c r="CZ106" t="inlineStr"/>
+      <c r="DA106" t="inlineStr"/>
+      <c r="DB106" t="inlineStr"/>
+      <c r="DC106" t="inlineStr"/>
+      <c r="DD106" t="inlineStr"/>
+      <c r="DE106" t="inlineStr"/>
+      <c r="DF106" t="inlineStr"/>
+      <c r="DG106" t="inlineStr"/>
+      <c r="DH106" t="inlineStr"/>
+      <c r="DI106" t="inlineStr"/>
+      <c r="DJ106" t="inlineStr"/>
+      <c r="DK106" t="inlineStr"/>
+      <c r="DL106" t="inlineStr"/>
+      <c r="DM106" t="inlineStr"/>
+      <c r="DN106" t="inlineStr"/>
+      <c r="DO106" t="inlineStr"/>
+      <c r="DP106" t="inlineStr"/>
+      <c r="DQ106" t="inlineStr"/>
+      <c r="DR106" t="inlineStr"/>
+      <c r="DS106" t="inlineStr"/>
+      <c r="DT106" t="inlineStr"/>
+      <c r="DU106" t="inlineStr"/>
+      <c r="DV106" t="inlineStr"/>
+      <c r="DW106" t="inlineStr"/>
+      <c r="DX106" t="inlineStr"/>
+      <c r="DY106" t="inlineStr"/>
+      <c r="DZ106" t="inlineStr"/>
+      <c r="EA106" t="inlineStr"/>
+      <c r="EB106" t="inlineStr"/>
+      <c r="EC106" t="inlineStr"/>
+      <c r="ED106" t="inlineStr"/>
+      <c r="EE106" t="inlineStr"/>
+      <c r="EF106" t="inlineStr"/>
+      <c r="EG106" t="inlineStr"/>
+      <c r="EH106" t="inlineStr"/>
+      <c r="EI106" t="inlineStr"/>
+      <c r="EJ106" t="inlineStr"/>
+      <c r="EK106" t="inlineStr"/>
+      <c r="EL106" t="inlineStr"/>
+      <c r="EM106" t="inlineStr"/>
+      <c r="EN106" t="inlineStr"/>
+      <c r="EO106" t="inlineStr"/>
+      <c r="EP106" t="inlineStr"/>
+      <c r="EQ106" t="inlineStr"/>
+      <c r="ER106" t="inlineStr"/>
+      <c r="ES106" t="inlineStr"/>
+      <c r="ET106" t="inlineStr"/>
+      <c r="EU106" t="inlineStr"/>
+      <c r="EV106" t="inlineStr"/>
+      <c r="EW106" t="inlineStr"/>
+      <c r="EX106" t="inlineStr"/>
+      <c r="EY106" t="inlineStr"/>
+      <c r="EZ106" t="inlineStr"/>
+      <c r="FA106" t="inlineStr"/>
+      <c r="FB106" t="inlineStr"/>
+      <c r="FC106" t="inlineStr"/>
+      <c r="FD106" t="inlineStr"/>
+      <c r="FE106" t="inlineStr"/>
+      <c r="FF106" t="inlineStr"/>
+      <c r="FG106" t="inlineStr"/>
+      <c r="FH106" t="inlineStr"/>
+      <c r="FI106" t="inlineStr"/>
+      <c r="FJ106" t="inlineStr"/>
+      <c r="FK106" t="inlineStr"/>
+      <c r="FL106" t="inlineStr"/>
+      <c r="FM106" t="inlineStr"/>
+      <c r="FN106" t="inlineStr"/>
+      <c r="FO106" t="inlineStr"/>
+      <c r="FP106" t="inlineStr"/>
+      <c r="FQ106" t="inlineStr"/>
+      <c r="FR106" t="inlineStr"/>
+      <c r="FS106" t="inlineStr"/>
+      <c r="FT106" t="inlineStr"/>
+      <c r="FU106" t="inlineStr"/>
+      <c r="FV106" t="inlineStr"/>
+      <c r="FW106" t="inlineStr"/>
+      <c r="FX106" t="inlineStr"/>
+      <c r="FY106" t="inlineStr"/>
+      <c r="FZ106" t="inlineStr"/>
+      <c r="GA106" t="inlineStr"/>
+      <c r="GB106" t="inlineStr"/>
+      <c r="GC106" t="inlineStr"/>
+      <c r="GD106" t="inlineStr"/>
+      <c r="GE106" t="inlineStr"/>
+      <c r="GF106" t="inlineStr"/>
+      <c r="GG106" t="inlineStr"/>
+      <c r="GH106" t="inlineStr"/>
+      <c r="GI106" t="inlineStr"/>
+      <c r="GJ106" t="inlineStr"/>
+      <c r="GK106" t="inlineStr"/>
+      <c r="GL106" t="inlineStr"/>
+      <c r="GM106" t="inlineStr"/>
+      <c r="GN106" t="inlineStr"/>
+      <c r="GO106" t="inlineStr"/>
+      <c r="GP106" t="inlineStr"/>
+      <c r="GQ106" t="inlineStr"/>
+      <c r="GR106" t="inlineStr"/>
+      <c r="GS106" t="inlineStr"/>
+      <c r="GT106" t="inlineStr"/>
+      <c r="GU106" t="inlineStr"/>
+      <c r="GV106" t="inlineStr"/>
+      <c r="GW106" t="inlineStr"/>
+      <c r="GX106" t="inlineStr"/>
+      <c r="GY106" t="inlineStr"/>
+      <c r="GZ106" t="inlineStr"/>
+      <c r="HA106" t="inlineStr"/>
+      <c r="HB106" t="inlineStr"/>
+      <c r="HC106" t="inlineStr"/>
+      <c r="HD106" t="inlineStr"/>
+      <c r="HE106" t="inlineStr"/>
+      <c r="HF106" t="n">
+        <v>1</v>
+      </c>
+      <c r="HG106" t="inlineStr"/>
+      <c r="HH106" t="inlineStr"/>
+      <c r="HI106" t="inlineStr"/>
+      <c r="HJ106" t="inlineStr"/>
+    </row>
+    <row r="107">
+      <c r="A107" t="inlineStr">
+        <is>
+          <t>THE GEAR CENTER</t>
+        </is>
+      </c>
+      <c r="B107" t="n">
+        <v>1</v>
+      </c>
+      <c r="C107" t="n">
+        <v>0</v>
+      </c>
+      <c r="D107" t="n">
+        <v>0</v>
+      </c>
+      <c r="E107" t="n">
+        <v>0</v>
+      </c>
+      <c r="F107" t="inlineStr"/>
+      <c r="G107" t="inlineStr"/>
+      <c r="H107" t="n">
+        <v>1</v>
+      </c>
+      <c r="I107" t="inlineStr"/>
+      <c r="J107" t="inlineStr"/>
+      <c r="K107" t="inlineStr"/>
+      <c r="L107" t="inlineStr"/>
+      <c r="M107" t="inlineStr"/>
+      <c r="N107" t="inlineStr"/>
+      <c r="O107" t="inlineStr"/>
+      <c r="P107" t="inlineStr"/>
+      <c r="Q107" t="inlineStr"/>
+      <c r="R107" t="inlineStr"/>
+      <c r="S107" t="inlineStr"/>
+      <c r="T107" t="inlineStr"/>
+      <c r="U107" t="inlineStr"/>
+      <c r="V107" t="inlineStr"/>
+      <c r="W107" t="inlineStr"/>
+      <c r="X107" t="inlineStr"/>
+      <c r="Y107" t="inlineStr"/>
+      <c r="Z107" t="inlineStr"/>
+      <c r="AA107" t="inlineStr"/>
+      <c r="AB107" t="inlineStr"/>
+      <c r="AC107" t="inlineStr"/>
+      <c r="AD107" t="inlineStr"/>
+      <c r="AE107" t="inlineStr"/>
+      <c r="AF107" t="inlineStr"/>
+      <c r="AG107" t="inlineStr"/>
+      <c r="AH107" t="inlineStr"/>
+      <c r="AI107" t="inlineStr"/>
+      <c r="AJ107" t="inlineStr"/>
+      <c r="AK107" t="inlineStr"/>
+      <c r="AL107" t="inlineStr"/>
+      <c r="AM107" t="inlineStr"/>
+      <c r="AN107" t="inlineStr"/>
+      <c r="AO107" t="inlineStr"/>
+      <c r="AP107" t="inlineStr"/>
+      <c r="AQ107" t="inlineStr"/>
+      <c r="AR107" t="inlineStr"/>
+      <c r="AS107" t="inlineStr"/>
+      <c r="AT107" t="inlineStr"/>
+      <c r="AU107" t="inlineStr"/>
+      <c r="AV107" t="inlineStr"/>
+      <c r="AW107" t="inlineStr"/>
+      <c r="AX107" t="inlineStr"/>
+      <c r="AY107" t="inlineStr"/>
+      <c r="AZ107" t="inlineStr"/>
+      <c r="BA107" t="inlineStr"/>
+      <c r="BB107" t="inlineStr"/>
+      <c r="BC107" t="inlineStr"/>
+      <c r="BD107" t="inlineStr"/>
+      <c r="BE107" t="inlineStr"/>
+      <c r="BF107" t="inlineStr"/>
+      <c r="BG107" t="inlineStr"/>
+      <c r="BH107" t="inlineStr"/>
+      <c r="BI107" t="inlineStr"/>
+      <c r="BJ107" t="inlineStr"/>
+      <c r="BK107" t="inlineStr"/>
+      <c r="BL107" t="inlineStr"/>
+      <c r="BM107" t="inlineStr"/>
+      <c r="BN107" t="inlineStr"/>
+      <c r="BO107" t="inlineStr"/>
+      <c r="BP107" t="inlineStr"/>
+      <c r="BQ107" t="inlineStr"/>
+      <c r="BR107" t="inlineStr"/>
+      <c r="BS107" t="inlineStr"/>
+      <c r="BT107" t="inlineStr"/>
+      <c r="BU107" t="inlineStr"/>
+      <c r="BV107" t="inlineStr"/>
+      <c r="BW107" t="inlineStr"/>
+      <c r="BX107" t="inlineStr"/>
+      <c r="BY107" t="inlineStr"/>
+      <c r="BZ107" t="inlineStr"/>
+      <c r="CA107" t="inlineStr"/>
+      <c r="CB107" t="inlineStr"/>
+      <c r="CC107" t="inlineStr"/>
+      <c r="CD107" t="inlineStr"/>
+      <c r="CE107" t="inlineStr"/>
+      <c r="CF107" t="inlineStr"/>
+      <c r="CG107" t="inlineStr"/>
+      <c r="CH107" t="inlineStr"/>
+      <c r="CI107" t="inlineStr"/>
+      <c r="CJ107" t="inlineStr"/>
+      <c r="CK107" t="inlineStr"/>
+      <c r="CL107" t="inlineStr"/>
+      <c r="CM107" t="inlineStr"/>
+      <c r="CN107" t="inlineStr"/>
+      <c r="CO107" t="inlineStr"/>
+      <c r="CP107" t="inlineStr"/>
+      <c r="CQ107" t="inlineStr"/>
+      <c r="CR107" t="inlineStr"/>
+      <c r="CS107" t="inlineStr"/>
+      <c r="CT107" t="inlineStr"/>
+      <c r="CU107" t="inlineStr"/>
+      <c r="CV107" t="inlineStr"/>
+      <c r="CW107" t="inlineStr"/>
+      <c r="CX107" t="inlineStr"/>
+      <c r="CY107" t="inlineStr"/>
+      <c r="CZ107" t="inlineStr"/>
+      <c r="DA107" t="inlineStr"/>
+      <c r="DB107" t="inlineStr"/>
+      <c r="DC107" t="inlineStr"/>
+      <c r="DD107" t="inlineStr"/>
+      <c r="DE107" t="inlineStr"/>
+      <c r="DF107" t="inlineStr"/>
+      <c r="DG107" t="inlineStr"/>
+      <c r="DH107" t="inlineStr"/>
+      <c r="DI107" t="inlineStr"/>
+      <c r="DJ107" t="inlineStr"/>
+      <c r="DK107" t="inlineStr"/>
+      <c r="DL107" t="inlineStr"/>
+      <c r="DM107" t="inlineStr"/>
+      <c r="DN107" t="inlineStr"/>
+      <c r="DO107" t="inlineStr"/>
+      <c r="DP107" t="inlineStr"/>
+      <c r="DQ107" t="inlineStr"/>
+      <c r="DR107" t="inlineStr"/>
+      <c r="DS107" t="inlineStr"/>
+      <c r="DT107" t="inlineStr"/>
+      <c r="DU107" t="inlineStr"/>
+      <c r="DV107" t="inlineStr"/>
+      <c r="DW107" t="inlineStr"/>
+      <c r="DX107" t="inlineStr"/>
+      <c r="DY107" t="inlineStr"/>
+      <c r="DZ107" t="inlineStr"/>
+      <c r="EA107" t="inlineStr"/>
+      <c r="EB107" t="inlineStr"/>
+      <c r="EC107" t="inlineStr"/>
+      <c r="ED107" t="inlineStr"/>
+      <c r="EE107" t="inlineStr"/>
+      <c r="EF107" t="inlineStr"/>
+      <c r="EG107" t="inlineStr"/>
+      <c r="EH107" t="inlineStr"/>
+      <c r="EI107" t="inlineStr"/>
+      <c r="EJ107" t="inlineStr"/>
+      <c r="EK107" t="inlineStr"/>
+      <c r="EL107" t="inlineStr"/>
+      <c r="EM107" t="inlineStr"/>
+      <c r="EN107" t="inlineStr"/>
+      <c r="EO107" t="inlineStr"/>
+      <c r="EP107" t="inlineStr"/>
+      <c r="EQ107" t="inlineStr"/>
+      <c r="ER107" t="inlineStr"/>
+      <c r="ES107" t="inlineStr"/>
+      <c r="ET107" t="inlineStr"/>
+      <c r="EU107" t="inlineStr"/>
+      <c r="EV107" t="inlineStr"/>
+      <c r="EW107" t="inlineStr"/>
+      <c r="EX107" t="inlineStr"/>
+      <c r="EY107" t="inlineStr"/>
+      <c r="EZ107" t="inlineStr"/>
+      <c r="FA107" t="inlineStr"/>
+      <c r="FB107" t="inlineStr"/>
+      <c r="FC107" t="inlineStr"/>
+      <c r="FD107" t="inlineStr"/>
+      <c r="FE107" t="inlineStr"/>
+      <c r="FF107" t="inlineStr"/>
+      <c r="FG107" t="inlineStr"/>
+      <c r="FH107" t="inlineStr"/>
+      <c r="FI107" t="inlineStr"/>
+      <c r="FJ107" t="inlineStr"/>
+      <c r="FK107" t="inlineStr"/>
+      <c r="FL107" t="inlineStr"/>
+      <c r="FM107" t="inlineStr"/>
+      <c r="FN107" t="inlineStr"/>
+      <c r="FO107" t="inlineStr"/>
+      <c r="FP107" t="inlineStr"/>
+      <c r="FQ107" t="inlineStr"/>
+      <c r="FR107" t="inlineStr"/>
+      <c r="FS107" t="inlineStr"/>
+      <c r="FT107" t="inlineStr"/>
+      <c r="FU107" t="inlineStr"/>
+      <c r="FV107" t="inlineStr"/>
+      <c r="FW107" t="inlineStr"/>
+      <c r="FX107" t="inlineStr"/>
+      <c r="FY107" t="inlineStr"/>
+      <c r="FZ107" t="inlineStr"/>
+      <c r="GA107" t="inlineStr"/>
+      <c r="GB107" t="inlineStr"/>
+      <c r="GC107" t="inlineStr"/>
+      <c r="GD107" t="inlineStr"/>
+      <c r="GE107" t="inlineStr"/>
+      <c r="GF107" t="inlineStr"/>
+      <c r="GG107" t="inlineStr"/>
+      <c r="GH107" t="inlineStr"/>
+      <c r="GI107" t="inlineStr"/>
+      <c r="GJ107" t="inlineStr"/>
+      <c r="GK107" t="inlineStr"/>
+      <c r="GL107" t="inlineStr"/>
+      <c r="GM107" t="inlineStr"/>
+      <c r="GN107" t="inlineStr"/>
+      <c r="GO107" t="inlineStr"/>
+      <c r="GP107" t="inlineStr"/>
+      <c r="GQ107" t="inlineStr"/>
+      <c r="GR107" t="n">
+        <v>1</v>
+      </c>
+      <c r="GS107" t="inlineStr"/>
+      <c r="GT107" t="inlineStr"/>
+      <c r="GU107" t="inlineStr"/>
+      <c r="GV107" t="inlineStr"/>
+      <c r="GW107" t="inlineStr"/>
+      <c r="GX107" t="inlineStr"/>
+      <c r="GY107" t="inlineStr"/>
+      <c r="GZ107" t="inlineStr"/>
+      <c r="HA107" t="inlineStr"/>
+      <c r="HB107" t="inlineStr"/>
+      <c r="HC107" t="inlineStr"/>
+      <c r="HD107" t="inlineStr"/>
+      <c r="HE107" t="inlineStr"/>
+      <c r="HF107" t="inlineStr"/>
+      <c r="HG107" t="inlineStr"/>
+      <c r="HH107" t="inlineStr"/>
+      <c r="HI107" t="inlineStr"/>
+      <c r="HJ107" t="inlineStr"/>
+    </row>
+    <row r="108">
+      <c r="A108" t="inlineStr">
+        <is>
+          <t>TIM MCDOWELL EQUIPMENT LTD</t>
+        </is>
+      </c>
+      <c r="B108" t="n">
+        <v>1</v>
+      </c>
+      <c r="C108" t="n">
+        <v>0</v>
+      </c>
+      <c r="D108" t="n">
+        <v>0</v>
+      </c>
+      <c r="E108" t="n">
+        <v>0</v>
+      </c>
+      <c r="F108" t="inlineStr"/>
+      <c r="G108" t="inlineStr"/>
+      <c r="H108" t="n">
+        <v>1</v>
+      </c>
+      <c r="I108" t="inlineStr"/>
+      <c r="J108" t="inlineStr"/>
+      <c r="K108" t="inlineStr"/>
+      <c r="L108" t="inlineStr"/>
+      <c r="M108" t="inlineStr"/>
+      <c r="N108" t="inlineStr"/>
+      <c r="O108" t="inlineStr"/>
+      <c r="P108" t="inlineStr"/>
+      <c r="Q108" t="inlineStr"/>
+      <c r="R108" t="inlineStr"/>
+      <c r="S108" t="inlineStr"/>
+      <c r="T108" t="inlineStr"/>
+      <c r="U108" t="inlineStr"/>
+      <c r="V108" t="inlineStr"/>
+      <c r="W108" t="inlineStr"/>
+      <c r="X108" t="inlineStr"/>
+      <c r="Y108" t="inlineStr"/>
+      <c r="Z108" t="inlineStr"/>
+      <c r="AA108" t="inlineStr"/>
+      <c r="AB108" t="inlineStr"/>
+      <c r="AC108" t="inlineStr"/>
+      <c r="AD108" t="inlineStr"/>
+      <c r="AE108" t="inlineStr"/>
+      <c r="AF108" t="inlineStr"/>
+      <c r="AG108" t="inlineStr"/>
+      <c r="AH108" t="inlineStr"/>
+      <c r="AI108" t="inlineStr"/>
+      <c r="AJ108" t="inlineStr"/>
+      <c r="AK108" t="inlineStr"/>
+      <c r="AL108" t="inlineStr"/>
+      <c r="AM108" t="inlineStr"/>
+      <c r="AN108" t="inlineStr"/>
+      <c r="AO108" t="inlineStr"/>
+      <c r="AP108" t="inlineStr"/>
+      <c r="AQ108" t="inlineStr"/>
+      <c r="AR108" t="inlineStr"/>
+      <c r="AS108" t="inlineStr"/>
+      <c r="AT108" t="inlineStr"/>
+      <c r="AU108" t="inlineStr"/>
+      <c r="AV108" t="inlineStr"/>
+      <c r="AW108" t="inlineStr"/>
+      <c r="AX108" t="inlineStr"/>
+      <c r="AY108" t="inlineStr"/>
+      <c r="AZ108" t="inlineStr"/>
+      <c r="BA108" t="inlineStr"/>
+      <c r="BB108" t="inlineStr"/>
+      <c r="BC108" t="inlineStr"/>
+      <c r="BD108" t="inlineStr"/>
+      <c r="BE108" t="inlineStr"/>
+      <c r="BF108" t="inlineStr"/>
+      <c r="BG108" t="inlineStr"/>
+      <c r="BH108" t="inlineStr"/>
+      <c r="BI108" t="inlineStr"/>
+      <c r="BJ108" t="inlineStr"/>
+      <c r="BK108" t="inlineStr"/>
+      <c r="BL108" t="inlineStr"/>
+      <c r="BM108" t="inlineStr"/>
+      <c r="BN108" t="inlineStr"/>
+      <c r="BO108" t="inlineStr"/>
+      <c r="BP108" t="inlineStr"/>
+      <c r="BQ108" t="inlineStr"/>
+      <c r="BR108" t="inlineStr"/>
+      <c r="BS108" t="inlineStr"/>
+      <c r="BT108" t="inlineStr"/>
+      <c r="BU108" t="inlineStr"/>
+      <c r="BV108" t="inlineStr"/>
+      <c r="BW108" t="inlineStr"/>
+      <c r="BX108" t="inlineStr"/>
+      <c r="BY108" t="inlineStr"/>
+      <c r="BZ108" t="inlineStr"/>
+      <c r="CA108" t="inlineStr"/>
+      <c r="CB108" t="inlineStr"/>
+      <c r="CC108" t="inlineStr"/>
+      <c r="CD108" t="inlineStr"/>
+      <c r="CE108" t="inlineStr"/>
+      <c r="CF108" t="inlineStr"/>
+      <c r="CG108" t="inlineStr"/>
+      <c r="CH108" t="inlineStr"/>
+      <c r="CI108" t="inlineStr"/>
+      <c r="CJ108" t="inlineStr"/>
+      <c r="CK108" t="inlineStr"/>
+      <c r="CL108" t="inlineStr"/>
+      <c r="CM108" t="inlineStr"/>
+      <c r="CN108" t="inlineStr"/>
+      <c r="CO108" t="inlineStr"/>
+      <c r="CP108" t="inlineStr"/>
+      <c r="CQ108" t="inlineStr"/>
+      <c r="CR108" t="inlineStr"/>
+      <c r="CS108" t="inlineStr"/>
+      <c r="CT108" t="inlineStr"/>
+      <c r="CU108" t="inlineStr"/>
+      <c r="CV108" t="inlineStr"/>
+      <c r="CW108" t="inlineStr"/>
+      <c r="CX108" t="inlineStr"/>
+      <c r="CY108" t="inlineStr"/>
+      <c r="CZ108" t="inlineStr"/>
+      <c r="DA108" t="inlineStr"/>
+      <c r="DB108" t="inlineStr"/>
+      <c r="DC108" t="inlineStr"/>
+      <c r="DD108" t="inlineStr"/>
+      <c r="DE108" t="inlineStr"/>
+      <c r="DF108" t="inlineStr"/>
+      <c r="DG108" t="inlineStr"/>
+      <c r="DH108" t="inlineStr"/>
+      <c r="DI108" t="inlineStr"/>
+      <c r="DJ108" t="inlineStr"/>
+      <c r="DK108" t="inlineStr"/>
+      <c r="DL108" t="inlineStr"/>
+      <c r="DM108" t="inlineStr"/>
+      <c r="DN108" t="inlineStr"/>
+      <c r="DO108" t="inlineStr"/>
+      <c r="DP108" t="inlineStr"/>
+      <c r="DQ108" t="inlineStr"/>
+      <c r="DR108" t="inlineStr"/>
+      <c r="DS108" t="inlineStr"/>
+      <c r="DT108" t="inlineStr"/>
+      <c r="DU108" t="inlineStr"/>
+      <c r="DV108" t="inlineStr"/>
+      <c r="DW108" t="inlineStr"/>
+      <c r="DX108" t="inlineStr"/>
+      <c r="DY108" t="inlineStr"/>
+      <c r="DZ108" t="inlineStr"/>
+      <c r="EA108" t="inlineStr"/>
+      <c r="EB108" t="inlineStr"/>
+      <c r="EC108" t="inlineStr"/>
+      <c r="ED108" t="inlineStr"/>
+      <c r="EE108" t="inlineStr"/>
+      <c r="EF108" t="inlineStr"/>
+      <c r="EG108" t="inlineStr"/>
+      <c r="EH108" t="inlineStr"/>
+      <c r="EI108" t="inlineStr"/>
+      <c r="EJ108" t="inlineStr"/>
+      <c r="EK108" t="inlineStr"/>
+      <c r="EL108" t="inlineStr"/>
+      <c r="EM108" t="inlineStr"/>
+      <c r="EN108" t="inlineStr"/>
+      <c r="EO108" t="inlineStr"/>
+      <c r="EP108" t="inlineStr"/>
+      <c r="EQ108" t="inlineStr"/>
+      <c r="ER108" t="inlineStr"/>
+      <c r="ES108" t="inlineStr"/>
+      <c r="ET108" t="inlineStr"/>
+      <c r="EU108" t="inlineStr"/>
+      <c r="EV108" t="inlineStr"/>
+      <c r="EW108" t="inlineStr"/>
+      <c r="EX108" t="inlineStr"/>
+      <c r="EY108" t="inlineStr"/>
+      <c r="EZ108" t="inlineStr"/>
+      <c r="FA108" t="inlineStr"/>
+      <c r="FB108" t="inlineStr"/>
+      <c r="FC108" t="inlineStr"/>
+      <c r="FD108" t="inlineStr"/>
+      <c r="FE108" t="inlineStr"/>
+      <c r="FF108" t="inlineStr"/>
+      <c r="FG108" t="inlineStr"/>
+      <c r="FH108" t="inlineStr"/>
+      <c r="FI108" t="inlineStr"/>
+      <c r="FJ108" t="inlineStr"/>
+      <c r="FK108" t="inlineStr"/>
+      <c r="FL108" t="inlineStr"/>
+      <c r="FM108" t="inlineStr"/>
+      <c r="FN108" t="inlineStr"/>
+      <c r="FO108" t="inlineStr"/>
+      <c r="FP108" t="inlineStr"/>
+      <c r="FQ108" t="inlineStr"/>
+      <c r="FR108" t="inlineStr"/>
+      <c r="FS108" t="inlineStr"/>
+      <c r="FT108" t="inlineStr"/>
+      <c r="FU108" t="inlineStr"/>
+      <c r="FV108" t="inlineStr"/>
+      <c r="FW108" t="inlineStr"/>
+      <c r="FX108" t="inlineStr"/>
+      <c r="FY108" t="inlineStr"/>
+      <c r="FZ108" t="inlineStr"/>
+      <c r="GA108" t="inlineStr"/>
+      <c r="GB108" t="inlineStr"/>
+      <c r="GC108" t="inlineStr"/>
+      <c r="GD108" t="inlineStr"/>
+      <c r="GE108" t="inlineStr"/>
+      <c r="GF108" t="inlineStr"/>
+      <c r="GG108" t="inlineStr"/>
+      <c r="GH108" t="inlineStr"/>
+      <c r="GI108" t="inlineStr"/>
+      <c r="GJ108" t="inlineStr"/>
+      <c r="GK108" t="inlineStr"/>
+      <c r="GL108" t="inlineStr"/>
+      <c r="GM108" t="inlineStr"/>
+      <c r="GN108" t="inlineStr"/>
+      <c r="GO108" t="inlineStr"/>
+      <c r="GP108" t="inlineStr"/>
+      <c r="GQ108" t="inlineStr"/>
+      <c r="GR108" t="inlineStr"/>
+      <c r="GS108" t="inlineStr"/>
+      <c r="GT108" t="inlineStr"/>
+      <c r="GU108" t="inlineStr"/>
+      <c r="GV108" t="inlineStr"/>
+      <c r="GW108" t="inlineStr"/>
+      <c r="GX108" t="inlineStr"/>
+      <c r="GY108" t="inlineStr"/>
+      <c r="GZ108" t="inlineStr"/>
+      <c r="HA108" t="inlineStr"/>
+      <c r="HB108" t="inlineStr"/>
+      <c r="HC108" t="inlineStr"/>
+      <c r="HD108" t="inlineStr"/>
+      <c r="HE108" t="inlineStr"/>
+      <c r="HF108" t="inlineStr"/>
+      <c r="HG108" t="n">
+        <v>1</v>
+      </c>
+      <c r="HH108" t="inlineStr"/>
+      <c r="HI108" t="inlineStr"/>
+      <c r="HJ108" t="inlineStr"/>
+    </row>
+    <row r="109">
+      <c r="A109" t="inlineStr">
+        <is>
+          <t>TRACK INDUSTRIES LTD</t>
+        </is>
+      </c>
+      <c r="B109" t="n">
+        <v>1</v>
+      </c>
+      <c r="C109" t="n">
+        <v>0</v>
+      </c>
+      <c r="D109" t="n">
+        <v>0</v>
+      </c>
+      <c r="E109" t="n">
+        <v>0</v>
+      </c>
+      <c r="F109" t="inlineStr"/>
+      <c r="G109" t="inlineStr"/>
+      <c r="H109" t="n">
+        <v>1</v>
+      </c>
+      <c r="I109" t="inlineStr"/>
+      <c r="J109" t="inlineStr"/>
+      <c r="K109" t="inlineStr"/>
+      <c r="L109" t="inlineStr"/>
+      <c r="M109" t="inlineStr"/>
+      <c r="N109" t="inlineStr"/>
+      <c r="O109" t="inlineStr"/>
+      <c r="P109" t="inlineStr"/>
+      <c r="Q109" t="inlineStr"/>
+      <c r="R109" t="inlineStr"/>
+      <c r="S109" t="inlineStr"/>
+      <c r="T109" t="inlineStr"/>
+      <c r="U109" t="inlineStr"/>
+      <c r="V109" t="inlineStr"/>
+      <c r="W109" t="inlineStr"/>
+      <c r="X109" t="inlineStr"/>
+      <c r="Y109" t="inlineStr"/>
+      <c r="Z109" t="inlineStr"/>
+      <c r="AA109" t="inlineStr"/>
+      <c r="AB109" t="inlineStr"/>
+      <c r="AC109" t="inlineStr"/>
+      <c r="AD109" t="inlineStr"/>
+      <c r="AE109" t="inlineStr"/>
+      <c r="AF109" t="inlineStr"/>
+      <c r="AG109" t="inlineStr"/>
+      <c r="AH109" t="inlineStr"/>
+      <c r="AI109" t="inlineStr"/>
+      <c r="AJ109" t="inlineStr"/>
+      <c r="AK109" t="inlineStr"/>
+      <c r="AL109" t="inlineStr"/>
+      <c r="AM109" t="inlineStr"/>
+      <c r="AN109" t="inlineStr"/>
+      <c r="AO109" t="inlineStr"/>
+      <c r="AP109" t="inlineStr"/>
+      <c r="AQ109" t="inlineStr"/>
+      <c r="AR109" t="inlineStr"/>
+      <c r="AS109" t="inlineStr"/>
+      <c r="AT109" t="inlineStr"/>
+      <c r="AU109" t="inlineStr"/>
+      <c r="AV109" t="inlineStr"/>
+      <c r="AW109" t="inlineStr"/>
+      <c r="AX109" t="inlineStr"/>
+      <c r="AY109" t="inlineStr"/>
+      <c r="AZ109" t="inlineStr"/>
+      <c r="BA109" t="inlineStr"/>
+      <c r="BB109" t="inlineStr"/>
+      <c r="BC109" t="inlineStr"/>
+      <c r="BD109" t="inlineStr"/>
+      <c r="BE109" t="inlineStr"/>
+      <c r="BF109" t="inlineStr"/>
+      <c r="BG109" t="inlineStr"/>
+      <c r="BH109" t="inlineStr"/>
+      <c r="BI109" t="inlineStr"/>
+      <c r="BJ109" t="inlineStr"/>
+      <c r="BK109" t="inlineStr"/>
+      <c r="BL109" t="inlineStr"/>
+      <c r="BM109" t="inlineStr"/>
+      <c r="BN109" t="inlineStr"/>
+      <c r="BO109" t="inlineStr"/>
+      <c r="BP109" t="inlineStr"/>
+      <c r="BQ109" t="inlineStr"/>
+      <c r="BR109" t="inlineStr"/>
+      <c r="BS109" t="inlineStr"/>
+      <c r="BT109" t="inlineStr"/>
+      <c r="BU109" t="inlineStr"/>
+      <c r="BV109" t="inlineStr"/>
+      <c r="BW109" t="inlineStr"/>
+      <c r="BX109" t="inlineStr"/>
+      <c r="BY109" t="inlineStr"/>
+      <c r="BZ109" t="inlineStr"/>
+      <c r="CA109" t="inlineStr"/>
+      <c r="CB109" t="inlineStr"/>
+      <c r="CC109" t="inlineStr"/>
+      <c r="CD109" t="inlineStr"/>
+      <c r="CE109" t="inlineStr"/>
+      <c r="CF109" t="inlineStr"/>
+      <c r="CG109" t="inlineStr"/>
+      <c r="CH109" t="inlineStr"/>
+      <c r="CI109" t="inlineStr"/>
+      <c r="CJ109" t="inlineStr"/>
+      <c r="CK109" t="inlineStr"/>
+      <c r="CL109" t="inlineStr"/>
+      <c r="CM109" t="inlineStr"/>
+      <c r="CN109" t="inlineStr"/>
+      <c r="CO109" t="inlineStr"/>
+      <c r="CP109" t="inlineStr"/>
+      <c r="CQ109" t="inlineStr"/>
+      <c r="CR109" t="inlineStr"/>
+      <c r="CS109" t="inlineStr"/>
+      <c r="CT109" t="inlineStr"/>
+      <c r="CU109" t="inlineStr"/>
+      <c r="CV109" t="inlineStr"/>
+      <c r="CW109" t="inlineStr"/>
+      <c r="CX109" t="inlineStr"/>
+      <c r="CY109" t="inlineStr"/>
+      <c r="CZ109" t="inlineStr"/>
+      <c r="DA109" t="inlineStr"/>
+      <c r="DB109" t="inlineStr"/>
+      <c r="DC109" t="inlineStr"/>
+      <c r="DD109" t="inlineStr"/>
+      <c r="DE109" t="inlineStr"/>
+      <c r="DF109" t="inlineStr"/>
+      <c r="DG109" t="inlineStr"/>
+      <c r="DH109" t="inlineStr"/>
+      <c r="DI109" t="inlineStr"/>
+      <c r="DJ109" t="inlineStr"/>
+      <c r="DK109" t="inlineStr"/>
+      <c r="DL109" t="inlineStr"/>
+      <c r="DM109" t="inlineStr"/>
+      <c r="DN109" t="inlineStr"/>
+      <c r="DO109" t="inlineStr"/>
+      <c r="DP109" t="inlineStr"/>
+      <c r="DQ109" t="inlineStr"/>
+      <c r="DR109" t="inlineStr"/>
+      <c r="DS109" t="inlineStr"/>
+      <c r="DT109" t="inlineStr"/>
+      <c r="DU109" t="inlineStr"/>
+      <c r="DV109" t="inlineStr"/>
+      <c r="DW109" t="inlineStr"/>
+      <c r="DX109" t="inlineStr"/>
+      <c r="DY109" t="inlineStr"/>
+      <c r="DZ109" t="inlineStr"/>
+      <c r="EA109" t="inlineStr"/>
+      <c r="EB109" t="inlineStr"/>
+      <c r="EC109" t="inlineStr"/>
+      <c r="ED109" t="inlineStr"/>
+      <c r="EE109" t="inlineStr"/>
+      <c r="EF109" t="inlineStr"/>
+      <c r="EG109" t="inlineStr"/>
+      <c r="EH109" t="inlineStr"/>
+      <c r="EI109" t="inlineStr"/>
+      <c r="EJ109" t="inlineStr"/>
+      <c r="EK109" t="inlineStr"/>
+      <c r="EL109" t="inlineStr"/>
+      <c r="EM109" t="inlineStr"/>
+      <c r="EN109" t="inlineStr"/>
+      <c r="EO109" t="inlineStr"/>
+      <c r="EP109" t="inlineStr"/>
+      <c r="EQ109" t="inlineStr"/>
+      <c r="ER109" t="inlineStr"/>
+      <c r="ES109" t="inlineStr"/>
+      <c r="ET109" t="inlineStr"/>
+      <c r="EU109" t="inlineStr"/>
+      <c r="EV109" t="inlineStr"/>
+      <c r="EW109" t="inlineStr"/>
+      <c r="EX109" t="inlineStr"/>
+      <c r="EY109" t="inlineStr"/>
+      <c r="EZ109" t="inlineStr"/>
+      <c r="FA109" t="inlineStr"/>
+      <c r="FB109" t="inlineStr"/>
+      <c r="FC109" t="inlineStr"/>
+      <c r="FD109" t="inlineStr"/>
+      <c r="FE109" t="inlineStr"/>
+      <c r="FF109" t="inlineStr"/>
+      <c r="FG109" t="inlineStr"/>
+      <c r="FH109" t="inlineStr"/>
+      <c r="FI109" t="inlineStr"/>
+      <c r="FJ109" t="inlineStr"/>
+      <c r="FK109" t="inlineStr"/>
+      <c r="FL109" t="inlineStr"/>
+      <c r="FM109" t="inlineStr"/>
+      <c r="FN109" t="inlineStr"/>
+      <c r="FO109" t="inlineStr"/>
+      <c r="FP109" t="inlineStr"/>
+      <c r="FQ109" t="inlineStr"/>
+      <c r="FR109" t="inlineStr"/>
+      <c r="FS109" t="inlineStr"/>
+      <c r="FT109" t="inlineStr"/>
+      <c r="FU109" t="inlineStr"/>
+      <c r="FV109" t="inlineStr"/>
+      <c r="FW109" t="inlineStr"/>
+      <c r="FX109" t="inlineStr"/>
+      <c r="FY109" t="inlineStr"/>
+      <c r="FZ109" t="inlineStr"/>
+      <c r="GA109" t="inlineStr"/>
+      <c r="GB109" t="inlineStr"/>
+      <c r="GC109" t="inlineStr"/>
+      <c r="GD109" t="inlineStr"/>
+      <c r="GE109" t="inlineStr"/>
+      <c r="GF109" t="inlineStr"/>
+      <c r="GG109" t="inlineStr"/>
+      <c r="GH109" t="inlineStr"/>
+      <c r="GI109" t="inlineStr"/>
+      <c r="GJ109" t="inlineStr"/>
+      <c r="GK109" t="inlineStr"/>
+      <c r="GL109" t="inlineStr"/>
+      <c r="GM109" t="inlineStr"/>
+      <c r="GN109" t="inlineStr"/>
+      <c r="GO109" t="inlineStr"/>
+      <c r="GP109" t="inlineStr"/>
+      <c r="GQ109" t="inlineStr"/>
+      <c r="GR109" t="inlineStr"/>
+      <c r="GS109" t="inlineStr"/>
+      <c r="GT109" t="inlineStr"/>
+      <c r="GU109" t="inlineStr"/>
+      <c r="GV109" t="inlineStr"/>
+      <c r="GW109" t="inlineStr"/>
+      <c r="GX109" t="inlineStr"/>
+      <c r="GY109" t="inlineStr"/>
+      <c r="GZ109" t="inlineStr"/>
+      <c r="HA109" t="inlineStr"/>
+      <c r="HB109" t="inlineStr"/>
+      <c r="HC109" t="inlineStr"/>
+      <c r="HD109" t="inlineStr"/>
+      <c r="HE109" t="inlineStr"/>
+      <c r="HF109" t="inlineStr"/>
+      <c r="HG109" t="inlineStr"/>
+      <c r="HH109" t="n">
+        <v>1</v>
+      </c>
+      <c r="HI109" t="inlineStr"/>
+      <c r="HJ109" t="inlineStr"/>
+    </row>
+    <row r="110">
+      <c r="A110" t="inlineStr">
+        <is>
+          <t>BARRICK - HEMLO</t>
+        </is>
+      </c>
+      <c r="B110" t="n">
+        <v>1</v>
+      </c>
+      <c r="C110" t="n">
+        <v>1</v>
+      </c>
+      <c r="D110" t="n">
+        <v>100</v>
+      </c>
+      <c r="E110" t="n">
+        <v>74</v>
+      </c>
+      <c r="F110" t="n">
+        <v>1</v>
+      </c>
+      <c r="G110" t="inlineStr"/>
+      <c r="H110" t="inlineStr"/>
+      <c r="I110" t="inlineStr"/>
+      <c r="J110" t="inlineStr"/>
+      <c r="K110" t="inlineStr"/>
+      <c r="L110" t="inlineStr"/>
+      <c r="M110" t="inlineStr"/>
+      <c r="N110" t="inlineStr"/>
+      <c r="O110" t="inlineStr"/>
+      <c r="P110" t="inlineStr"/>
+      <c r="Q110" t="inlineStr"/>
+      <c r="R110" t="inlineStr"/>
+      <c r="S110" t="inlineStr"/>
+      <c r="T110" t="n">
+        <v>1</v>
+      </c>
+      <c r="U110" t="inlineStr"/>
+      <c r="V110" t="inlineStr"/>
+      <c r="W110" t="inlineStr"/>
+      <c r="X110" t="inlineStr"/>
+      <c r="Y110" t="inlineStr"/>
+      <c r="Z110" t="inlineStr"/>
+      <c r="AA110" t="inlineStr"/>
+      <c r="AB110" t="inlineStr"/>
+      <c r="AC110" t="inlineStr"/>
+      <c r="AD110" t="inlineStr"/>
+      <c r="AE110" t="inlineStr"/>
+      <c r="AF110" t="inlineStr"/>
+      <c r="AG110" t="inlineStr"/>
+      <c r="AH110" t="inlineStr"/>
+      <c r="AI110" t="inlineStr"/>
+      <c r="AJ110" t="inlineStr"/>
+      <c r="AK110" t="inlineStr"/>
+      <c r="AL110" t="inlineStr"/>
+      <c r="AM110" t="inlineStr"/>
+      <c r="AN110" t="inlineStr"/>
+      <c r="AO110" t="inlineStr"/>
+      <c r="AP110" t="inlineStr"/>
+      <c r="AQ110" t="inlineStr"/>
+      <c r="AR110" t="inlineStr"/>
+      <c r="AS110" t="inlineStr"/>
+      <c r="AT110" t="inlineStr"/>
+      <c r="AU110" t="inlineStr"/>
+      <c r="AV110" t="inlineStr"/>
+      <c r="AW110" t="inlineStr"/>
+      <c r="AX110" t="inlineStr"/>
+      <c r="AY110" t="inlineStr"/>
+      <c r="AZ110" t="inlineStr"/>
+      <c r="BA110" t="inlineStr"/>
+      <c r="BB110" t="inlineStr"/>
+      <c r="BC110" t="inlineStr"/>
+      <c r="BD110" t="inlineStr"/>
+      <c r="BE110" t="inlineStr"/>
+      <c r="BF110" t="inlineStr"/>
+      <c r="BG110" t="inlineStr"/>
+      <c r="BH110" t="inlineStr"/>
+      <c r="BI110" t="inlineStr"/>
+      <c r="BJ110" t="inlineStr"/>
+      <c r="BK110" t="inlineStr"/>
+      <c r="BL110" t="inlineStr"/>
+      <c r="BM110" t="inlineStr"/>
+      <c r="BN110" t="inlineStr"/>
+      <c r="BO110" t="inlineStr"/>
+      <c r="BP110" t="inlineStr"/>
+      <c r="BQ110" t="inlineStr"/>
+      <c r="BR110" t="inlineStr"/>
+      <c r="BS110" t="inlineStr"/>
+      <c r="BT110" t="inlineStr"/>
+      <c r="BU110" t="inlineStr"/>
+      <c r="BV110" t="inlineStr"/>
+      <c r="BW110" t="inlineStr"/>
+      <c r="BX110" t="inlineStr"/>
+      <c r="BY110" t="inlineStr"/>
+      <c r="BZ110" t="inlineStr"/>
+      <c r="CA110" t="inlineStr"/>
+      <c r="CB110" t="inlineStr"/>
+      <c r="CC110" t="inlineStr"/>
+      <c r="CD110" t="inlineStr"/>
+      <c r="CE110" t="inlineStr"/>
+      <c r="CF110" t="inlineStr"/>
+      <c r="CG110" t="inlineStr"/>
+      <c r="CH110" t="inlineStr"/>
+      <c r="CI110" t="inlineStr"/>
+      <c r="CJ110" t="inlineStr"/>
+      <c r="CK110" t="inlineStr"/>
+      <c r="CL110" t="inlineStr"/>
+      <c r="CM110" t="inlineStr"/>
+      <c r="CN110" t="inlineStr"/>
+      <c r="CO110" t="inlineStr"/>
+      <c r="CP110" t="inlineStr"/>
+      <c r="CQ110" t="inlineStr"/>
+      <c r="CR110" t="inlineStr"/>
+      <c r="CS110" t="inlineStr"/>
+      <c r="CT110" t="inlineStr"/>
+      <c r="CU110" t="inlineStr"/>
+      <c r="CV110" t="inlineStr"/>
+      <c r="CW110" t="inlineStr"/>
+      <c r="CX110" t="inlineStr"/>
+      <c r="CY110" t="inlineStr"/>
+      <c r="CZ110" t="inlineStr"/>
+      <c r="DA110" t="inlineStr"/>
+      <c r="DB110" t="inlineStr"/>
+      <c r="DC110" t="inlineStr"/>
+      <c r="DD110" t="inlineStr"/>
+      <c r="DE110" t="inlineStr"/>
+      <c r="DF110" t="inlineStr"/>
+      <c r="DG110" t="inlineStr"/>
+      <c r="DH110" t="inlineStr"/>
+      <c r="DI110" t="inlineStr"/>
+      <c r="DJ110" t="inlineStr"/>
+      <c r="DK110" t="inlineStr"/>
+      <c r="DL110" t="inlineStr"/>
+      <c r="DM110" t="inlineStr"/>
+      <c r="DN110" t="inlineStr"/>
+      <c r="DO110" t="inlineStr"/>
+      <c r="DP110" t="inlineStr"/>
+      <c r="DQ110" t="inlineStr"/>
+      <c r="DR110" t="inlineStr"/>
+      <c r="DS110" t="inlineStr"/>
+      <c r="DT110" t="inlineStr"/>
+      <c r="DU110" t="inlineStr"/>
+      <c r="DV110" t="inlineStr"/>
+      <c r="DW110" t="inlineStr"/>
+      <c r="DX110" t="inlineStr"/>
+      <c r="DY110" t="inlineStr"/>
+      <c r="DZ110" t="inlineStr"/>
+      <c r="EA110" t="inlineStr"/>
+      <c r="EB110" t="inlineStr"/>
+      <c r="EC110" t="inlineStr"/>
+      <c r="ED110" t="inlineStr"/>
+      <c r="EE110" t="inlineStr"/>
+      <c r="EF110" t="inlineStr"/>
+      <c r="EG110" t="inlineStr"/>
+      <c r="EH110" t="inlineStr"/>
+      <c r="EI110" t="inlineStr"/>
+      <c r="EJ110" t="inlineStr"/>
+      <c r="EK110" t="inlineStr"/>
+      <c r="EL110" t="inlineStr"/>
+      <c r="EM110" t="inlineStr"/>
+      <c r="EN110" t="inlineStr"/>
+      <c r="EO110" t="inlineStr"/>
+      <c r="EP110" t="inlineStr"/>
+      <c r="EQ110" t="inlineStr"/>
+      <c r="ER110" t="inlineStr"/>
+      <c r="ES110" t="inlineStr"/>
+      <c r="ET110" t="inlineStr"/>
+      <c r="EU110" t="inlineStr"/>
+      <c r="EV110" t="inlineStr"/>
+      <c r="EW110" t="inlineStr"/>
+      <c r="EX110" t="inlineStr"/>
+      <c r="EY110" t="inlineStr"/>
+      <c r="EZ110" t="inlineStr"/>
+      <c r="FA110" t="inlineStr"/>
+      <c r="FB110" t="inlineStr"/>
+      <c r="FC110" t="inlineStr"/>
+      <c r="FD110" t="inlineStr"/>
+      <c r="FE110" t="inlineStr"/>
+      <c r="FF110" t="inlineStr"/>
+      <c r="FG110" t="inlineStr"/>
+      <c r="FH110" t="inlineStr"/>
+      <c r="FI110" t="inlineStr"/>
+      <c r="FJ110" t="inlineStr"/>
+      <c r="FK110" t="inlineStr"/>
+      <c r="FL110" t="inlineStr"/>
+      <c r="FM110" t="inlineStr"/>
+      <c r="FN110" t="inlineStr"/>
+      <c r="FO110" t="inlineStr"/>
+      <c r="FP110" t="inlineStr"/>
+      <c r="FQ110" t="inlineStr"/>
+      <c r="FR110" t="inlineStr"/>
+      <c r="FS110" t="inlineStr"/>
+      <c r="FT110" t="inlineStr"/>
+      <c r="FU110" t="inlineStr"/>
+      <c r="FV110" t="inlineStr"/>
+      <c r="FW110" t="inlineStr"/>
+      <c r="FX110" t="inlineStr"/>
+      <c r="FY110" t="inlineStr"/>
+      <c r="FZ110" t="inlineStr"/>
+      <c r="GA110" t="inlineStr"/>
+      <c r="GB110" t="inlineStr"/>
+      <c r="GC110" t="inlineStr"/>
+      <c r="GD110" t="inlineStr"/>
+      <c r="GE110" t="inlineStr"/>
+      <c r="GF110" t="inlineStr"/>
+      <c r="GG110" t="inlineStr"/>
+      <c r="GH110" t="inlineStr"/>
+      <c r="GI110" t="inlineStr"/>
+      <c r="GJ110" t="inlineStr"/>
+      <c r="GK110" t="inlineStr"/>
+      <c r="GL110" t="inlineStr"/>
+      <c r="GM110" t="inlineStr"/>
+      <c r="GN110" t="inlineStr"/>
+      <c r="GO110" t="inlineStr"/>
+      <c r="GP110" t="inlineStr"/>
+      <c r="GQ110" t="inlineStr"/>
+      <c r="GR110" t="inlineStr"/>
+      <c r="GS110" t="inlineStr"/>
+      <c r="GT110" t="inlineStr"/>
+      <c r="GU110" t="inlineStr"/>
+      <c r="GV110" t="inlineStr"/>
+      <c r="GW110" t="inlineStr"/>
+      <c r="GX110" t="inlineStr"/>
+      <c r="GY110" t="inlineStr"/>
+      <c r="GZ110" t="inlineStr"/>
+      <c r="HA110" t="inlineStr"/>
+      <c r="HB110" t="inlineStr"/>
+      <c r="HC110" t="inlineStr"/>
+      <c r="HD110" t="inlineStr"/>
+      <c r="HE110" t="inlineStr"/>
+      <c r="HF110" t="inlineStr"/>
+      <c r="HG110" t="inlineStr"/>
+      <c r="HH110" t="inlineStr"/>
+      <c r="HI110" t="inlineStr"/>
+      <c r="HJ110" t="inlineStr"/>
+    </row>
+    <row r="111">
+      <c r="A111" t="inlineStr">
+        <is>
+          <t>ENERGY FUELS RESOURCES (USA)</t>
+        </is>
+      </c>
+      <c r="B111" t="n">
+        <v>1</v>
+      </c>
+      <c r="C111" t="n">
+        <v>1</v>
+      </c>
+      <c r="D111" t="n">
+        <v>100</v>
+      </c>
+      <c r="E111" t="n">
+        <v>199</v>
+      </c>
+      <c r="F111" t="n">
+        <v>1</v>
+      </c>
+      <c r="G111" t="inlineStr"/>
+      <c r="H111" t="inlineStr"/>
+      <c r="I111" t="inlineStr"/>
+      <c r="J111" t="inlineStr"/>
+      <c r="K111" t="inlineStr"/>
+      <c r="L111" t="inlineStr"/>
+      <c r="M111" t="inlineStr"/>
+      <c r="N111" t="inlineStr"/>
+      <c r="O111" t="inlineStr"/>
+      <c r="P111" t="inlineStr"/>
+      <c r="Q111" t="inlineStr"/>
+      <c r="R111" t="inlineStr"/>
+      <c r="S111" t="inlineStr"/>
+      <c r="T111" t="inlineStr"/>
+      <c r="U111" t="inlineStr"/>
+      <c r="V111" t="inlineStr"/>
+      <c r="W111" t="inlineStr"/>
+      <c r="X111" t="inlineStr"/>
+      <c r="Y111" t="inlineStr"/>
+      <c r="Z111" t="inlineStr"/>
+      <c r="AA111" t="inlineStr"/>
+      <c r="AB111" t="inlineStr"/>
+      <c r="AC111" t="inlineStr"/>
+      <c r="AD111" t="inlineStr"/>
+      <c r="AE111" t="inlineStr"/>
+      <c r="AF111" t="inlineStr"/>
+      <c r="AG111" t="inlineStr"/>
+      <c r="AH111" t="inlineStr"/>
+      <c r="AI111" t="inlineStr"/>
+      <c r="AJ111" t="inlineStr"/>
+      <c r="AK111" t="inlineStr"/>
+      <c r="AL111" t="inlineStr"/>
+      <c r="AM111" t="inlineStr"/>
+      <c r="AN111" t="inlineStr"/>
+      <c r="AO111" t="inlineStr"/>
+      <c r="AP111" t="inlineStr"/>
+      <c r="AQ111" t="inlineStr"/>
+      <c r="AR111" t="inlineStr"/>
+      <c r="AS111" t="inlineStr"/>
+      <c r="AT111" t="inlineStr"/>
+      <c r="AU111" t="inlineStr"/>
+      <c r="AV111" t="inlineStr"/>
+      <c r="AW111" t="inlineStr"/>
+      <c r="AX111" t="inlineStr"/>
+      <c r="AY111" t="inlineStr"/>
+      <c r="AZ111" t="inlineStr"/>
+      <c r="BA111" t="inlineStr"/>
+      <c r="BB111" t="inlineStr"/>
+      <c r="BC111" t="inlineStr"/>
+      <c r="BD111" t="inlineStr"/>
+      <c r="BE111" t="inlineStr"/>
+      <c r="BF111" t="inlineStr"/>
+      <c r="BG111" t="inlineStr"/>
+      <c r="BH111" t="inlineStr"/>
+      <c r="BI111" t="inlineStr"/>
+      <c r="BJ111" t="inlineStr"/>
+      <c r="BK111" t="inlineStr"/>
+      <c r="BL111" t="inlineStr"/>
+      <c r="BM111" t="inlineStr"/>
+      <c r="BN111" t="inlineStr"/>
+      <c r="BO111" t="inlineStr"/>
+      <c r="BP111" t="inlineStr"/>
+      <c r="BQ111" t="inlineStr"/>
+      <c r="BR111" t="inlineStr"/>
+      <c r="BS111" t="inlineStr"/>
+      <c r="BT111" t="inlineStr"/>
+      <c r="BU111" t="inlineStr"/>
+      <c r="BV111" t="inlineStr"/>
+      <c r="BW111" t="inlineStr"/>
+      <c r="BX111" t="inlineStr"/>
+      <c r="BY111" t="inlineStr"/>
+      <c r="BZ111" t="inlineStr"/>
+      <c r="CA111" t="inlineStr"/>
+      <c r="CB111" t="inlineStr"/>
+      <c r="CC111" t="inlineStr"/>
+      <c r="CD111" t="inlineStr"/>
+      <c r="CE111" t="inlineStr"/>
+      <c r="CF111" t="inlineStr"/>
+      <c r="CG111" t="inlineStr"/>
+      <c r="CH111" t="inlineStr"/>
+      <c r="CI111" t="inlineStr"/>
+      <c r="CJ111" t="inlineStr"/>
+      <c r="CK111" t="inlineStr"/>
+      <c r="CL111" t="inlineStr"/>
+      <c r="CM111" t="inlineStr"/>
+      <c r="CN111" t="inlineStr"/>
+      <c r="CO111" t="inlineStr"/>
+      <c r="CP111" t="inlineStr"/>
+      <c r="CQ111" t="inlineStr"/>
+      <c r="CR111" t="inlineStr"/>
+      <c r="CS111" t="inlineStr"/>
+      <c r="CT111" t="inlineStr"/>
+      <c r="CU111" t="inlineStr"/>
+      <c r="CV111" t="inlineStr"/>
+      <c r="CW111" t="inlineStr"/>
+      <c r="CX111" t="inlineStr"/>
+      <c r="CY111" t="inlineStr"/>
+      <c r="CZ111" t="inlineStr"/>
+      <c r="DA111" t="inlineStr"/>
+      <c r="DB111" t="inlineStr"/>
+      <c r="DC111" t="inlineStr"/>
+      <c r="DD111" t="inlineStr"/>
+      <c r="DE111" t="inlineStr"/>
+      <c r="DF111" t="inlineStr"/>
+      <c r="DG111" t="inlineStr"/>
+      <c r="DH111" t="inlineStr"/>
+      <c r="DI111" t="inlineStr"/>
+      <c r="DJ111" t="inlineStr"/>
+      <c r="DK111" t="inlineStr"/>
+      <c r="DL111" t="inlineStr"/>
+      <c r="DM111" t="inlineStr"/>
+      <c r="DN111" t="inlineStr"/>
+      <c r="DO111" t="inlineStr"/>
+      <c r="DP111" t="inlineStr"/>
+      <c r="DQ111" t="inlineStr"/>
+      <c r="DR111" t="inlineStr"/>
+      <c r="DS111" t="inlineStr"/>
+      <c r="DT111" t="inlineStr"/>
+      <c r="DU111" t="inlineStr"/>
+      <c r="DV111" t="inlineStr"/>
+      <c r="DW111" t="inlineStr"/>
+      <c r="DX111" t="inlineStr"/>
+      <c r="DY111" t="inlineStr"/>
+      <c r="DZ111" t="inlineStr"/>
+      <c r="EA111" t="inlineStr"/>
+      <c r="EB111" t="inlineStr"/>
+      <c r="EC111" t="inlineStr"/>
+      <c r="ED111" t="inlineStr"/>
+      <c r="EE111" t="inlineStr"/>
+      <c r="EF111" t="inlineStr"/>
+      <c r="EG111" t="inlineStr"/>
+      <c r="EH111" t="inlineStr"/>
+      <c r="EI111" t="inlineStr"/>
+      <c r="EJ111" t="inlineStr"/>
+      <c r="EK111" t="inlineStr"/>
+      <c r="EL111" t="inlineStr"/>
+      <c r="EM111" t="inlineStr"/>
+      <c r="EN111" t="inlineStr"/>
+      <c r="EO111" t="inlineStr"/>
+      <c r="EP111" t="inlineStr"/>
+      <c r="EQ111" t="inlineStr"/>
+      <c r="ER111" t="inlineStr"/>
+      <c r="ES111" t="inlineStr"/>
+      <c r="ET111" t="inlineStr"/>
+      <c r="EU111" t="inlineStr"/>
+      <c r="EV111" t="inlineStr"/>
+      <c r="EW111" t="inlineStr"/>
+      <c r="EX111" t="inlineStr"/>
+      <c r="EY111" t="inlineStr"/>
+      <c r="EZ111" t="inlineStr"/>
+      <c r="FA111" t="inlineStr"/>
+      <c r="FB111" t="inlineStr"/>
+      <c r="FC111" t="inlineStr"/>
+      <c r="FD111" t="inlineStr"/>
+      <c r="FE111" t="inlineStr"/>
+      <c r="FF111" t="inlineStr"/>
+      <c r="FG111" t="inlineStr"/>
+      <c r="FH111" t="inlineStr"/>
+      <c r="FI111" t="inlineStr"/>
+      <c r="FJ111" t="inlineStr"/>
+      <c r="FK111" t="inlineStr"/>
+      <c r="FL111" t="inlineStr"/>
+      <c r="FM111" t="inlineStr"/>
+      <c r="FN111" t="inlineStr"/>
+      <c r="FO111" t="inlineStr"/>
+      <c r="FP111" t="inlineStr"/>
+      <c r="FQ111" t="inlineStr"/>
+      <c r="FR111" t="inlineStr"/>
+      <c r="FS111" t="inlineStr"/>
+      <c r="FT111" t="inlineStr"/>
+      <c r="FU111" t="inlineStr"/>
+      <c r="FV111" t="inlineStr"/>
+      <c r="FW111" t="inlineStr"/>
+      <c r="FX111" t="inlineStr"/>
+      <c r="FY111" t="inlineStr"/>
+      <c r="FZ111" t="inlineStr"/>
+      <c r="GA111" t="inlineStr"/>
+      <c r="GB111" t="inlineStr"/>
+      <c r="GC111" t="inlineStr"/>
+      <c r="GD111" t="inlineStr"/>
+      <c r="GE111" t="inlineStr"/>
+      <c r="GF111" t="inlineStr"/>
+      <c r="GG111" t="inlineStr"/>
+      <c r="GH111" t="inlineStr"/>
+      <c r="GI111" t="inlineStr"/>
+      <c r="GJ111" t="inlineStr"/>
+      <c r="GK111" t="inlineStr"/>
+      <c r="GL111" t="inlineStr"/>
+      <c r="GM111" t="inlineStr"/>
+      <c r="GN111" t="inlineStr"/>
+      <c r="GO111" t="inlineStr"/>
+      <c r="GP111" t="inlineStr"/>
+      <c r="GQ111" t="inlineStr"/>
+      <c r="GR111" t="inlineStr"/>
+      <c r="GS111" t="inlineStr"/>
+      <c r="GT111" t="inlineStr"/>
+      <c r="GU111" t="inlineStr"/>
+      <c r="GV111" t="inlineStr"/>
+      <c r="GW111" t="inlineStr"/>
+      <c r="GX111" t="inlineStr"/>
+      <c r="GY111" t="inlineStr"/>
+      <c r="GZ111" t="inlineStr"/>
+      <c r="HA111" t="inlineStr"/>
+      <c r="HB111" t="inlineStr"/>
+      <c r="HC111" t="inlineStr"/>
+      <c r="HD111" t="inlineStr"/>
+      <c r="HE111" t="inlineStr"/>
+      <c r="HF111" t="inlineStr"/>
+      <c r="HG111" t="inlineStr"/>
+      <c r="HH111" t="inlineStr"/>
+      <c r="HI111" t="n">
+        <v>1</v>
+      </c>
+      <c r="HJ111" t="inlineStr"/>
+    </row>
+    <row r="112">
+      <c r="A112" t="inlineStr">
+        <is>
+          <t>TLD CANADA</t>
+        </is>
+      </c>
+      <c r="B112" t="n">
+        <v>1</v>
+      </c>
+      <c r="C112" t="n">
+        <v>0</v>
+      </c>
+      <c r="D112" t="n">
+        <v>0</v>
+      </c>
+      <c r="E112" t="n">
+        <v>0</v>
+      </c>
+      <c r="F112" t="inlineStr"/>
+      <c r="G112" t="inlineStr"/>
+      <c r="H112" t="n">
+        <v>1</v>
+      </c>
+      <c r="I112" t="inlineStr"/>
+      <c r="J112" t="inlineStr"/>
+      <c r="K112" t="inlineStr"/>
+      <c r="L112" t="inlineStr"/>
+      <c r="M112" t="inlineStr"/>
+      <c r="N112" t="inlineStr"/>
+      <c r="O112" t="inlineStr"/>
+      <c r="P112" t="inlineStr"/>
+      <c r="Q112" t="inlineStr"/>
+      <c r="R112" t="inlineStr"/>
+      <c r="S112" t="inlineStr"/>
+      <c r="T112" t="inlineStr"/>
+      <c r="U112" t="inlineStr"/>
+      <c r="V112" t="inlineStr"/>
+      <c r="W112" t="inlineStr"/>
+      <c r="X112" t="inlineStr"/>
+      <c r="Y112" t="inlineStr"/>
+      <c r="Z112" t="inlineStr"/>
+      <c r="AA112" t="inlineStr"/>
+      <c r="AB112" t="inlineStr"/>
+      <c r="AC112" t="inlineStr"/>
+      <c r="AD112" t="inlineStr"/>
+      <c r="AE112" t="inlineStr"/>
+      <c r="AF112" t="inlineStr"/>
+      <c r="AG112" t="inlineStr"/>
+      <c r="AH112" t="inlineStr"/>
+      <c r="AI112" t="inlineStr"/>
+      <c r="AJ112" t="inlineStr"/>
+      <c r="AK112" t="inlineStr"/>
+      <c r="AL112" t="inlineStr"/>
+      <c r="AM112" t="inlineStr"/>
+      <c r="AN112" t="inlineStr"/>
+      <c r="AO112" t="inlineStr"/>
+      <c r="AP112" t="inlineStr"/>
+      <c r="AQ112" t="inlineStr"/>
+      <c r="AR112" t="inlineStr"/>
+      <c r="AS112" t="inlineStr"/>
+      <c r="AT112" t="inlineStr"/>
+      <c r="AU112" t="inlineStr"/>
+      <c r="AV112" t="inlineStr"/>
+      <c r="AW112" t="inlineStr"/>
+      <c r="AX112" t="inlineStr"/>
+      <c r="AY112" t="inlineStr"/>
+      <c r="AZ112" t="inlineStr"/>
+      <c r="BA112" t="inlineStr"/>
+      <c r="BB112" t="inlineStr"/>
+      <c r="BC112" t="inlineStr"/>
+      <c r="BD112" t="inlineStr"/>
+      <c r="BE112" t="inlineStr"/>
+      <c r="BF112" t="inlineStr"/>
+      <c r="BG112" t="inlineStr"/>
+      <c r="BH112" t="inlineStr"/>
+      <c r="BI112" t="inlineStr"/>
+      <c r="BJ112" t="inlineStr"/>
+      <c r="BK112" t="inlineStr"/>
+      <c r="BL112" t="inlineStr"/>
+      <c r="BM112" t="inlineStr"/>
+      <c r="BN112" t="inlineStr"/>
+      <c r="BO112" t="inlineStr"/>
+      <c r="BP112" t="inlineStr"/>
+      <c r="BQ112" t="inlineStr"/>
+      <c r="BR112" t="inlineStr"/>
+      <c r="BS112" t="inlineStr"/>
+      <c r="BT112" t="inlineStr"/>
+      <c r="BU112" t="inlineStr"/>
+      <c r="BV112" t="inlineStr"/>
+      <c r="BW112" t="inlineStr"/>
+      <c r="BX112" t="inlineStr"/>
+      <c r="BY112" t="inlineStr"/>
+      <c r="BZ112" t="inlineStr"/>
+      <c r="CA112" t="inlineStr"/>
+      <c r="CB112" t="inlineStr"/>
+      <c r="CC112" t="inlineStr"/>
+      <c r="CD112" t="inlineStr"/>
+      <c r="CE112" t="inlineStr"/>
+      <c r="CF112" t="inlineStr"/>
+      <c r="CG112" t="inlineStr"/>
+      <c r="CH112" t="inlineStr"/>
+      <c r="CI112" t="inlineStr"/>
+      <c r="CJ112" t="inlineStr"/>
+      <c r="CK112" t="inlineStr"/>
+      <c r="CL112" t="inlineStr"/>
+      <c r="CM112" t="inlineStr"/>
+      <c r="CN112" t="inlineStr"/>
+      <c r="CO112" t="inlineStr"/>
+      <c r="CP112" t="inlineStr"/>
+      <c r="CQ112" t="inlineStr"/>
+      <c r="CR112" t="inlineStr"/>
+      <c r="CS112" t="inlineStr"/>
+      <c r="CT112" t="inlineStr"/>
+      <c r="CU112" t="inlineStr"/>
+      <c r="CV112" t="inlineStr"/>
+      <c r="CW112" t="inlineStr"/>
+      <c r="CX112" t="inlineStr"/>
+      <c r="CY112" t="inlineStr"/>
+      <c r="CZ112" t="inlineStr"/>
+      <c r="DA112" t="inlineStr"/>
+      <c r="DB112" t="inlineStr"/>
+      <c r="DC112" t="inlineStr"/>
+      <c r="DD112" t="inlineStr"/>
+      <c r="DE112" t="inlineStr"/>
+      <c r="DF112" t="inlineStr"/>
+      <c r="DG112" t="inlineStr"/>
+      <c r="DH112" t="inlineStr"/>
+      <c r="DI112" t="inlineStr"/>
+      <c r="DJ112" t="inlineStr"/>
+      <c r="DK112" t="inlineStr"/>
+      <c r="DL112" t="inlineStr"/>
+      <c r="DM112" t="inlineStr"/>
+      <c r="DN112" t="inlineStr"/>
+      <c r="DO112" t="inlineStr"/>
+      <c r="DP112" t="inlineStr"/>
+      <c r="DQ112" t="inlineStr"/>
+      <c r="DR112" t="inlineStr"/>
+      <c r="DS112" t="inlineStr"/>
+      <c r="DT112" t="inlineStr"/>
+      <c r="DU112" t="inlineStr"/>
+      <c r="DV112" t="inlineStr"/>
+      <c r="DW112" t="inlineStr"/>
+      <c r="DX112" t="inlineStr"/>
+      <c r="DY112" t="inlineStr"/>
+      <c r="DZ112" t="inlineStr"/>
+      <c r="EA112" t="inlineStr"/>
+      <c r="EB112" t="inlineStr"/>
+      <c r="EC112" t="inlineStr"/>
+      <c r="ED112" t="inlineStr"/>
+      <c r="EE112" t="inlineStr"/>
+      <c r="EF112" t="inlineStr"/>
+      <c r="EG112" t="inlineStr"/>
+      <c r="EH112" t="inlineStr"/>
+      <c r="EI112" t="inlineStr"/>
+      <c r="EJ112" t="inlineStr"/>
+      <c r="EK112" t="inlineStr"/>
+      <c r="EL112" t="inlineStr"/>
+      <c r="EM112" t="inlineStr"/>
+      <c r="EN112" t="inlineStr"/>
+      <c r="EO112" t="inlineStr"/>
+      <c r="EP112" t="inlineStr"/>
+      <c r="EQ112" t="inlineStr"/>
+      <c r="ER112" t="inlineStr"/>
+      <c r="ES112" t="inlineStr"/>
+      <c r="ET112" t="inlineStr"/>
+      <c r="EU112" t="inlineStr"/>
+      <c r="EV112" t="inlineStr"/>
+      <c r="EW112" t="inlineStr"/>
+      <c r="EX112" t="inlineStr"/>
+      <c r="EY112" t="inlineStr"/>
+      <c r="EZ112" t="inlineStr"/>
+      <c r="FA112" t="inlineStr"/>
+      <c r="FB112" t="inlineStr"/>
+      <c r="FC112" t="inlineStr"/>
+      <c r="FD112" t="inlineStr"/>
+      <c r="FE112" t="inlineStr"/>
+      <c r="FF112" t="inlineStr"/>
+      <c r="FG112" t="inlineStr"/>
+      <c r="FH112" t="inlineStr"/>
+      <c r="FI112" t="inlineStr"/>
+      <c r="FJ112" t="inlineStr"/>
+      <c r="FK112" t="inlineStr"/>
+      <c r="FL112" t="inlineStr"/>
+      <c r="FM112" t="inlineStr"/>
+      <c r="FN112" t="inlineStr"/>
+      <c r="FO112" t="inlineStr"/>
+      <c r="FP112" t="inlineStr"/>
+      <c r="FQ112" t="inlineStr"/>
+      <c r="FR112" t="inlineStr"/>
+      <c r="FS112" t="inlineStr"/>
+      <c r="FT112" t="inlineStr"/>
+      <c r="FU112" t="inlineStr"/>
+      <c r="FV112" t="inlineStr"/>
+      <c r="FW112" t="inlineStr"/>
+      <c r="FX112" t="inlineStr"/>
+      <c r="FY112" t="inlineStr"/>
+      <c r="FZ112" t="inlineStr"/>
+      <c r="GA112" t="inlineStr"/>
+      <c r="GB112" t="inlineStr"/>
+      <c r="GC112" t="inlineStr"/>
+      <c r="GD112" t="inlineStr"/>
+      <c r="GE112" t="inlineStr"/>
+      <c r="GF112" t="inlineStr"/>
+      <c r="GG112" t="inlineStr"/>
+      <c r="GH112" t="inlineStr"/>
+      <c r="GI112" t="inlineStr"/>
+      <c r="GJ112" t="inlineStr"/>
+      <c r="GK112" t="inlineStr"/>
+      <c r="GL112" t="inlineStr"/>
+      <c r="GM112" t="inlineStr"/>
+      <c r="GN112" t="inlineStr"/>
+      <c r="GO112" t="inlineStr"/>
+      <c r="GP112" t="inlineStr"/>
+      <c r="GQ112" t="inlineStr"/>
+      <c r="GR112" t="inlineStr"/>
+      <c r="GS112" t="inlineStr"/>
+      <c r="GT112" t="inlineStr"/>
+      <c r="GU112" t="inlineStr"/>
+      <c r="GV112" t="inlineStr"/>
+      <c r="GW112" t="inlineStr"/>
+      <c r="GX112" t="inlineStr"/>
+      <c r="GY112" t="inlineStr"/>
+      <c r="GZ112" t="inlineStr"/>
+      <c r="HA112" t="inlineStr"/>
+      <c r="HB112" t="inlineStr"/>
+      <c r="HC112" t="inlineStr"/>
+      <c r="HD112" t="inlineStr"/>
+      <c r="HE112" t="inlineStr"/>
+      <c r="HF112" t="inlineStr"/>
+      <c r="HG112" t="inlineStr"/>
+      <c r="HH112" t="inlineStr"/>
+      <c r="HI112" t="inlineStr"/>
+      <c r="HJ112" t="n">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>